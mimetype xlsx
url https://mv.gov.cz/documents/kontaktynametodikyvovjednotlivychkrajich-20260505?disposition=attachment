--- v0 (2026-08-11)
+++ v1 (2026-09-26)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\veřejné opatrovnictví\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0267D7BF-66A7-4960-9899-0751F09CF31C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4D0E7A5C-CE68-4F7E-BF8E-FA7910CD519E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Krajsti_metodici_VO" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Krajsti_metodici_VO!$A$2:$D$24</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Krajsti_metodici_VO!$A$2:$D$25</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="77">
   <si>
     <t>Název kraje</t>
   </si>
   <si>
     <t>Titul, jméno, příjmení</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Jihomoravský</t>
   </si>
   <si>
     <t>Mgr. Petra Kratochvílová</t>
   </si>
   <si>
     <t>Kraj Vysočina</t>
   </si>
   <si>
     <t xml:space="preserve">Bc. Jiří Kafka </t>
   </si>
   <si>
     <t>564 602 846, 734 694 525</t>
   </si>
   <si>
@@ -244,51 +244,57 @@
   <si>
     <t>porubova.irena@jmk.cz</t>
   </si>
   <si>
     <t>Mgr. Veronika Šenkýřová</t>
   </si>
   <si>
     <t>veronika.senkyrova@msk.cz</t>
   </si>
   <si>
     <t>Lukáš Mejsnar, DiS.</t>
   </si>
   <si>
     <t>236 004 453, 770 434 432</t>
   </si>
   <si>
     <t>lukas.mejsnar@praha.eu</t>
   </si>
   <si>
     <t>Mgr. Markéta Scheichlová</t>
   </si>
   <si>
     <t>marketa.scheichlova@plzensky-kraj.cz</t>
   </si>
   <si>
-    <t>Kontakty na metodiky veřejného opatrovnictví podle krajů k 5. 5. 2026</t>
+    <t>Mgr. Martina Dušová Šnejdrlová, DiS.</t>
+  </si>
+  <si>
+    <t>m.dusovasnejdrlova@olkraj.cz</t>
+  </si>
+  <si>
+    <t>Kontakty na metodiky veřejného opatrovnictví podle krajů k 1. 9. 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -501,51 +507,51 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -568,50 +574,53 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hypertextový odkaz" xfId="1" builtinId="8"/>
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -877,72 +886,72 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dagmar.tomanova@praha.eu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jana.cejnarova@kraj-lbc.cz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zmachova@khk.cz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irena.drijakova@msk.cz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:libuse.drabkova@plzensky-kraj.cz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lukas.mejsnar@praha.eu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:babickova.b@kr-ustecky.cz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kratochvilova.p@jmk.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olga.forejtova@pardubickykraj.cz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:romana.jelinkova@kr-karlovarsky.cz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.nepsinska@olkraj.cz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kafka.j@kr-vysocina.cz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:porubova.irena@jmk.cz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.zlamalova@olkraj.cz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zplocova@khk.cz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katerina.bednarkova@zlinskykraj.cz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marketa.scheichlova@plzensky-kraj.cz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dagmar.tomanova@praha.eu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jana.cejnarova@kraj-lbc.cz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.dusovasnejdrlova@olkraj.cz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zmachova@khk.cz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irena.drijakova@msk.cz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:libuse.drabkova@plzensky-kraj.cz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lukas.mejsnar@praha.eu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:babickova.b@kr-ustecky.cz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kratochvilova.p@jmk.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olga.forejtova@pardubickykraj.cz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:romana.jelinkova@kr-karlovarsky.cz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.nepsinska@olkraj.cz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kafka.j@kr-vysocina.cz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:porubova.irena@jmk.cz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.zlamalova@olkraj.cz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zplocova@khk.cz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katerina.bednarkova@zlinskykraj.cz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marketa.scheichlova@plzensky-kraj.cz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D24"/>
+  <dimension ref="A1:D25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="2" width="25.5703125" customWidth="1"/>
     <col min="3" max="3" width="23.42578125" customWidth="1"/>
     <col min="4" max="4" width="33.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="22" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
     </row>
     <row r="2" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>31</v>
@@ -1090,212 +1099,227 @@
       <c r="C13" s="12">
         <v>595622706</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="9">
         <v>585508570</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="20" t="s">
+      <c r="B15" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="C15" s="9">
+        <v>585508242</v>
+      </c>
+      <c r="D15" s="23" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="20" t="s">
         <v>46</v>
       </c>
-      <c r="C15" s="18" t="s">
+      <c r="C16" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="D15" s="19" t="s">
+      <c r="D16" s="19" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="16" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="10" t="s">
+    <row r="17" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="8" t="s">
+      <c r="B17" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="C16" s="8" t="s">
+      <c r="C17" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="D16" s="11" t="s">
+      <c r="D17" s="11" t="s">
         <v>17</v>
-      </c>
-[...12 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C18" s="9">
+        <v>377195296</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="C18" s="17">
+      <c r="C19" s="17">
         <v>377195755</v>
       </c>
-      <c r="D18" s="3" t="s">
+      <c r="D19" s="3" t="s">
         <v>53</v>
-      </c>
-[...12 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>42</v>
+      </c>
+      <c r="C20" s="12">
+        <v>236004148</v>
       </c>
       <c r="D20" s="11" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="C21" s="12" t="s">
+      <c r="C22" s="12" t="s">
         <v>70</v>
       </c>
-      <c r="D21" s="11" t="s">
+      <c r="D22" s="11" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="22" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="2" t="s">
+    <row r="23" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B22" s="4" t="s">
+      <c r="B23" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="C22" s="17" t="s">
+      <c r="C23" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="D22" s="3" t="s">
+      <c r="D23" s="3" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="23" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="10" t="s">
+    <row r="24" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="8" t="s">
+      <c r="B24" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="C23" s="12">
+      <c r="C24" s="12">
         <v>475657475</v>
       </c>
-      <c r="D23" s="11" t="s">
+      <c r="D24" s="11" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="24" spans="1:4" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="13" t="s">
+    <row r="25" spans="1:4" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="14" t="s">
+      <c r="B25" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="C24" s="16" t="s">
+      <c r="C25" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="D24" s="15" t="s">
+      <c r="D25" s="15" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="D16" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="D23" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="D17" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="D24" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="D9" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="D10" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="D7" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="D6" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="D12" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
-    <hyperlink ref="D19" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
-    <hyperlink ref="D24" r:id="rId9" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="D20" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="D25" r:id="rId9" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="D14" r:id="rId10" xr:uid="{D1CCC056-E306-4061-84CB-F65E010DFCC1}"/>
-    <hyperlink ref="D15" r:id="rId11" xr:uid="{0A784812-1FB9-4069-8F7C-E5DB5A676030}"/>
-    <hyperlink ref="D18" r:id="rId12" xr:uid="{93644204-A434-4248-B85C-6B0BCEAAD180}"/>
+    <hyperlink ref="D16" r:id="rId11" xr:uid="{0A784812-1FB9-4069-8F7C-E5DB5A676030}"/>
+    <hyperlink ref="D19" r:id="rId12" xr:uid="{93644204-A434-4248-B85C-6B0BCEAAD180}"/>
     <hyperlink ref="D11" r:id="rId13" xr:uid="{F5834511-0914-4A9E-8348-FF85999BEE8D}"/>
-    <hyperlink ref="D17" r:id="rId14" xr:uid="{90AFCAC7-1101-472B-AC3F-0CA723B09E21}"/>
+    <hyperlink ref="D18" r:id="rId14" xr:uid="{90AFCAC7-1101-472B-AC3F-0CA723B09E21}"/>
     <hyperlink ref="D5" r:id="rId15" xr:uid="{0F4FF203-AA60-410F-BC29-A6DDD9BFC9C9}"/>
     <hyperlink ref="D4" r:id="rId16" xr:uid="{49B1B7FB-8255-4EC5-8047-4EE39DC6EB29}"/>
-    <hyperlink ref="D21" r:id="rId17" xr:uid="{96C45A9E-4BB9-4413-9934-E2D91A0D2299}"/>
+    <hyperlink ref="D22" r:id="rId17" xr:uid="{96C45A9E-4BB9-4413-9934-E2D91A0D2299}"/>
+    <hyperlink ref="D15" r:id="rId18" xr:uid="{AF6EF80B-44EA-48F4-826B-7FA10DF142A9}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId18"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId19"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Krajsti_metodici_VO</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MV ČR</Company>
   <LinksUpToDate>false</LinksUpToDate>