--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2FC7C362" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRPr="007A0FC9" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A0FC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prováděcí smlouva č. </w:t>
       </w:r>
       <w:r w:rsidRPr="007A0FC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
@@ -1920,315 +1920,326 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[bude doplněno]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D103CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> korun českých</w:t>
       </w:r>
       <w:r w:rsidRPr="00D103CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) bez DPH, tj. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D103CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[bude doplněno]</w:t>
-      </w:r>
+        <w:t>[bude doplněno</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D103CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-        <w:t xml:space="preserve">,- Kč (slovy: </w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D103CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D103CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kč (slovy: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D103CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[bude doplněno]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D103CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> korun českých) včetně DPH.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E1D8E4" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRPr="00D103CA" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
       <w:pPr>
         <w:pStyle w:val="CZodstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D103CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Podrobné vymezení celkové ceny za poskytnutí plnění dle předchozího odstavce tohoto článku Prováděcí smlouvy je uvedeno v Příloze č. 1 této Prováděcí smlouvy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4A5C72" w14:textId="2594183F" w:rsidR="00952E7C" w:rsidRPr="00D103CA" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
+    <w:p w14:paraId="7B4A5C72" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRPr="00D103CA" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
       <w:pPr>
         <w:pStyle w:val="CZodstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D103CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ostatní podmínky vztahující se k platbě ceny za plnění poskytnuté Dodavatelem dle této Prováděcí smlouvy, jakož i lhůta </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005953E9">
+        <w:t xml:space="preserve">Ostatní podmínky vztahující se k platbě ceny za plnění poskytnuté Dodavatelem dle této Prováděcí smlouvy, jakož i lhůta splatnosti, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D103CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-        <w:t>splatnosti, jsou uvedeny v Rámcové dohodě.</w:t>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>jsou uvedeny v Rámcové dohodě/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D103CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Alternativa „jsou uvedeny v Příloze č. 1 této Prováděcí smlouvy“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D103CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC97567" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
       <w:pPr>
         <w:pStyle w:val="CZslolnku"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41A9D127" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
       <w:pPr>
         <w:pStyle w:val="CZNzevlnku"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Doba a místo plnění</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9AFB70" w14:textId="6EDFD2A5" w:rsidR="00952E7C" w:rsidRPr="005953E9" w:rsidRDefault="00952E7C" w:rsidP="005953E9">
+    <w:p w14:paraId="2AC98BD4" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRPr="00D103CA" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
       <w:pPr>
         <w:pStyle w:val="CZodstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D103CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smluvní strany se dohodly, že Dodavatel je povinen dodat plnění dle této Prováděcí smlouvy Objednateli nejpozději do </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>15 pracovních dnů od nabytí účinnosti této Prováděcí smlouvy jejím zveřejněním v Registru smluv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D103CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11060282" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRPr="00D103CA" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
+      <w:pPr>
+        <w:pStyle w:val="CZodstavec"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
+          <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D103CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005953E9">
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Alternativa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9AFB70" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRPr="00D103CA" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
+      <w:pPr>
+        <w:pStyle w:val="CZodstavec"/>
+        <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:iCs/>
-[...4 lines deleted...]
-      <w:r w:rsidR="005953E9">
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D103CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:iCs/>
-[...85 lines deleted...]
-    <w:p w14:paraId="0AACB2BC" w14:textId="7225B5F3" w:rsidR="00952E7C" w:rsidRPr="004323FB" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Smluvní strany se dohodly, že Dodavatel je povinen poskytovat Objednateli plnění dle této Prováděcí smlouvy v období od [BUDE DOPLNĚNO] do [BUDE DOPLNĚNO].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AACB2BC" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRPr="004323FB" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
       <w:pPr>
         <w:pStyle w:val="CZodstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D103CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Místem dodání plnění </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005953E9">
+        <w:t xml:space="preserve">Místem dodání plnění Dodavatele dle této Prováděcí smlouvy je </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D103CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="005953E9" w:rsidRPr="005953E9">
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sídlo Objednatele uvedené na titulní straně této Prováděcí smlouvy / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D103CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-        <w:t>.</w:t>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Alternativa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D103CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>: [bude doplněno]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D103CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E518EDF" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRPr="004323FB" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
       <w:pPr>
         <w:pStyle w:val="CZslolnku"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39E2B9CF" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRPr="004323FB" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -2238,113 +2249,150 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004323FB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Platební podmínky</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49FF07E6" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRPr="004323FB" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75757EE8" w14:textId="040F0A1E" w:rsidR="00952E7C" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
+    <w:p w14:paraId="75757EE8" w14:textId="6C05EEDF" w:rsidR="00952E7C" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
       <w:pPr>
         <w:pStyle w:val="CZodstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Smluvní strany </w:t>
       </w:r>
       <w:r w:rsidRPr="004323FB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">se dohodly, že cena za plnění poskytnuté Dodavatelem na základě této Prováděcí smlouvy </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00605F7D" w:rsidRPr="005953E9">
+        <w:t>se dohodly, že cena za plnění poskytnuté Dodavatelem na základě této Prováděcí smlouvy bude splatná na základě faktur – daňových dokladů vystavených Dodavatelem v</w:t>
+      </w:r>
+      <w:r w:rsidR="00605F7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005953E9">
+      <w:r w:rsidRPr="004323FB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>souladu</w:t>
       </w:r>
-      <w:r w:rsidR="00605F7D" w:rsidRPr="005953E9">
+      <w:r w:rsidR="00605F7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005953E9">
-[...6 lines deleted...]
-      <w:r w:rsidR="005953E9" w:rsidRPr="005953E9">
+      <w:r w:rsidRPr="00952E7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605F7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rámcovou dohodou / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605F7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Alternativa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605F7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: následujícími pravidly: [doplní objednatel před odesláním žádosti o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00605F7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>minitendr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00605F7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00952E7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DCDA871" w14:textId="6A73BF0E" w:rsidR="00952E7C" w:rsidRPr="004323FB" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
       <w:pPr>
         <w:pStyle w:val="CZodstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004323FB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -2981,145 +3029,203 @@
     <w:p w14:paraId="1470BEB2" w14:textId="71955128" w:rsidR="00952E7C" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
       <w:pPr>
         <w:pStyle w:val="CZodstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83075">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Veškerá ujednání této Prováděcí smlouvy navazují na Rámcovou dohodu a Rámcovou dohodou se řídí, tj. práva, povinnosti či skutečnosti neupravené v této Prováděcí smlouvě se řídí ustanoveními Rámcové dohody. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44507CEB" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
+    <w:p w14:paraId="08575F26" w14:textId="107A21AD" w:rsidR="005C1008" w:rsidRDefault="005C1008" w:rsidP="00952E7C">
       <w:pPr>
         <w:pStyle w:val="CZodstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004678D1">
-[...21 lines deleted...]
-    <w:p w14:paraId="5ED51D6F" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
+      <w:r w:rsidRPr="005C1008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objednatel si vyhrazuje právo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1008">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>snížit počet</w:t>
+      </w:r>
+      <w:r w:rsidR="00541A62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on-line</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1008">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> licencí k výročím prováděcích smluv v souladu s licenčními podmínkami společnosti Microsoft dle odst. 6 čl. XII Rámcové dohody</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0FDF">
+        <w:rPr>
+          <w:rStyle w:val="Znakapoznpodarou"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB19EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44507CEB" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
       <w:pPr>
         <w:pStyle w:val="CZodstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004678D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>V otázkách touto Prováděcí smlouvou neupravených se použijí ustanovení Rámcové dohody.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="30D711E7" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
+        <w:t>V případě, že se ujednání obsažené v této Prováděcí smlouvě bude odchylovat od ustanovení obsaženého v Rámcové dohodě, má ujednání obsažené v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rámcové dohodě </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004678D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">přednost před ustanovením obsaženým v této Prováděcí smlouvě. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED51D6F" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
       <w:pPr>
         <w:pStyle w:val="CZodstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004678D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jestliže se ukáže jakékoliv ustanovení této Prováděcí smlouvy jako neplatné, nevymahatelné nebo neúčinné, nedotýká se tato neplatnost, nevymahatelnost nebo neúčinnost ostatních ustanovení této Prováděcí smlouvy. Smluvní strany se zavazují </w:t>
-      </w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>V otázkách touto Prováděcí smlouvou neupravených se použijí ustanovení Rámcové dohody.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D711E7" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
+      <w:pPr>
+        <w:pStyle w:val="CZodstavec"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="9072"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004678D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>nahradit do 30 pracovních dnů od doručení výzvy jedné Smluvní strany druhé Smluvní straně neplatné, neúčinné nebo nevymahatelné ustanovení ustanovením platným, účinným a vymahatelným se stejným nebo obdobným obchodním a právním smyslem, případně uzavřít smlouvu novou. Smluvní strany se zavazují poskytnout si navzájem součinnost nezbytnou k řádnému splnění jejich povinností dle této Prováděcí smlouvy.</w:t>
+        <w:t>Jestliže se ukáže jakékoliv ustanovení této Prováděcí smlouvy jako neplatné, nevymahatelné nebo neúčinné, nedotýká se tato neplatnost, nevymahatelnost nebo neúčinnost ostatních ustanovení této Prováděcí smlouvy. Smluvní strany se zavazují nahradit do 30 pracovních dnů od doručení výzvy jedné Smluvní strany druhé Smluvní straně neplatné, neúčinné nebo nevymahatelné ustanovení ustanovením platným, účinným a vymahatelným se stejným nebo obdobným obchodním a právním smyslem, případně uzavřít smlouvu novou. Smluvní strany se zavazují poskytnout si navzájem součinnost nezbytnou k řádnému splnění jejich povinností dle této Prováděcí smlouvy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D697F2" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRPr="004678D1" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
       <w:pPr>
         <w:pStyle w:val="CZodstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004678D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Nedílnou součástí této Prováděcí smlouvy je následující příloha</w:t>
@@ -3632,177 +3738,214 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00952E7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[Dodavatel vloží tabulku nabídky]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79882A2A" w14:textId="77777777" w:rsidR="00F918DB" w:rsidRDefault="00F918DB"/>
     <w:sectPr w:rsidR="00F918DB" w:rsidSect="00952E7C">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1276" w:right="1417" w:bottom="1135" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AFA0F40" w14:textId="77777777" w:rsidR="00414762" w:rsidRDefault="00414762" w:rsidP="00952E7C">
+    <w:p w14:paraId="0C5612F7" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="279367FF" w14:textId="77777777" w:rsidR="00414762" w:rsidRDefault="00414762" w:rsidP="00952E7C">
+    <w:p w14:paraId="2095B84B" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1981958460"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="35DC8D8F" w14:textId="5C3C1046" w:rsidR="00952E7C" w:rsidRDefault="00952E7C">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="687C460B" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRDefault="00952E7C">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DE793D1" w14:textId="77777777" w:rsidR="00414762" w:rsidRDefault="00414762" w:rsidP="00952E7C">
+    <w:p w14:paraId="5CBBFE27" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="359B55C7" w14:textId="77777777" w:rsidR="00414762" w:rsidRDefault="00414762" w:rsidP="00952E7C">
+    <w:p w14:paraId="2B32F729" w14:textId="77777777" w:rsidR="00952E7C" w:rsidRDefault="00952E7C" w:rsidP="00952E7C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="0283E1FE" w14:textId="68C1178F" w:rsidR="00FE0FDF" w:rsidRDefault="00FE0FDF">
+      <w:pPr>
+        <w:pStyle w:val="Textpoznpodarou"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Znakapoznpodarou"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Vztahuje se pouze na nové </w:t>
+      </w:r>
+      <w:r w:rsidR="00093B83">
+        <w:t xml:space="preserve">EA </w:t>
+      </w:r>
+      <w:r>
+        <w:t>smlouvy a obnovy</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC2CE9">
+        <w:t>, v případě nezájmu</w:t>
+      </w:r>
+      <w:r w:rsidR="00093B83">
+        <w:t xml:space="preserve"> o tuto možnost</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC2CE9">
+        <w:t xml:space="preserve"> a pro dokupy</w:t>
+      </w:r>
+      <w:r w:rsidR="00093B83">
+        <w:t xml:space="preserve"> do stávajících smluv EA</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC2CE9">
+        <w:t xml:space="preserve"> odstranit.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B6968AA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E9423E30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="CZslolnku"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:ind w:left="4609" w:hanging="72"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Styl1"/>
       <w:lvlText w:val="%2)"/>
@@ -4890,193 +5033,184 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5476"/>
         </w:tabs>
         <w:ind w:left="5476" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EB5CB506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6196"/>
         </w:tabs>
         <w:ind w:left="6196" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1352489986">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="927349196">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1129662422">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1191214704">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="586230670">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="990913932">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1098134271">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1732851000">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="355927872">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="383797229">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1053770794">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00952E7C"/>
     <w:rsid w:val="00093B83"/>
     <w:rsid w:val="00113F70"/>
-    <w:rsid w:val="0017492B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00414762"/>
     <w:rsid w:val="00443799"/>
-    <w:rsid w:val="00465DFF"/>
     <w:rsid w:val="00541A62"/>
-    <w:rsid w:val="005953E9"/>
     <w:rsid w:val="005C1008"/>
     <w:rsid w:val="00605F7D"/>
-    <w:rsid w:val="006218BD"/>
     <w:rsid w:val="00651FF5"/>
-    <w:rsid w:val="006E5E23"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008F47A0"/>
     <w:rsid w:val="00952E7C"/>
     <w:rsid w:val="00A541F8"/>
     <w:rsid w:val="00C636C6"/>
     <w:rsid w:val="00E62F8E"/>
     <w:rsid w:val="00EC2CE9"/>
     <w:rsid w:val="00F918DB"/>
     <w:rsid w:val="00FE0FDF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="18306DFA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5A7B5896-387D-4EE8-953B-960A5C378EEB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5760,51 +5894,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FE0FDF"/>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Znakapoznpodarou">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE0FDF"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nen.nipez.cz/profil/MVCR" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -6049,72 +6183,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{941B2CA6-24FB-4F00-ACBA-7E23D5EE1389}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1646</Words>
-  <Characters>9718</Characters>
+  <Words>1734</Words>
+  <Characters>10237</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>80</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>85</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11342</CharactersWithSpaces>
+  <CharactersWithSpaces>11948</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Malý Jan, Ing.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>