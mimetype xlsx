--- v0 (2026-08-11)
+++ v1 (2026-09-26)
@@ -28,88 +28,88 @@
   <Override PartName="/xl/tables/table13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ce-fsh-02\docs\SVV\ORG\_SPOLECNY\Znalecké posudky na existenci jména a příjmení\AKTUALNÍ Seznam jmen k 1. 6. 2024\Seznamy na web\2026\červenec\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ce-fsh-02\docs\SVV\ORG\_SPOLECNY\Znalecké posudky na existenci jména a příjmení\AKTUALNÍ Seznam jmen k 1. 6. 2024\Seznamy na web\2026\srpen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F336BA88-7E6E-4393-9695-2CE853308581}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4C18B7A4-7853-423C-BB53-D3AABEC83491}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="A-E" sheetId="1" r:id="rId1"/>
     <sheet name="F-I" sheetId="2" r:id="rId2"/>
     <sheet name="J-N" sheetId="3" r:id="rId3"/>
     <sheet name="O-Š" sheetId="4" r:id="rId4"/>
     <sheet name="T-Ž" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3285" uniqueCount="3281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3295" uniqueCount="3291">
   <si>
     <t>Jména A</t>
   </si>
   <si>
     <t>Jména F</t>
   </si>
   <si>
     <t>Jména B</t>
   </si>
   <si>
     <t>Jména D</t>
   </si>
   <si>
     <t>Jména E</t>
   </si>
   <si>
     <t>Jména G</t>
   </si>
   <si>
     <t>Jména H</t>
   </si>
   <si>
     <t>Jména CH</t>
   </si>
   <si>
@@ -9975,50 +9975,80 @@
     <t>AXL</t>
   </si>
   <si>
     <t>VARG</t>
   </si>
   <si>
     <t>ALGER</t>
   </si>
   <si>
     <t>VOJDAN</t>
   </si>
   <si>
     <t>DAMIO</t>
   </si>
   <si>
     <t>TED</t>
   </si>
   <si>
     <t>EBEN</t>
   </si>
   <si>
     <t>THIEGO</t>
   </si>
   <si>
     <t>TIEGO</t>
+  </si>
+  <si>
+    <t>BOWIE</t>
+  </si>
+  <si>
+    <t>SAMNANG</t>
+  </si>
+  <si>
+    <t>AARIZ</t>
+  </si>
+  <si>
+    <t>ILIYAS</t>
+  </si>
+  <si>
+    <t>ANDANI</t>
+  </si>
+  <si>
+    <t>MALICK</t>
+  </si>
+  <si>
+    <t>AURELIANO</t>
+  </si>
+  <si>
+    <t>UY LAM</t>
+  </si>
+  <si>
+    <t>DEVASHISH</t>
+  </si>
+  <si>
+    <t>GRACILIANO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -10176,51 +10206,51 @@
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </left>
       <right style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </right>
       <top style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </top>
       <bottom style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -10251,50 +10281,51 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="82">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
@@ -10475,50 +10506,177 @@
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="medium">
+          <color auto="1"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
@@ -11311,527 +11469,400 @@
         <charset val="238"/>
         <scheme val="minor"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
-    <dxf>
-[...125 lines deleted...]
-    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabulka3" displayName="Tabulka3" ref="B3:B370" totalsRowShown="0" headerRowDxfId="74" dataDxfId="73" dataCellStyle="Normální">
-[...2 lines deleted...]
-    <sortCondition ref="B4:B370"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabulka3" displayName="Tabulka3" ref="B3:B373" totalsRowShown="0" headerRowDxfId="81" dataDxfId="80" dataCellStyle="Normální">
+  <autoFilter ref="B3:B373" xr:uid="{00000000-0009-0000-0100-000003000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B4:B373">
+    <sortCondition ref="B4:B373"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Jména A" dataDxfId="72" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Jména A" dataDxfId="79" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="21" xr:uid="{53999EA6-2F0F-48E1-8F5D-ECE823745805}" name="Tabulka21" displayName="Tabulka21" ref="J3:J118" totalsRowShown="0" headerRowDxfId="42" dataDxfId="41" dataCellStyle="Normální">
-[...2 lines deleted...]
-    <sortCondition ref="J4:J110"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="21" xr:uid="{53999EA6-2F0F-48E1-8F5D-ECE823745805}" name="Tabulka21" displayName="Tabulka21" ref="J3:J119" totalsRowShown="0" headerRowDxfId="49" dataDxfId="48" dataCellStyle="Normální">
+  <autoFilter ref="J3:J119" xr:uid="{53999EA6-2F0F-48E1-8F5D-ECE823745805}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="J4:J111">
+    <sortCondition ref="J4:J111"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{D09B1C4F-5360-45A7-8847-5B67FDE1297A}" name="Jména I" dataDxfId="40" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{D09B1C4F-5360-45A7-8847-5B67FDE1297A}" name="Jména I" dataDxfId="47" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="Tabulka5" displayName="Tabulka5" ref="B3:B303" totalsRowShown="0" headerRowDxfId="39" dataCellStyle="Normální">
-  <autoFilter ref="B3:B303" xr:uid="{00000000-0009-0000-0100-000005000000}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="Tabulka5" displayName="Tabulka5" ref="B3:B304" totalsRowShown="0" headerRowDxfId="46" dataCellStyle="Normální">
+  <autoFilter ref="B3:B304" xr:uid="{00000000-0009-0000-0100-000005000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B4:B295">
     <sortCondition ref="B4:B295"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0200-000001000000}" name="Jména J" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table12.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="13" xr:uid="{3538E530-AF58-41E2-BF72-E538941B165D}" name="Tabulka514" displayName="Tabulka514" ref="D3:D303" totalsRowShown="0" headerRowDxfId="38" headerRowBorderDxfId="37" tableBorderDxfId="36" dataCellStyle="Normální">
-  <autoFilter ref="D3:D303" xr:uid="{3538E530-AF58-41E2-BF72-E538941B165D}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="13" xr:uid="{3538E530-AF58-41E2-BF72-E538941B165D}" name="Tabulka514" displayName="Tabulka514" ref="D3:D304" totalsRowShown="0" headerRowDxfId="45" headerRowBorderDxfId="44" tableBorderDxfId="43" dataCellStyle="Normální">
+  <autoFilter ref="D3:D304" xr:uid="{3538E530-AF58-41E2-BF72-E538941B165D}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="D4:D296">
     <sortCondition ref="D4:D296"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{5849421C-0C85-4105-839C-8C459E2288CF}" name="Jména K" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table13.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="14" xr:uid="{FC01FCD7-D3A7-46C9-8622-1B74CA8A2E52}" name="Tabulka515" displayName="Tabulka515" ref="F3:F303" totalsRowShown="0" headerRowDxfId="35" dataCellStyle="Normální">
-  <autoFilter ref="F3:F303" xr:uid="{FC01FCD7-D3A7-46C9-8622-1B74CA8A2E52}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="14" xr:uid="{FC01FCD7-D3A7-46C9-8622-1B74CA8A2E52}" name="Tabulka515" displayName="Tabulka515" ref="F3:F304" totalsRowShown="0" headerRowDxfId="42" dataCellStyle="Normální">
+  <autoFilter ref="F3:F304" xr:uid="{FC01FCD7-D3A7-46C9-8622-1B74CA8A2E52}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="F4:F298">
     <sortCondition ref="F4:F298"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{FFA7E9A3-CF23-444F-B75B-8F9101E6FA05}" name="Jména L" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table14.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="15" xr:uid="{05C6904A-BD92-4FAE-87B9-3E912AAE1D91}" name="Tabulka516" displayName="Tabulka516" ref="H3:H303" totalsRowShown="0" headerRowDxfId="34" dataDxfId="33" dataCellStyle="Normální">
-[...2 lines deleted...]
-    <sortCondition ref="H4:H303"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="15" xr:uid="{05C6904A-BD92-4FAE-87B9-3E912AAE1D91}" name="Tabulka516" displayName="Tabulka516" ref="H3:H304" totalsRowShown="0" headerRowDxfId="41" dataDxfId="40" dataCellStyle="Normální">
+  <autoFilter ref="H3:H304" xr:uid="{05C6904A-BD92-4FAE-87B9-3E912AAE1D91}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H4:H304">
+    <sortCondition ref="H4:H304"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{447AEC18-727A-48DB-B5DB-D8C8EDE6DCF2}" name="Jména M" dataDxfId="32" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{447AEC18-727A-48DB-B5DB-D8C8EDE6DCF2}" name="Jména M" dataDxfId="39" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table15.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="16" xr:uid="{87E70023-F233-43B5-BBC8-B6B1C43AE7AE}" name="Tabulka517" displayName="Tabulka517" ref="J3:J303" totalsRowShown="0" headerRowDxfId="31" dataDxfId="30" headerRowCellStyle="Normální" dataCellStyle="Normální">
-  <autoFilter ref="J3:J303" xr:uid="{87E70023-F233-43B5-BBC8-B6B1C43AE7AE}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="16" xr:uid="{87E70023-F233-43B5-BBC8-B6B1C43AE7AE}" name="Tabulka517" displayName="Tabulka517" ref="J3:J304" totalsRowShown="0" headerRowDxfId="38" dataDxfId="37" headerRowCellStyle="Normální" dataCellStyle="Normální">
+  <autoFilter ref="J3:J304" xr:uid="{87E70023-F233-43B5-BBC8-B6B1C43AE7AE}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="J4:J299">
     <sortCondition ref="J4:J299"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{F07626CF-9783-43F0-879B-7D40DF6135C7}" name="Jména N" dataDxfId="29" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{F07626CF-9783-43F0-879B-7D40DF6135C7}" name="Jména N" dataDxfId="36" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table16.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{00000000-000C-0000-FFFF-FFFF03000000}" name="Tabulka7" displayName="Tabulka7" ref="D3:D231" totalsRowShown="0" headerRowDxfId="28" dataCellStyle="Normální">
-  <autoFilter ref="D3:D231" xr:uid="{00000000-0009-0000-0100-000007000000}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{00000000-000C-0000-FFFF-FFFF03000000}" name="Tabulka7" displayName="Tabulka7" ref="D3:D232" totalsRowShown="0" headerRowDxfId="35" dataCellStyle="Normální">
+  <autoFilter ref="D3:D232" xr:uid="{00000000-0009-0000-0100-000007000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="D4:D223">
     <sortCondition ref="D4:D223"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0300-000001000000}" name="Jména P" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table17.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="22" xr:uid="{5381703B-5A8D-444B-BAFA-321F9C932264}" name="Tabulka22" displayName="Tabulka22" ref="H3:H231" totalsRowShown="0" headerRowDxfId="27" dataCellStyle="Normální">
-  <autoFilter ref="H3:H231" xr:uid="{5381703B-5A8D-444B-BAFA-321F9C932264}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="22" xr:uid="{5381703B-5A8D-444B-BAFA-321F9C932264}" name="Tabulka22" displayName="Tabulka22" ref="H3:H232" totalsRowShown="0" headerRowDxfId="34" dataCellStyle="Normální">
+  <autoFilter ref="H3:H232" xr:uid="{5381703B-5A8D-444B-BAFA-321F9C932264}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H4:H224">
     <sortCondition ref="H4:H224"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{371D497D-61EF-4DE2-B4EA-41775BD3F490}" name="Jména R, Ř" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table18.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="25" xr:uid="{6A3C1102-3052-43C9-A9E9-D24BF2A7AA45}" name="Tabulka25" displayName="Tabulka25" ref="J3:J231" totalsRowShown="0" headerRowDxfId="26" dataDxfId="25" dataCellStyle="Normální">
-[...2 lines deleted...]
-    <sortCondition ref="J4:J231"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="25" xr:uid="{6A3C1102-3052-43C9-A9E9-D24BF2A7AA45}" name="Tabulka25" displayName="Tabulka25" ref="J3:J232" totalsRowShown="0" headerRowDxfId="33" dataDxfId="32" dataCellStyle="Normální">
+  <autoFilter ref="J3:J232" xr:uid="{6A3C1102-3052-43C9-A9E9-D24BF2A7AA45}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="J4:J232">
+    <sortCondition ref="J4:J232"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{5F288AFF-D35C-4715-BBC1-755DF584169A}" name="Jména S, Š" dataDxfId="24" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{5F288AFF-D35C-4715-BBC1-755DF584169A}" name="Jména S, Š" dataDxfId="31" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table19.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D9433D58-39CD-4032-8EE0-1583BAB5703F}" name="Tabulka1" displayName="Tabulka1" ref="F3:F231" totalsRowShown="0" headerRowDxfId="23" dataCellStyle="Normální">
-  <autoFilter ref="F3:F231" xr:uid="{D9433D58-39CD-4032-8EE0-1583BAB5703F}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D9433D58-39CD-4032-8EE0-1583BAB5703F}" name="Tabulka1" displayName="Tabulka1" ref="F3:F232" totalsRowShown="0" headerRowDxfId="30" dataCellStyle="Normální">
+  <autoFilter ref="F3:F232" xr:uid="{D9433D58-39CD-4032-8EE0-1583BAB5703F}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="F4:F113">
     <sortCondition ref="F3:F113"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{10DCC397-C6CB-4443-B9D9-B13B1189BF54}" name="Jména Q" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{EB05267A-DD92-4ACE-8B86-1FC02771CF72}" name="Tabulka33" displayName="Tabulka33" ref="D3:D370" totalsRowShown="0" headerRowDxfId="71" dataDxfId="70" headerRowCellStyle="Normální" dataCellStyle="Normální">
-[...2 lines deleted...]
-    <sortCondition ref="D4:D353"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{EB05267A-DD92-4ACE-8B86-1FC02771CF72}" name="Tabulka33" displayName="Tabulka33" ref="D3:D373" totalsRowShown="0" headerRowDxfId="78" dataDxfId="77" headerRowCellStyle="Normální" dataCellStyle="Normální">
+  <autoFilter ref="D3:D373" xr:uid="{EB05267A-DD92-4ACE-8B86-1FC02771CF72}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="D4:D354">
+    <sortCondition ref="D4:D354"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{FA5423C1-6548-4353-8851-19D7959155E0}" name="Jména B" dataDxfId="69" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{FA5423C1-6548-4353-8851-19D7959155E0}" name="Jména B" dataDxfId="76" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table20.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="18" xr:uid="{808956B6-839C-4B08-B64C-6C33F8A1B5FC}" name="Tabulka5171819" displayName="Tabulka5171819" ref="B3:B231" totalsRowShown="0" headerRowDxfId="22" dataCellStyle="Normální">
-  <autoFilter ref="B3:B231" xr:uid="{808956B6-839C-4B08-B64C-6C33F8A1B5FC}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="18" xr:uid="{808956B6-839C-4B08-B64C-6C33F8A1B5FC}" name="Tabulka5171819" displayName="Tabulka5171819" ref="B3:B232" totalsRowShown="0" headerRowDxfId="29" dataCellStyle="Normální">
+  <autoFilter ref="B3:B232" xr:uid="{808956B6-839C-4B08-B64C-6C33F8A1B5FC}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B4:B221">
     <sortCondition ref="B4:B221"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{06200AAB-6A3D-4D11-9DFD-E5FA63E7F0AC}" name="Jména O" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table21.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{00000000-000C-0000-FFFF-FFFF04000000}" name="Tabulka8" displayName="Tabulka8" ref="B3:B157" totalsRowShown="0" headerRowDxfId="81" dataCellStyle="Normální">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{00000000-000C-0000-FFFF-FFFF04000000}" name="Tabulka8" displayName="Tabulka8" ref="B3:B157" totalsRowShown="0" headerRowDxfId="28" dataCellStyle="Normální">
   <autoFilter ref="B3:B157" xr:uid="{00000000-0009-0000-0100-000008000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B4:B157">
     <sortCondition ref="B4:B157"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0400-000001000000}" name="Jména T" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table22.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="30" xr:uid="{8D1E53D0-9B76-4A25-910C-CB25ADA12164}" name="Tabulka30" displayName="Tabulka30" ref="F3:F157" totalsRowShown="0" headerRowDxfId="80" dataCellStyle="Normální">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="30" xr:uid="{8D1E53D0-9B76-4A25-910C-CB25ADA12164}" name="Tabulka30" displayName="Tabulka30" ref="F3:F157" totalsRowShown="0" headerRowDxfId="27" dataCellStyle="Normální">
   <autoFilter ref="F3:F157" xr:uid="{8D1E53D0-9B76-4A25-910C-CB25ADA12164}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="F4:F149">
     <sortCondition ref="F4:F149"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{AA9AEB5C-78E6-4F4A-B743-C5A84FB5021D}" name="Jména V" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table23.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="31" xr:uid="{775EE781-0E65-453D-9187-56F7781F0F34}" name="Tabulka31" displayName="Tabulka31" ref="H3:H157" totalsRowShown="0" headerRowDxfId="79" tableBorderDxfId="78" dataCellStyle="Normální">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="31" xr:uid="{775EE781-0E65-453D-9187-56F7781F0F34}" name="Tabulka31" displayName="Tabulka31" ref="H3:H157" totalsRowShown="0" headerRowDxfId="26" tableBorderDxfId="25" dataCellStyle="Normální">
   <autoFilter ref="H3:H157" xr:uid="{775EE781-0E65-453D-9187-56F7781F0F34}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H4:H127">
     <sortCondition ref="H4:H127"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{229D205B-4B3B-4E83-97C8-51CF564E4BDA}" name="Jména W" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table24.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="32" xr:uid="{9E713BC5-D81D-4DDF-BD8D-8FB5661D5B5F}" name="Tabulka32" displayName="Tabulka32" ref="J3:J157" totalsRowShown="0" headerRowDxfId="77" dataCellStyle="Normální">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="32" xr:uid="{9E713BC5-D81D-4DDF-BD8D-8FB5661D5B5F}" name="Tabulka32" displayName="Tabulka32" ref="J3:J157" totalsRowShown="0" headerRowDxfId="24" dataCellStyle="Normální">
   <autoFilter ref="J3:J157" xr:uid="{9E713BC5-D81D-4DDF-BD8D-8FB5661D5B5F}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="J4:J127">
     <sortCondition ref="J4:J127"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{1C82DC0B-A7CD-44AA-935F-DFE75463BA6E}" name="Jména X,Y" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table25.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="33" xr:uid="{69F54C92-2840-4722-9DD7-69B62D700AC3}" name="Tabulka34" displayName="Tabulka34" ref="L3:L157" totalsRowShown="0" headerRowDxfId="76" dataCellStyle="Normální">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="33" xr:uid="{69F54C92-2840-4722-9DD7-69B62D700AC3}" name="Tabulka34" displayName="Tabulka34" ref="L3:L157" totalsRowShown="0" headerRowDxfId="23" dataCellStyle="Normální">
   <autoFilter ref="L3:L157" xr:uid="{69F54C92-2840-4722-9DD7-69B62D700AC3}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="L4:L128">
     <sortCondition ref="L4:L128"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{1EBE3FF8-AB4E-41AA-B534-7A26FD0BB39D}" name="Jména Z, Ž" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table26.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{515EE71A-9321-422D-A307-60BAD3ADA1B3}" name="Tabulka12" displayName="Tabulka12" ref="D3:D157" totalsRowShown="0" headerRowDxfId="75" dataCellStyle="Normální">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{515EE71A-9321-422D-A307-60BAD3ADA1B3}" name="Tabulka12" displayName="Tabulka12" ref="D3:D157" totalsRowShown="0" headerRowDxfId="22" dataCellStyle="Normální">
   <autoFilter ref="D3:D157" xr:uid="{515EE71A-9321-422D-A307-60BAD3ADA1B3}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="D4:D110">
     <sortCondition ref="D3:D110"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{EF62DAB1-E664-48DF-A77C-CD5986C8D03A}" name="Jména U" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{8C7E7F5C-424C-48F0-9943-2671F30D59B0}" name="Tabulka37" displayName="Tabulka37" ref="F3:F370" totalsRowShown="0" headerRowDxfId="68" dataDxfId="67" headerRowCellStyle="Normální" dataCellStyle="Normální">
-  <autoFilter ref="F3:F370" xr:uid="{8C7E7F5C-424C-48F0-9943-2671F30D59B0}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{8C7E7F5C-424C-48F0-9943-2671F30D59B0}" name="Tabulka37" displayName="Tabulka37" ref="F3:F373" totalsRowShown="0" headerRowDxfId="75" dataDxfId="74" headerRowCellStyle="Normální" dataCellStyle="Normální">
+  <autoFilter ref="F3:F373" xr:uid="{8C7E7F5C-424C-48F0-9943-2671F30D59B0}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="F4:F368">
     <sortCondition ref="F4:F368"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{6E9E7B30-6E58-4969-A297-B96690FCD5BC}" name="Jména C, Č" dataDxfId="66" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{6E9E7B30-6E58-4969-A297-B96690FCD5BC}" name="Jména C, Č" dataDxfId="73" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{2BD19974-8DCF-43D3-83A5-13C741F0D51F}" name="Tabulka310" displayName="Tabulka310" ref="H3:H370" totalsRowShown="0" headerRowDxfId="65" dataDxfId="64" dataCellStyle="Normální">
-[...2 lines deleted...]
-    <sortCondition ref="H4:H367"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{2BD19974-8DCF-43D3-83A5-13C741F0D51F}" name="Tabulka310" displayName="Tabulka310" ref="H3:H373" totalsRowShown="0" headerRowDxfId="72" dataDxfId="71" dataCellStyle="Normální">
+  <autoFilter ref="H3:H373" xr:uid="{2BD19974-8DCF-43D3-83A5-13C741F0D51F}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H4:H368">
+    <sortCondition ref="H4:H368"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{8273837A-3DBA-40A7-BAA1-6DBB907972F1}" name="Jména D" dataDxfId="63" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{8273837A-3DBA-40A7-BAA1-6DBB907972F1}" name="Jména D" dataDxfId="70" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{3C9EBE8B-E804-4677-8C01-D9A1EB2D2366}" name="Tabulka311" displayName="Tabulka311" ref="J3:J370" totalsRowShown="0" headerRowDxfId="62" dataDxfId="61" dataCellStyle="Normální">
-  <autoFilter ref="J3:J370" xr:uid="{3C9EBE8B-E804-4677-8C01-D9A1EB2D2366}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{3C9EBE8B-E804-4677-8C01-D9A1EB2D2366}" name="Tabulka311" displayName="Tabulka311" ref="J3:J373" totalsRowShown="0" headerRowDxfId="69" dataDxfId="68" dataCellStyle="Normální">
+  <autoFilter ref="J3:J373" xr:uid="{3C9EBE8B-E804-4677-8C01-D9A1EB2D2366}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="J4:J368">
     <sortCondition ref="J4:J368"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{4F338676-6A81-4F4D-A5A9-A25FD73E5C17}" name="Jména E" dataDxfId="60" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{4F338676-6A81-4F4D-A5A9-A25FD73E5C17}" name="Jména E" dataDxfId="67" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Tabulka4" displayName="Tabulka4" ref="B3:B118" totalsRowShown="0" headerRowDxfId="59" dataDxfId="57" headerRowBorderDxfId="58" tableBorderDxfId="56" dataCellStyle="Normální">
-  <autoFilter ref="B3:B118" xr:uid="{00000000-0009-0000-0100-000004000000}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Tabulka4" displayName="Tabulka4" ref="B3:B119" totalsRowShown="0" headerRowDxfId="66" dataDxfId="64" headerRowBorderDxfId="65" tableBorderDxfId="63" dataCellStyle="Normální">
+  <autoFilter ref="B3:B119" xr:uid="{00000000-0009-0000-0100-000004000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B4:B89">
     <sortCondition ref="B3:B89"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="Jména F" dataDxfId="55" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="Jména F" dataDxfId="62" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{8CA6CDF9-0E43-4699-8514-B75077AA307A}" name="Tabulka11" displayName="Tabulka11" ref="D3:D118" totalsRowShown="0" headerRowDxfId="54" dataDxfId="53" tableBorderDxfId="52" dataCellStyle="Normální">
-[...2 lines deleted...]
-    <sortCondition ref="D4:D119"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{8CA6CDF9-0E43-4699-8514-B75077AA307A}" name="Tabulka11" displayName="Tabulka11" ref="D3:D119" totalsRowShown="0" headerRowDxfId="61" dataDxfId="60" tableBorderDxfId="59" dataCellStyle="Normální">
+  <autoFilter ref="D3:D119" xr:uid="{8CA6CDF9-0E43-4699-8514-B75077AA307A}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="D4:D120">
+    <sortCondition ref="D4:D120"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{9ED29564-0CF2-4FEF-85BA-1DD9DCD2D090}" name="Jména G" dataDxfId="51" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{9ED29564-0CF2-4FEF-85BA-1DD9DCD2D090}" name="Jména G" dataDxfId="58" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="19" xr:uid="{4C92E8F8-3FB0-4C6C-8687-40D1AF3F2F15}" name="Tabulka19" displayName="Tabulka19" ref="F3:F118" totalsRowShown="0" headerRowDxfId="50" dataDxfId="49" tableBorderDxfId="48" dataCellStyle="Normální">
-  <autoFilter ref="F3:F118" xr:uid="{4C92E8F8-3FB0-4C6C-8687-40D1AF3F2F15}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="19" xr:uid="{4C92E8F8-3FB0-4C6C-8687-40D1AF3F2F15}" name="Tabulka19" displayName="Tabulka19" ref="F3:F119" totalsRowShown="0" headerRowDxfId="57" dataDxfId="56" tableBorderDxfId="55" dataCellStyle="Normální">
+  <autoFilter ref="F3:F119" xr:uid="{4C92E8F8-3FB0-4C6C-8687-40D1AF3F2F15}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="F4:F110">
     <sortCondition ref="F4:F110"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{13AACC06-21E0-42FE-B5B0-9696317652AD}" name="Jména H" dataDxfId="47" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{13AACC06-21E0-42FE-B5B0-9696317652AD}" name="Jména H" dataDxfId="54" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="20" xr:uid="{3E64086A-AA2D-4A54-A91C-3BE9EE871982}" name="Tabulka20" displayName="Tabulka20" ref="H3:H118" totalsRowShown="0" headerRowDxfId="46" dataDxfId="45" tableBorderDxfId="44">
-  <autoFilter ref="H3:H118" xr:uid="{3E64086A-AA2D-4A54-A91C-3BE9EE871982}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="20" xr:uid="{3E64086A-AA2D-4A54-A91C-3BE9EE871982}" name="Tabulka20" displayName="Tabulka20" ref="H3:H119" totalsRowShown="0" headerRowDxfId="53" dataDxfId="52" tableBorderDxfId="51">
+  <autoFilter ref="H3:H119" xr:uid="{3E64086A-AA2D-4A54-A91C-3BE9EE871982}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H4:H110">
     <sortCondition ref="H4:H110"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{B5B0C348-EC68-460C-B319-3F62221E5D34}" name="Jména CH" dataDxfId="43"/>
+    <tableColumn id="1" xr3:uid="{B5B0C348-EC68-460C-B319-3F62221E5D34}" name="Jména CH" dataDxfId="50"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -12079,54 +12110,54 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table15.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table14.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table13.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table20.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table18.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table22.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table26.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table25.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table24.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table23.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="List1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:L447"/>
+  <dimension ref="B1:L448"/>
   <sheetViews>
-    <sheetView topLeftCell="A167" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H17" sqref="H17"/>
+    <sheetView tabSelected="1" topLeftCell="A110" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H127" sqref="H127"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.28515625" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="3.28515625" customWidth="1"/>
     <col min="4" max="4" width="20.7109375" style="17" customWidth="1"/>
     <col min="5" max="5" width="3.28515625" customWidth="1"/>
     <col min="6" max="6" width="20.7109375" style="17" customWidth="1"/>
     <col min="7" max="7" width="3.28515625" customWidth="1"/>
     <col min="8" max="8" width="20.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="3.28515625" customWidth="1"/>
     <col min="10" max="10" width="20.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="3.28515625" customWidth="1"/>
     <col min="12" max="12" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="27" t="s">
         <v>2173</v>
       </c>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
@@ -12211,4416 +12242,4426 @@
       <c r="J6" s="15" t="s">
         <v>490</v>
       </c>
       <c r="L6" s="4"/>
     </row>
     <row r="7" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B7" s="15" t="s">
         <v>3184</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>2394</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>337</v>
       </c>
       <c r="H7" s="15" t="s">
         <v>2455</v>
       </c>
       <c r="J7" s="15" t="s">
         <v>2503</v>
       </c>
       <c r="L7" s="4"/>
     </row>
     <row r="8" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B8" s="15" t="s">
-        <v>22</v>
+        <v>3283</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>2395</v>
       </c>
       <c r="F8" s="15" t="s">
         <v>338</v>
       </c>
       <c r="H8" s="15" t="s">
         <v>2456</v>
       </c>
       <c r="J8" s="15" t="s">
         <v>2504</v>
       </c>
       <c r="L8" s="4"/>
     </row>
     <row r="9" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B9" s="15" t="s">
-        <v>3115</v>
+        <v>22</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>2396</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>2433</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>2457</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>491</v>
       </c>
       <c r="L9" s="4"/>
     </row>
     <row r="10" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B10" s="15" t="s">
-        <v>2291</v>
+        <v>3115</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>243</v>
       </c>
       <c r="F10" s="15" t="s">
         <v>2434</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>376</v>
       </c>
       <c r="J10" s="15" t="s">
         <v>2505</v>
       </c>
       <c r="L10" s="4"/>
     </row>
     <row r="11" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B11" s="15" t="s">
-        <v>23</v>
+        <v>2291</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>3167</v>
       </c>
       <c r="F11" s="15" t="s">
         <v>2435</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>377</v>
       </c>
       <c r="J11" s="15" t="s">
         <v>492</v>
       </c>
       <c r="L11" s="4"/>
     </row>
     <row r="12" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B12" s="15" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>244</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>339</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>2189</v>
       </c>
       <c r="J12" s="15" t="s">
         <v>2506</v>
       </c>
       <c r="L12" s="4"/>
     </row>
     <row r="13" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B13" s="15" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>2182</v>
       </c>
       <c r="F13" s="15" t="s">
         <v>340</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>2458</v>
       </c>
       <c r="J13" s="15" t="s">
         <v>2507</v>
       </c>
       <c r="L13" s="4"/>
     </row>
     <row r="14" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B14" s="15" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>245</v>
       </c>
       <c r="F14" s="15" t="s">
         <v>341</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>378</v>
       </c>
       <c r="J14" s="15" t="s">
         <v>493</v>
       </c>
       <c r="L14" s="4"/>
     </row>
     <row r="15" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B15" s="15" t="s">
-        <v>3185</v>
+        <v>26</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>2397</v>
       </c>
       <c r="F15" s="15" t="s">
         <v>2436</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>379</v>
       </c>
       <c r="J15" s="15" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="16" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B16" s="15" t="s">
-        <v>2292</v>
+        <v>3185</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>246</v>
       </c>
       <c r="F16" s="15" t="s">
         <v>2437</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>380</v>
       </c>
       <c r="J16" s="15" t="s">
         <v>3206</v>
       </c>
     </row>
     <row r="17" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B17" s="15" t="s">
-        <v>2293</v>
+        <v>2292</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>2398</v>
       </c>
       <c r="F17" s="15" t="s">
         <v>2438</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>3276</v>
       </c>
       <c r="J17" s="15" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="18" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B18" s="15" t="s">
-        <v>27</v>
+        <v>2293</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>247</v>
       </c>
       <c r="F18" s="15" t="s">
         <v>2439</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>381</v>
       </c>
       <c r="J18" s="15" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="19" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B19" s="15" t="s">
-        <v>3116</v>
+        <v>27</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>248</v>
       </c>
       <c r="F19" s="15" t="s">
         <v>2440</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>382</v>
       </c>
       <c r="J19" s="15" t="s">
         <v>2548</v>
       </c>
     </row>
     <row r="20" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B20" s="15" t="s">
-        <v>28</v>
+        <v>3116</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>249</v>
       </c>
       <c r="F20" s="15" t="s">
         <v>342</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>383</v>
       </c>
       <c r="J20" s="15" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="21" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B21" s="15" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>250</v>
       </c>
       <c r="F21" s="15" t="s">
         <v>343</v>
       </c>
       <c r="H21" s="15" t="s">
         <v>384</v>
       </c>
       <c r="J21" s="15" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="22" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B22" s="15" t="s">
-        <v>2294</v>
+        <v>29</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>2399</v>
       </c>
       <c r="F22" s="15" t="s">
         <v>344</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>385</v>
       </c>
       <c r="J22" s="15" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="23" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B23" s="15" t="s">
-        <v>30</v>
+        <v>2294</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>251</v>
       </c>
       <c r="F23" s="15" t="s">
         <v>345</v>
       </c>
       <c r="H23" s="15" t="s">
         <v>2459</v>
       </c>
       <c r="J23" s="15" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="24" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B24" s="15" t="s">
-        <v>2295</v>
+        <v>30</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>252</v>
       </c>
       <c r="F24" s="15" t="s">
         <v>346</v>
       </c>
       <c r="H24" s="15" t="s">
         <v>2190</v>
       </c>
       <c r="J24" s="15" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="25" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B25" s="15" t="s">
-        <v>2258</v>
+        <v>2295</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>253</v>
       </c>
       <c r="F25" s="15" t="s">
         <v>2441</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>386</v>
       </c>
       <c r="J25" s="15" t="s">
         <v>2508</v>
       </c>
     </row>
     <row r="26" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B26" s="15" t="s">
-        <v>31</v>
+        <v>2258</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>254</v>
       </c>
       <c r="F26" s="15" t="s">
         <v>2442</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>387</v>
       </c>
       <c r="J26" s="15" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="27" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B27" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>255</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>2443</v>
       </c>
       <c r="H27" s="15" t="s">
         <v>388</v>
       </c>
       <c r="J27" s="15" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="28" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B28" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>256</v>
       </c>
       <c r="F28" s="15" t="s">
         <v>347</v>
       </c>
       <c r="H28" s="23" t="s">
         <v>3205</v>
       </c>
       <c r="J28" s="15" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="29" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B29" s="15" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>2400</v>
       </c>
       <c r="F29" s="15" t="s">
         <v>348</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>389</v>
       </c>
       <c r="J29" s="15" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="30" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B30" s="15" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>2401</v>
       </c>
       <c r="F30" s="15" t="s">
         <v>2444</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>2460</v>
       </c>
       <c r="J30" s="15" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="31" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B31" s="15" t="s">
-        <v>3117</v>
+        <v>35</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>257</v>
       </c>
       <c r="F31" s="15" t="s">
         <v>2445</v>
       </c>
       <c r="H31" s="15" t="s">
         <v>390</v>
       </c>
       <c r="J31" s="15" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="32" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B32" s="15" t="s">
-        <v>2296</v>
+        <v>3117</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>258</v>
       </c>
       <c r="F32" s="15" t="s">
         <v>2446</v>
       </c>
       <c r="H32" s="15" t="s">
         <v>391</v>
       </c>
       <c r="J32" s="15" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="33" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B33" s="15" t="s">
-        <v>2297</v>
+        <v>2296</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>259</v>
       </c>
       <c r="F33" s="15" t="s">
         <v>349</v>
       </c>
       <c r="H33" s="15" t="s">
         <v>392</v>
       </c>
       <c r="J33" s="15" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="34" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B34" s="15" t="s">
-        <v>2390</v>
+        <v>2297</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>2402</v>
       </c>
       <c r="F34" s="15" t="s">
         <v>350</v>
       </c>
       <c r="H34" s="15" t="s">
         <v>393</v>
       </c>
       <c r="J34" s="15" t="s">
         <v>2509</v>
       </c>
     </row>
     <row r="35" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B35" s="15" t="s">
-        <v>36</v>
+        <v>2390</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>260</v>
       </c>
       <c r="F35" s="15" t="s">
         <v>3141</v>
       </c>
       <c r="H35" s="15" t="s">
         <v>394</v>
       </c>
       <c r="J35" s="15" t="s">
         <v>2510</v>
       </c>
     </row>
     <row r="36" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B36" s="15" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>2403</v>
       </c>
       <c r="F36" s="15" t="s">
         <v>3142</v>
       </c>
       <c r="H36" s="15" t="s">
         <v>395</v>
       </c>
       <c r="J36" s="15" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="37" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B37" s="15" t="s">
-        <v>2298</v>
+        <v>37</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>261</v>
       </c>
       <c r="F37" s="15" t="s">
         <v>2447</v>
       </c>
       <c r="H37" s="15" t="s">
         <v>396</v>
       </c>
       <c r="J37" s="15" t="s">
         <v>2550</v>
       </c>
     </row>
     <row r="38" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B38" s="15" t="s">
-        <v>38</v>
+        <v>2298</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>262</v>
       </c>
       <c r="F38" s="19" t="s">
         <v>351</v>
       </c>
       <c r="H38" s="15" t="s">
         <v>397</v>
       </c>
       <c r="J38" s="15" t="s">
         <v>2549</v>
       </c>
     </row>
     <row r="39" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B39" s="15" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>263</v>
       </c>
       <c r="F39" s="15" t="s">
         <v>352</v>
       </c>
       <c r="H39" s="15" t="s">
         <v>3204</v>
       </c>
       <c r="J39" s="15" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="40" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B40" s="15" t="s">
-        <v>2249</v>
+        <v>39</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>264</v>
       </c>
       <c r="F40" s="15" t="s">
         <v>353</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>398</v>
       </c>
       <c r="J40" s="15" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="41" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B41" s="15" t="s">
-        <v>40</v>
+        <v>2249</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>2183</v>
       </c>
       <c r="F41" s="15" t="s">
         <v>354</v>
       </c>
       <c r="H41" s="15" t="s">
         <v>2461</v>
       </c>
       <c r="J41" s="15" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="42" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B42" s="15" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F42" s="15" t="s">
         <v>355</v>
       </c>
       <c r="H42" s="15" t="s">
         <v>399</v>
       </c>
       <c r="J42" s="15" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="43" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B43" s="15" t="s">
-        <v>3186</v>
+        <v>41</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>266</v>
       </c>
       <c r="F43" s="15" t="s">
         <v>2448</v>
       </c>
       <c r="H43" s="15" t="s">
         <v>400</v>
       </c>
       <c r="J43" s="15" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="44" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B44" s="15" t="s">
-        <v>42</v>
+        <v>3186</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>267</v>
       </c>
       <c r="F44" s="15" t="s">
         <v>356</v>
       </c>
       <c r="H44" s="15" t="s">
         <v>2462</v>
       </c>
       <c r="J44" s="15" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="45" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B45" s="15" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>268</v>
       </c>
       <c r="F45" s="15" t="s">
         <v>2449</v>
       </c>
       <c r="H45" s="15" t="s">
         <v>401</v>
       </c>
       <c r="J45" s="15" t="s">
         <v>2511</v>
       </c>
     </row>
     <row r="46" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B46" s="15" t="s">
-        <v>2299</v>
+        <v>43</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>269</v>
       </c>
       <c r="F46" s="15" t="s">
         <v>2450</v>
       </c>
       <c r="H46" s="15" t="s">
         <v>402</v>
       </c>
       <c r="J46" s="15" t="s">
         <v>2512</v>
       </c>
     </row>
     <row r="47" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B47" s="15" t="s">
-        <v>2300</v>
+        <v>2299</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>3120</v>
       </c>
       <c r="F47" s="15" t="s">
         <v>357</v>
       </c>
       <c r="H47" s="15" t="s">
         <v>2463</v>
       </c>
       <c r="J47" s="15" t="s">
         <v>2513</v>
       </c>
     </row>
     <row r="48" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B48" s="15" t="s">
-        <v>2301</v>
+        <v>2300</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>270</v>
       </c>
       <c r="F48" s="15" t="s">
         <v>358</v>
       </c>
       <c r="H48" s="15" t="s">
         <v>403</v>
       </c>
       <c r="J48" s="15" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="49" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B49" s="15" t="s">
-        <v>2302</v>
+        <v>2301</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>2404</v>
       </c>
       <c r="F49" s="15" t="s">
         <v>359</v>
       </c>
       <c r="H49" s="15" t="s">
         <v>404</v>
       </c>
       <c r="J49" s="15" t="s">
         <v>2514</v>
       </c>
     </row>
     <row r="50" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B50" s="15" t="s">
-        <v>2303</v>
+        <v>2302</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>271</v>
       </c>
       <c r="F50" s="15" t="s">
         <v>2451</v>
       </c>
       <c r="H50" s="15" t="s">
         <v>405</v>
       </c>
       <c r="J50" s="15" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="51" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B51" s="15" t="s">
-        <v>2304</v>
+        <v>2303</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>272</v>
       </c>
       <c r="F51" s="15" t="s">
         <v>360</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>2464</v>
       </c>
       <c r="J51" s="15" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="52" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B52" s="15" t="s">
-        <v>2305</v>
+        <v>2304</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>3121</v>
       </c>
       <c r="F52" s="15" t="s">
         <v>361</v>
       </c>
       <c r="H52" s="15" t="s">
         <v>406</v>
       </c>
       <c r="J52" s="15" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="53" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B53" s="15" t="s">
-        <v>44</v>
+        <v>2305</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>3177</v>
       </c>
       <c r="F53" s="15" t="s">
         <v>2186</v>
       </c>
       <c r="H53" s="15" t="s">
         <v>407</v>
       </c>
       <c r="J53" s="15" t="s">
         <v>2515</v>
       </c>
     </row>
     <row r="54" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B54" s="15" t="s">
-        <v>2306</v>
+        <v>44</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>273</v>
       </c>
       <c r="F54" s="15" t="s">
         <v>362</v>
       </c>
       <c r="H54" s="15" t="s">
         <v>408</v>
       </c>
       <c r="J54" s="15" t="s">
         <v>2516</v>
       </c>
     </row>
     <row r="55" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B55" s="15" t="s">
-        <v>2307</v>
+        <v>2306</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>2405</v>
       </c>
       <c r="F55" s="15" t="s">
         <v>363</v>
       </c>
       <c r="H55" s="15" t="s">
         <v>2465</v>
       </c>
       <c r="J55" s="15" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="56" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B56" s="15" t="s">
-        <v>45</v>
+        <v>2307</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>2406</v>
       </c>
       <c r="F56" s="15" t="s">
         <v>3202</v>
       </c>
       <c r="H56" s="15" t="s">
         <v>409</v>
       </c>
       <c r="J56" s="15" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="57" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B57" s="15" t="s">
-        <v>3147</v>
+        <v>45</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>3198</v>
       </c>
       <c r="F57" s="15" t="s">
         <v>364</v>
       </c>
       <c r="H57" s="15" t="s">
         <v>2466</v>
       </c>
       <c r="J57" s="15" t="s">
         <v>2517</v>
       </c>
     </row>
     <row r="58" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B58" s="15" t="s">
-        <v>2308</v>
+        <v>3147</v>
       </c>
       <c r="D58" s="15" t="s">
         <v>274</v>
       </c>
       <c r="F58" s="15" t="s">
         <v>365</v>
       </c>
       <c r="H58" s="15" t="s">
         <v>410</v>
       </c>
       <c r="J58" s="15" t="s">
         <v>3110</v>
       </c>
     </row>
     <row r="59" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B59" s="15" t="s">
-        <v>46</v>
+        <v>2308</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>275</v>
       </c>
       <c r="F59" s="15" t="s">
         <v>366</v>
       </c>
       <c r="H59" s="15" t="s">
         <v>2467</v>
       </c>
       <c r="J59" s="15" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="60" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B60" s="15" t="s">
-        <v>3187</v>
+        <v>46</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>276</v>
       </c>
       <c r="F60" s="15" t="s">
         <v>2452</v>
       </c>
       <c r="H60" s="15" t="s">
         <v>2468</v>
       </c>
       <c r="J60" s="15" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="61" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B61" s="15" t="s">
-        <v>2309</v>
+        <v>3187</v>
       </c>
       <c r="D61" s="15" t="s">
         <v>3122</v>
       </c>
       <c r="F61" s="15" t="s">
         <v>2187</v>
       </c>
       <c r="H61" s="15" t="s">
         <v>411</v>
       </c>
       <c r="J61" s="15" t="s">
         <v>2518</v>
       </c>
     </row>
     <row r="62" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B62" s="15" t="s">
-        <v>47</v>
+        <v>2309</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>277</v>
       </c>
       <c r="F62" s="15" t="s">
         <v>367</v>
       </c>
       <c r="H62" s="15" t="s">
         <v>412</v>
       </c>
       <c r="J62" s="15" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="63" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B63" s="15" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>2407</v>
       </c>
       <c r="F63" s="15" t="s">
         <v>368</v>
       </c>
       <c r="H63" s="15" t="s">
         <v>2493</v>
       </c>
       <c r="J63" s="15" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="64" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B64" s="15" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>3199</v>
       </c>
       <c r="F64" s="15" t="s">
         <v>369</v>
       </c>
       <c r="H64" s="15" t="s">
         <v>413</v>
       </c>
       <c r="J64" s="15" t="s">
         <v>2519</v>
       </c>
     </row>
     <row r="65" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B65" s="15" t="s">
-        <v>2310</v>
+        <v>49</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>278</v>
       </c>
       <c r="F65" s="15" t="s">
         <v>370</v>
       </c>
       <c r="H65" s="15" t="s">
         <v>414</v>
       </c>
       <c r="J65" s="15" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="66" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B66" s="15" t="s">
-        <v>50</v>
+        <v>2310</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>279</v>
       </c>
       <c r="F66" s="15" t="s">
         <v>371</v>
       </c>
       <c r="H66" s="15" t="s">
         <v>415</v>
       </c>
       <c r="J66" s="15" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="67" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B67" s="15" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>280</v>
       </c>
       <c r="F67" s="15" t="s">
         <v>3223</v>
       </c>
       <c r="H67" s="15" t="s">
         <v>2469</v>
       </c>
       <c r="J67" s="15" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="68" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B68" s="15" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>281</v>
       </c>
       <c r="F68" s="15" t="s">
         <v>372</v>
       </c>
       <c r="H68" s="15" t="s">
         <v>416</v>
       </c>
       <c r="J68" s="15" t="s">
         <v>2520</v>
       </c>
     </row>
     <row r="69" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B69" s="15" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>282</v>
       </c>
       <c r="F69" s="15" t="s">
         <v>373</v>
       </c>
       <c r="H69" s="15" t="s">
         <v>2470</v>
       </c>
       <c r="J69" s="15" t="s">
         <v>2521</v>
       </c>
     </row>
     <row r="70" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B70" s="15" t="s">
-        <v>2311</v>
+        <v>53</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>2408</v>
       </c>
       <c r="F70" s="15" t="s">
         <v>374</v>
       </c>
       <c r="H70" s="15" t="s">
         <v>417</v>
       </c>
       <c r="J70" s="15" t="s">
         <v>2522</v>
       </c>
     </row>
     <row r="71" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B71" s="15" t="s">
-        <v>2312</v>
+        <v>2311</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>2409</v>
       </c>
       <c r="F71" s="15" t="s">
         <v>3203</v>
       </c>
       <c r="H71" s="15" t="s">
         <v>418</v>
       </c>
       <c r="J71" s="15" t="s">
         <v>2523</v>
       </c>
     </row>
     <row r="72" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B72" s="15" t="s">
-        <v>3135</v>
+        <v>2312</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>283</v>
       </c>
       <c r="F72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>419</v>
       </c>
       <c r="J72" s="15" t="s">
         <v>2551</v>
       </c>
     </row>
     <row r="73" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B73" s="15" t="s">
-        <v>2313</v>
+        <v>3135</v>
       </c>
       <c r="D73" s="15" t="s">
         <v>284</v>
       </c>
       <c r="F73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>420</v>
       </c>
       <c r="J73" s="15" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="74" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B74" s="15" t="s">
-        <v>2314</v>
+        <v>2313</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>2410</v>
       </c>
       <c r="F74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>2471</v>
       </c>
       <c r="J74" s="15" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="75" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B75" s="15" t="s">
-        <v>3188</v>
+        <v>2314</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>2411</v>
       </c>
       <c r="F75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>421</v>
       </c>
       <c r="J75" s="15" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="76" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B76" s="15" t="s">
-        <v>54</v>
+        <v>3188</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>285</v>
       </c>
       <c r="F76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>422</v>
       </c>
       <c r="J76" s="15" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="77" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B77" s="15" t="s">
-        <v>2315</v>
+        <v>54</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>2412</v>
       </c>
       <c r="F77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>423</v>
       </c>
       <c r="J77" s="15" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="78" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B78" s="15" t="s">
-        <v>2316</v>
+        <v>2315</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>2413</v>
       </c>
       <c r="F78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>424</v>
       </c>
       <c r="J78" s="15" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="79" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B79" s="15" t="s">
-        <v>2317</v>
+        <v>2316</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>286</v>
       </c>
       <c r="F79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>425</v>
       </c>
       <c r="J79" s="15" t="s">
         <v>3133</v>
       </c>
     </row>
     <row r="80" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B80" s="15" t="s">
-        <v>2318</v>
+        <v>2317</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>2414</v>
       </c>
       <c r="F80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>426</v>
       </c>
       <c r="J80" s="15" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="81" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B81" s="15" t="s">
-        <v>55</v>
+        <v>2318</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>287</v>
       </c>
       <c r="F81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>2472</v>
       </c>
       <c r="J81" s="15" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="82" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B82" s="15" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>288</v>
       </c>
       <c r="F82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>2473</v>
       </c>
       <c r="J82" s="15" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="83" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B83" s="15" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>289</v>
       </c>
       <c r="F83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>427</v>
       </c>
       <c r="J83" s="15" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="84" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B84" s="15" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>290</v>
       </c>
       <c r="F84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>428</v>
       </c>
       <c r="J84" s="15" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="85" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B85" s="15" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>2415</v>
       </c>
       <c r="F85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>429</v>
       </c>
       <c r="J85" s="15" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="86" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B86" s="15" t="s">
-        <v>2319</v>
+        <v>59</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>291</v>
       </c>
       <c r="F86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>430</v>
       </c>
       <c r="J86" s="15" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="87" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B87" s="15" t="s">
-        <v>60</v>
+        <v>2319</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>292</v>
       </c>
       <c r="F87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>431</v>
       </c>
       <c r="J87" s="15" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="88" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B88" s="15" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>293</v>
       </c>
       <c r="F88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>432</v>
       </c>
       <c r="J88" s="15" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="89" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B89" s="15" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>2416</v>
       </c>
       <c r="F89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>433</v>
       </c>
       <c r="J89" s="15" t="s">
         <v>2524</v>
       </c>
     </row>
     <row r="90" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B90" s="15" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D90" s="16" t="s">
         <v>294</v>
       </c>
       <c r="F90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>2474</v>
       </c>
       <c r="J90" s="15" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="91" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B91" s="15" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>2417</v>
       </c>
       <c r="F91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>2475</v>
       </c>
       <c r="J91" s="15" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="92" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B92" s="15" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>3200</v>
       </c>
       <c r="F92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>3169</v>
       </c>
       <c r="J92" s="15" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="93" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B93" s="15" t="s">
-        <v>2320</v>
+        <v>65</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>2453</v>
       </c>
       <c r="F93" s="15"/>
       <c r="H93" s="15" t="s">
-        <v>2476</v>
+        <v>3289</v>
       </c>
       <c r="J93" s="15" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="94" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B94" s="15" t="s">
-        <v>2321</v>
+        <v>2320</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>295</v>
       </c>
       <c r="F94" s="15"/>
       <c r="H94" s="15" t="s">
-        <v>3150</v>
+        <v>2476</v>
       </c>
       <c r="J94" s="15" t="s">
         <v>2525</v>
       </c>
     </row>
     <row r="95" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B95" s="15" t="s">
-        <v>2322</v>
+        <v>2321</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>296</v>
       </c>
       <c r="F95" s="15"/>
       <c r="H95" s="15" t="s">
-        <v>2477</v>
+        <v>3150</v>
       </c>
       <c r="J95" s="15" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="96" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B96" s="15" t="s">
-        <v>66</v>
+        <v>2322</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>297</v>
       </c>
       <c r="F96" s="15"/>
       <c r="H96" s="15" t="s">
-        <v>434</v>
+        <v>2477</v>
       </c>
       <c r="J96" s="15" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="97" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B97" s="15" t="s">
-        <v>2323</v>
+        <v>66</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="15"/>
       <c r="H97" s="15" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="J97" s="15" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="98" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B98" s="15" t="s">
-        <v>67</v>
+        <v>2323</v>
       </c>
       <c r="D98" s="15" t="s">
         <v>299</v>
       </c>
       <c r="F98" s="15"/>
       <c r="H98" s="15" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J98" s="15" t="s">
         <v>2526</v>
       </c>
     </row>
     <row r="99" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B99" s="15" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>2184</v>
       </c>
       <c r="F99" s="15"/>
       <c r="H99" s="15" t="s">
-        <v>2478</v>
+        <v>436</v>
       </c>
       <c r="J99" s="15" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="100" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B100" s="15" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D100" s="15" t="s">
         <v>300</v>
       </c>
       <c r="F100" s="15"/>
       <c r="H100" s="15" t="s">
-        <v>2479</v>
+        <v>2478</v>
       </c>
       <c r="J100" s="15" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="101" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B101" s="15" t="s">
-        <v>2324</v>
+        <v>69</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>301</v>
       </c>
       <c r="F101" s="15"/>
       <c r="H101" s="15" t="s">
-        <v>437</v>
+        <v>2479</v>
       </c>
       <c r="J101" s="15" t="s">
         <v>2527</v>
       </c>
     </row>
     <row r="102" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B102" s="15" t="s">
-        <v>70</v>
+        <v>2324</v>
       </c>
       <c r="D102" s="15" t="s">
         <v>302</v>
       </c>
       <c r="F102" s="15"/>
       <c r="H102" s="15" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="J102" s="15" t="s">
         <v>2528</v>
       </c>
     </row>
     <row r="103" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B103" s="15" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D103" s="15" t="s">
         <v>303</v>
       </c>
       <c r="F103" s="15"/>
       <c r="H103" s="15" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="J103" s="15" t="s">
         <v>2529</v>
       </c>
     </row>
     <row r="104" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B104" s="15" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>2185</v>
       </c>
       <c r="F104" s="15"/>
       <c r="H104" s="15" t="s">
-        <v>2480</v>
+        <v>439</v>
       </c>
       <c r="J104" s="15" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="105" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B105" s="15" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>304</v>
       </c>
       <c r="F105" s="15"/>
       <c r="H105" s="15" t="s">
-        <v>2481</v>
+        <v>2480</v>
       </c>
       <c r="J105" s="15" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="106" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B106" s="15" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D106" s="15" t="s">
         <v>305</v>
       </c>
       <c r="F106" s="15"/>
       <c r="H106" s="15" t="s">
-        <v>2482</v>
+        <v>2481</v>
       </c>
       <c r="J106" s="15" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="107" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B107" s="15" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D107" s="15" t="s">
         <v>306</v>
       </c>
       <c r="F107" s="15"/>
       <c r="H107" s="15" t="s">
-        <v>2483</v>
+        <v>2482</v>
       </c>
       <c r="J107" s="15" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="108" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B108" s="15" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D108" s="15" t="s">
         <v>2418</v>
       </c>
       <c r="F108" s="15"/>
       <c r="H108" s="15" t="s">
-        <v>440</v>
+        <v>2483</v>
       </c>
       <c r="J108" s="15" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="109" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B109" s="15" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D109" s="15" t="s">
         <v>3178</v>
       </c>
       <c r="F109" s="15"/>
       <c r="H109" s="15" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="J109" s="15" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="110" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B110" s="15" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D110" s="15" t="s">
         <v>307</v>
       </c>
       <c r="F110" s="15"/>
       <c r="H110" s="15" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="J110" s="15" t="s">
         <v>2530</v>
       </c>
     </row>
     <row r="111" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B111" s="15" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D111" s="15" t="s">
         <v>308</v>
       </c>
       <c r="F111" s="15"/>
       <c r="H111" s="15" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="J111" s="15" t="s">
         <v>2531</v>
       </c>
     </row>
     <row r="112" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B112" s="15" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D112" s="15" t="s">
         <v>309</v>
       </c>
       <c r="F112" s="15"/>
       <c r="H112" s="15" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="J112" s="15" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="113" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B113" s="15" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>2419</v>
       </c>
       <c r="F113" s="15"/>
       <c r="H113" s="15" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="J113" s="15" t="s">
         <v>2194</v>
       </c>
     </row>
     <row r="114" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B114" s="15" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D114" s="15" t="s">
         <v>310</v>
       </c>
       <c r="F114" s="15"/>
       <c r="H114" s="15" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J114" s="15" t="s">
         <v>2532</v>
       </c>
     </row>
     <row r="115" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B115" s="15" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D115" s="15" t="s">
         <v>311</v>
       </c>
       <c r="F115" s="15"/>
       <c r="H115" s="15" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="J115" s="15" t="s">
         <v>3207</v>
       </c>
     </row>
     <row r="116" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B116" s="15" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D116" s="15" t="s">
         <v>312</v>
       </c>
       <c r="F116" s="15"/>
       <c r="H116" s="15" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="J116" s="15" t="s">
         <v>2533</v>
       </c>
     </row>
     <row r="117" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B117" s="15" t="s">
-        <v>2325</v>
+        <v>84</v>
       </c>
       <c r="D117" s="15" t="s">
         <v>313</v>
       </c>
       <c r="F117" s="15"/>
       <c r="H117" s="15" t="s">
-        <v>2484</v>
+        <v>448</v>
       </c>
       <c r="J117" s="15" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="118" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B118" s="15" t="s">
-        <v>85</v>
+        <v>2325</v>
       </c>
       <c r="D118" s="15" t="s">
         <v>314</v>
       </c>
       <c r="F118" s="15"/>
       <c r="H118" s="15" t="s">
-        <v>449</v>
+        <v>2484</v>
       </c>
       <c r="J118" s="15" t="s">
         <v>2534</v>
       </c>
     </row>
     <row r="119" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B119" s="15" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D119" s="15" t="s">
         <v>315</v>
       </c>
       <c r="F119" s="15"/>
       <c r="H119" s="15" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="J119" s="15" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="120" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B120" s="15" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D120" s="15" t="s">
         <v>2420</v>
       </c>
       <c r="F120" s="15"/>
       <c r="H120" s="15" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="J120" s="15" t="s">
         <v>2195</v>
       </c>
     </row>
     <row r="121" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B121" s="15" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D121" s="15" t="s">
-        <v>316</v>
+        <v>3281</v>
       </c>
       <c r="F121" s="15"/>
       <c r="H121" s="15" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="J121" s="15" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="122" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B122" s="15" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D122" s="15" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F122" s="15"/>
       <c r="H122" s="15" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="J122" s="15" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="123" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B123" s="15" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D123" s="15" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F123" s="15"/>
       <c r="H123" s="15" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="J123" s="15" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="124" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B124" s="15" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D124" s="15" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F124" s="15"/>
       <c r="H124" s="15" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="J124" s="15" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="125" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B125" s="15" t="s">
-        <v>2326</v>
+        <v>91</v>
       </c>
       <c r="D125" s="15" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F125" s="15"/>
       <c r="H125" s="15" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="J125" s="15" t="s">
         <v>2535</v>
       </c>
     </row>
     <row r="126" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B126" s="15" t="s">
-        <v>92</v>
+        <v>2326</v>
       </c>
       <c r="D126" s="15" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F126" s="15"/>
       <c r="H126" s="15" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="J126" s="15" t="s">
         <v>2536</v>
       </c>
     </row>
     <row r="127" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B127" s="15" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D127" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F127" s="15"/>
       <c r="H127" s="15" t="s">
-        <v>3170</v>
+        <v>457</v>
       </c>
       <c r="J127" s="15" t="s">
         <v>2537</v>
       </c>
     </row>
     <row r="128" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B128" s="15" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D128" s="15" t="s">
-        <v>2421</v>
+        <v>322</v>
       </c>
       <c r="F128" s="15"/>
       <c r="H128" s="15" t="s">
-        <v>458</v>
+        <v>3170</v>
       </c>
       <c r="J128" s="15" t="s">
         <v>2538</v>
       </c>
     </row>
     <row r="129" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B129" s="15" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D129" s="15" t="s">
-        <v>2422</v>
+        <v>2421</v>
       </c>
       <c r="F129" s="15"/>
       <c r="H129" s="15" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="J129" s="15" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="130" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B130" s="15" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D130" s="15" t="s">
-        <v>2423</v>
+        <v>2422</v>
       </c>
       <c r="F130" s="15"/>
       <c r="H130" s="15" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="J130" s="15" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="131" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B131" s="15" t="s">
-        <v>3274</v>
+        <v>96</v>
       </c>
       <c r="D131" s="15" t="s">
-        <v>2424</v>
+        <v>2423</v>
       </c>
       <c r="F131" s="15"/>
       <c r="H131" s="15" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="J131" s="15" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="132" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B132" s="15" t="s">
-        <v>2327</v>
+        <v>3274</v>
       </c>
       <c r="D132" s="15" t="s">
-        <v>2425</v>
+        <v>2424</v>
       </c>
       <c r="F132" s="15"/>
       <c r="H132" s="15" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="J132" s="15" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="133" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B133" s="15" t="s">
-        <v>97</v>
+        <v>2327</v>
       </c>
       <c r="D133" s="15" t="s">
-        <v>323</v>
+        <v>2425</v>
       </c>
       <c r="F133" s="15"/>
       <c r="H133" s="15" t="s">
-        <v>2191</v>
+        <v>462</v>
       </c>
       <c r="J133" s="15" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="134" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B134" s="15" t="s">
-        <v>2328</v>
+        <v>97</v>
       </c>
       <c r="D134" s="15" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F134" s="15"/>
       <c r="H134" s="15" t="s">
-        <v>463</v>
+        <v>2191</v>
       </c>
       <c r="J134" s="15" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="135" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B135" s="15" t="s">
-        <v>2329</v>
+        <v>2328</v>
       </c>
       <c r="D135" s="15" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F135" s="15"/>
       <c r="H135" s="15" t="s">
-        <v>2485</v>
+        <v>463</v>
       </c>
       <c r="J135" s="15" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="136" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B136" s="15" t="s">
-        <v>2330</v>
+        <v>2329</v>
       </c>
       <c r="D136" s="15" t="s">
-        <v>2426</v>
+        <v>325</v>
       </c>
       <c r="F136" s="15"/>
       <c r="H136" s="15" t="s">
-        <v>464</v>
+        <v>2485</v>
       </c>
       <c r="J136" s="15" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="137" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B137" s="15" t="s">
-        <v>98</v>
+        <v>2330</v>
       </c>
       <c r="D137" s="15" t="s">
-        <v>326</v>
+        <v>2426</v>
       </c>
       <c r="F137" s="15"/>
       <c r="H137" s="15" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="J137" s="15" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="138" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B138" s="15" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D138" s="15" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F138" s="15"/>
       <c r="H138" s="15" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="J138" s="15" t="s">
         <v>2539</v>
       </c>
     </row>
     <row r="139" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B139" s="15" t="s">
-        <v>3161</v>
+        <v>99</v>
       </c>
       <c r="D139" s="15" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F139" s="15"/>
       <c r="H139" s="15" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="J139" s="15" t="s">
         <v>2540</v>
       </c>
     </row>
     <row r="140" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B140" s="15" t="s">
-        <v>100</v>
+        <v>3161</v>
       </c>
       <c r="D140" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F140" s="15"/>
       <c r="H140" s="15" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="J140" s="15" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="141" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B141" s="15" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D141" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F141" s="15"/>
       <c r="H141" s="15" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="J141" s="15" t="s">
         <v>2541</v>
       </c>
     </row>
     <row r="142" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B142" s="15" t="s">
-        <v>2331</v>
+        <v>101</v>
       </c>
       <c r="D142" s="15" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F142" s="15"/>
       <c r="H142" s="15" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="J142" s="15" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="143" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B143" s="15" t="s">
-        <v>2332</v>
+        <v>2331</v>
       </c>
       <c r="D143" s="15" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F143" s="15"/>
       <c r="H143" s="15" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="J143" s="15" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="144" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B144" s="15" t="s">
-        <v>102</v>
+        <v>2332</v>
       </c>
       <c r="D144" s="15" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="F144" s="15"/>
       <c r="H144" s="15" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="J144" s="15" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="145" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B145" s="15" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D145" s="15" t="s">
-        <v>3201</v>
+        <v>333</v>
       </c>
       <c r="F145" s="15"/>
       <c r="H145" s="15" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="J145" s="15" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="146" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B146" s="15" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D146" s="15" t="s">
-        <v>334</v>
+        <v>3201</v>
       </c>
       <c r="F146" s="15"/>
       <c r="H146" s="15" t="s">
-        <v>2486</v>
+        <v>473</v>
       </c>
       <c r="J146" s="15" t="s">
         <v>2542</v>
       </c>
     </row>
     <row r="147" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B147" s="15" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D147" s="15" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F147" s="15"/>
       <c r="H147" s="15" t="s">
-        <v>474</v>
+        <v>2486</v>
       </c>
       <c r="J147" s="15" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="148" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B148" s="15" t="s">
-        <v>3164</v>
+        <v>105</v>
       </c>
       <c r="D148" s="15" t="s">
-        <v>2427</v>
+        <v>335</v>
       </c>
       <c r="F148" s="15"/>
       <c r="H148" s="15" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="J148" s="15" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="149" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B149" s="15" t="s">
-        <v>2333</v>
+        <v>3164</v>
       </c>
       <c r="D149" s="15" t="s">
-        <v>2428</v>
+        <v>2427</v>
       </c>
       <c r="F149" s="15"/>
       <c r="H149" s="15" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="J149" s="15" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="150" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B150" s="15" t="s">
-        <v>2334</v>
+        <v>2333</v>
       </c>
       <c r="D150" s="15" t="s">
-        <v>2429</v>
+        <v>2428</v>
       </c>
       <c r="F150" s="15"/>
       <c r="H150" s="15" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J150" s="15" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="151" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B151" s="15" t="s">
-        <v>2335</v>
+        <v>2334</v>
       </c>
       <c r="D151" s="15" t="s">
-        <v>336</v>
+        <v>2429</v>
       </c>
       <c r="F151" s="15"/>
       <c r="H151" s="15" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="J151" s="15" t="s">
         <v>3208</v>
       </c>
     </row>
     <row r="152" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B152" s="15" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="D152" s="15"/>
+        <v>2335</v>
+      </c>
+      <c r="D152" s="15" t="s">
+        <v>336</v>
+      </c>
       <c r="F152" s="15"/>
       <c r="H152" s="15" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="J152" s="15" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="153" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B153" s="15" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D153" s="15"/>
       <c r="F153" s="15"/>
       <c r="H153" s="15" t="s">
-        <v>2192</v>
+        <v>479</v>
       </c>
       <c r="J153" s="15" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="154" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B154" s="15" t="s">
-        <v>2336</v>
+        <v>107</v>
       </c>
       <c r="D154" s="15"/>
       <c r="F154" s="15"/>
       <c r="H154" s="15" t="s">
-        <v>480</v>
+        <v>2192</v>
       </c>
       <c r="J154" s="15" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="155" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B155" s="15" t="s">
-        <v>2337</v>
+        <v>2336</v>
       </c>
       <c r="D155" s="15"/>
       <c r="F155" s="15"/>
       <c r="H155" s="15" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="J155" s="15" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="156" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B156" s="15" t="s">
-        <v>108</v>
+        <v>2337</v>
       </c>
       <c r="D156" s="15"/>
       <c r="F156" s="15"/>
       <c r="H156" s="15" t="s">
-        <v>2193</v>
+        <v>481</v>
       </c>
       <c r="J156" s="15" t="s">
         <v>2543</v>
       </c>
     </row>
     <row r="157" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B157" s="15" t="s">
-        <v>3189</v>
+        <v>108</v>
       </c>
       <c r="D157" s="15"/>
       <c r="F157" s="15"/>
       <c r="H157" s="15" t="s">
-        <v>2487</v>
+        <v>2193</v>
       </c>
       <c r="J157" s="15" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="158" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B158" s="15" t="s">
-        <v>109</v>
+        <v>3189</v>
       </c>
       <c r="D158" s="15"/>
       <c r="F158" s="15"/>
       <c r="H158" s="15" t="s">
-        <v>2488</v>
+        <v>2487</v>
       </c>
       <c r="J158" s="15" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="159" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B159" s="15" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D159" s="15"/>
       <c r="F159" s="15"/>
       <c r="H159" s="15" t="s">
-        <v>482</v>
+        <v>2488</v>
       </c>
       <c r="J159" s="15" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="160" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B160" s="15" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D160" s="15"/>
       <c r="F160" s="15"/>
       <c r="H160" s="15" t="s">
-        <v>2489</v>
+        <v>482</v>
       </c>
       <c r="J160" s="15" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="161" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B161" s="15" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D161" s="15"/>
       <c r="F161" s="15"/>
       <c r="H161" s="15" t="s">
-        <v>2494</v>
+        <v>2489</v>
       </c>
       <c r="J161" s="15" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="162" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B162" s="15" t="s">
-        <v>3190</v>
+        <v>112</v>
       </c>
       <c r="D162" s="15"/>
       <c r="F162" s="15"/>
       <c r="H162" s="15" t="s">
-        <v>483</v>
+        <v>2494</v>
       </c>
       <c r="J162" s="15" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="163" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B163" s="15" t="s">
-        <v>2338</v>
+        <v>3190</v>
       </c>
       <c r="D163" s="15"/>
       <c r="F163" s="15"/>
       <c r="H163" s="15" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="J163" s="15" t="s">
         <v>2544</v>
       </c>
     </row>
     <row r="164" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B164" s="15" t="s">
-        <v>113</v>
+        <v>2338</v>
       </c>
       <c r="D164" s="15"/>
       <c r="F164" s="15"/>
       <c r="H164" s="15" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="J164" s="15" t="s">
         <v>3209</v>
       </c>
     </row>
     <row r="165" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B165" s="15" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D165" s="15"/>
       <c r="F165" s="15"/>
       <c r="H165" s="15" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="J165" s="15" t="s">
         <v>2545</v>
       </c>
     </row>
     <row r="166" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B166" s="15" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D166" s="15"/>
       <c r="F166" s="15"/>
       <c r="H166" s="15" t="s">
-        <v>2490</v>
+        <v>486</v>
       </c>
       <c r="J166" s="15" t="s">
         <v>3210</v>
       </c>
     </row>
     <row r="167" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B167" s="15" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D167" s="15"/>
       <c r="F167" s="15"/>
       <c r="H167" s="15" t="s">
-        <v>487</v>
+        <v>2490</v>
       </c>
       <c r="J167" s="15" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="168" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B168" s="15" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D168" s="15"/>
       <c r="F168" s="15"/>
       <c r="H168" s="15" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="J168" s="15" t="s">
         <v>2546</v>
       </c>
     </row>
     <row r="169" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B169" s="15" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D169" s="15"/>
       <c r="F169" s="15"/>
       <c r="H169" s="15" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="J169" s="15" t="s">
         <v>2547</v>
       </c>
     </row>
     <row r="170" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B170" s="15" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D170" s="15"/>
       <c r="F170" s="15"/>
       <c r="H170" s="15" t="s">
-        <v>2491</v>
+        <v>489</v>
       </c>
       <c r="J170" s="15" t="s">
         <v>2261</v>
       </c>
     </row>
     <row r="171" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B171" s="15" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D171" s="15"/>
       <c r="F171" s="15"/>
       <c r="H171" s="15" t="s">
-        <v>2492</v>
+        <v>2491</v>
       </c>
       <c r="J171" s="15"/>
     </row>
     <row r="172" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B172" s="15" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D172" s="15"/>
       <c r="F172" s="15"/>
       <c r="H172" s="15" t="s">
-        <v>3227</v>
+        <v>2492</v>
       </c>
       <c r="J172" s="15"/>
     </row>
     <row r="173" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B173" s="15" t="s">
-        <v>2339</v>
+        <v>121</v>
       </c>
       <c r="D173" s="15"/>
       <c r="F173" s="15"/>
-      <c r="H173" s="15"/>
+      <c r="H173" s="15" t="s">
+        <v>3227</v>
+      </c>
       <c r="J173" s="15"/>
     </row>
     <row r="174" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B174" s="15" t="s">
-        <v>122</v>
+        <v>2339</v>
       </c>
       <c r="D174" s="15"/>
       <c r="F174" s="15"/>
       <c r="H174" s="15"/>
       <c r="J174" s="15"/>
     </row>
     <row r="175" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B175" s="15" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D175" s="15"/>
       <c r="F175" s="15"/>
       <c r="H175" s="15"/>
       <c r="J175" s="15"/>
     </row>
     <row r="176" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B176" s="15" t="s">
-        <v>2340</v>
+        <v>123</v>
       </c>
       <c r="D176" s="15"/>
       <c r="F176" s="15"/>
       <c r="H176" s="15"/>
       <c r="J176" s="15"/>
     </row>
     <row r="177" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B177" s="15" t="s">
-        <v>3191</v>
+        <v>2340</v>
       </c>
       <c r="D177" s="15"/>
       <c r="F177" s="15"/>
       <c r="H177" s="15"/>
       <c r="J177" s="15"/>
     </row>
     <row r="178" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B178" s="15" t="s">
-        <v>124</v>
+        <v>3191</v>
       </c>
       <c r="D178" s="15"/>
       <c r="F178" s="15"/>
       <c r="H178" s="15"/>
       <c r="J178" s="15"/>
     </row>
     <row r="179" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B179" s="15" t="s">
-        <v>2341</v>
+        <v>124</v>
       </c>
       <c r="D179" s="15"/>
       <c r="F179" s="15"/>
       <c r="H179" s="15"/>
       <c r="J179" s="15"/>
     </row>
     <row r="180" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B180" s="15" t="s">
-        <v>125</v>
+        <v>2341</v>
       </c>
       <c r="D180" s="15"/>
       <c r="F180" s="15"/>
       <c r="H180" s="15"/>
       <c r="J180" s="15"/>
     </row>
     <row r="181" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B181" s="15" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D181" s="15"/>
       <c r="F181" s="15"/>
       <c r="H181" s="15"/>
       <c r="J181" s="15"/>
     </row>
     <row r="182" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B182" s="15" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D182" s="15"/>
       <c r="F182" s="15"/>
       <c r="H182" s="15"/>
       <c r="J182" s="15"/>
     </row>
     <row r="183" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B183" s="15" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D183" s="15"/>
       <c r="F183" s="15"/>
       <c r="H183" s="15"/>
       <c r="J183" s="15"/>
     </row>
     <row r="184" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B184" s="15" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D184" s="15"/>
       <c r="F184" s="15"/>
       <c r="H184" s="15"/>
       <c r="J184" s="15"/>
     </row>
     <row r="185" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B185" s="15" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D185" s="15"/>
       <c r="F185" s="15"/>
       <c r="H185" s="15"/>
       <c r="J185" s="15"/>
     </row>
     <row r="186" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B186" s="15" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D186" s="15"/>
       <c r="F186" s="15"/>
       <c r="H186" s="15"/>
       <c r="J186" s="15"/>
     </row>
     <row r="187" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B187" s="15" t="s">
-        <v>2342</v>
+        <v>131</v>
       </c>
       <c r="D187" s="15"/>
       <c r="F187" s="15"/>
       <c r="H187" s="15"/>
       <c r="J187" s="15"/>
     </row>
     <row r="188" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B188" s="15" t="s">
-        <v>132</v>
+        <v>2342</v>
       </c>
       <c r="D188" s="15"/>
       <c r="F188" s="15"/>
       <c r="H188" s="15"/>
       <c r="J188" s="15"/>
     </row>
     <row r="189" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B189" s="15" t="s">
-        <v>3192</v>
+        <v>132</v>
       </c>
       <c r="D189" s="15"/>
       <c r="F189" s="15"/>
       <c r="H189" s="15"/>
       <c r="J189" s="15"/>
     </row>
     <row r="190" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B190" s="15" t="s">
-        <v>2343</v>
+        <v>3192</v>
       </c>
       <c r="D190" s="15"/>
       <c r="F190" s="15"/>
       <c r="H190" s="15"/>
       <c r="J190" s="15"/>
     </row>
     <row r="191" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B191" s="15" t="s">
-        <v>133</v>
+        <v>2343</v>
       </c>
       <c r="D191" s="15"/>
       <c r="F191" s="15"/>
       <c r="H191" s="15"/>
       <c r="J191" s="15"/>
     </row>
     <row r="192" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B192" s="15" t="s">
-        <v>2177</v>
+        <v>3285</v>
       </c>
       <c r="D192" s="15"/>
       <c r="F192" s="15"/>
       <c r="H192" s="15"/>
       <c r="J192" s="15"/>
     </row>
     <row r="193" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B193" s="15" t="s">
-        <v>2344</v>
+        <v>133</v>
       </c>
       <c r="D193" s="15"/>
       <c r="F193" s="15"/>
       <c r="H193" s="15"/>
       <c r="J193" s="15"/>
     </row>
     <row r="194" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B194" s="15" t="s">
-        <v>134</v>
+        <v>2177</v>
       </c>
       <c r="D194" s="15"/>
       <c r="F194" s="15"/>
       <c r="H194" s="15"/>
       <c r="J194" s="15"/>
     </row>
     <row r="195" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B195" s="15" t="s">
-        <v>135</v>
+        <v>2344</v>
       </c>
       <c r="D195" s="15"/>
       <c r="F195" s="15"/>
       <c r="H195" s="15"/>
       <c r="J195" s="15"/>
     </row>
     <row r="196" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B196" s="15" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D196" s="15"/>
       <c r="F196" s="15"/>
       <c r="H196" s="15"/>
       <c r="J196" s="15"/>
     </row>
     <row r="197" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B197" s="15" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D197" s="15"/>
       <c r="F197" s="15"/>
       <c r="H197" s="15"/>
       <c r="J197" s="15"/>
     </row>
     <row r="198" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B198" s="15" t="s">
-        <v>2345</v>
+        <v>136</v>
       </c>
       <c r="D198" s="15"/>
       <c r="F198" s="15"/>
       <c r="H198" s="15"/>
       <c r="J198" s="15"/>
     </row>
     <row r="199" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B199" s="15" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D199" s="15"/>
       <c r="F199" s="15"/>
       <c r="H199" s="15"/>
       <c r="J199" s="15"/>
     </row>
     <row r="200" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B200" s="15" t="s">
-        <v>139</v>
+        <v>2345</v>
       </c>
       <c r="D200" s="15"/>
       <c r="F200" s="15"/>
       <c r="H200" s="15"/>
       <c r="J200" s="15"/>
     </row>
     <row r="201" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B201" s="15" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D201" s="15"/>
       <c r="F201" s="15"/>
       <c r="H201" s="15"/>
       <c r="J201" s="15"/>
     </row>
     <row r="202" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B202" s="15" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="D202" s="15"/>
       <c r="F202" s="15"/>
       <c r="H202" s="15"/>
       <c r="J202" s="15"/>
     </row>
     <row r="203" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B203" s="15" t="s">
-        <v>3193</v>
+        <v>140</v>
       </c>
       <c r="D203" s="15"/>
       <c r="F203" s="15"/>
       <c r="H203" s="15"/>
       <c r="J203" s="15"/>
     </row>
     <row r="204" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B204" s="15" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D204" s="15"/>
       <c r="F204" s="15"/>
       <c r="H204" s="15"/>
       <c r="J204" s="15"/>
     </row>
     <row r="205" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B205" s="15" t="s">
-        <v>143</v>
+        <v>3193</v>
       </c>
       <c r="D205" s="15"/>
       <c r="F205" s="15"/>
       <c r="H205" s="15"/>
       <c r="J205" s="15"/>
     </row>
     <row r="206" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B206" s="15" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D206" s="15"/>
       <c r="F206" s="15"/>
       <c r="H206" s="15"/>
       <c r="J206" s="15"/>
     </row>
     <row r="207" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B207" s="15" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D207" s="15"/>
       <c r="F207" s="15"/>
       <c r="H207" s="15"/>
       <c r="J207" s="15"/>
     </row>
     <row r="208" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B208" s="15" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="D208" s="15"/>
       <c r="F208" s="15"/>
       <c r="H208" s="15"/>
       <c r="J208" s="15"/>
     </row>
     <row r="209" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B209" s="15" t="s">
-        <v>2391</v>
+        <v>145</v>
       </c>
       <c r="D209" s="15"/>
       <c r="F209" s="15"/>
       <c r="H209" s="15"/>
       <c r="J209" s="15"/>
     </row>
     <row r="210" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B210" s="15" t="s">
-        <v>2346</v>
+        <v>146</v>
       </c>
       <c r="D210" s="15"/>
       <c r="F210" s="15"/>
       <c r="H210" s="15"/>
       <c r="J210" s="15"/>
     </row>
     <row r="211" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B211" s="15" t="s">
-        <v>147</v>
+        <v>2391</v>
       </c>
       <c r="D211" s="15"/>
       <c r="F211" s="15"/>
       <c r="H211" s="15"/>
       <c r="J211" s="15"/>
     </row>
     <row r="212" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B212" s="15" t="s">
-        <v>148</v>
+        <v>2346</v>
       </c>
       <c r="D212" s="15"/>
       <c r="F212" s="15"/>
       <c r="H212" s="15"/>
       <c r="J212" s="15"/>
     </row>
     <row r="213" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B213" s="15" t="s">
-        <v>2347</v>
+        <v>147</v>
       </c>
       <c r="D213" s="15"/>
       <c r="F213" s="15"/>
       <c r="H213" s="15"/>
       <c r="J213" s="15"/>
     </row>
     <row r="214" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B214" s="15" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D214" s="15"/>
       <c r="F214" s="15"/>
       <c r="H214" s="15"/>
       <c r="J214" s="15"/>
     </row>
     <row r="215" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B215" s="15" t="s">
-        <v>150</v>
+        <v>2347</v>
       </c>
       <c r="D215" s="15"/>
       <c r="F215" s="15"/>
       <c r="H215" s="15"/>
       <c r="J215" s="15"/>
     </row>
     <row r="216" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B216" s="15" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D216" s="15"/>
       <c r="F216" s="15"/>
       <c r="H216" s="15"/>
       <c r="J216" s="15"/>
     </row>
     <row r="217" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B217" s="15" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="D217" s="15"/>
       <c r="F217" s="15"/>
       <c r="H217" s="15"/>
       <c r="J217" s="15"/>
     </row>
     <row r="218" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B218" s="15" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="D218" s="15"/>
       <c r="F218" s="15"/>
       <c r="H218" s="15"/>
       <c r="J218" s="15"/>
     </row>
     <row r="219" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B219" s="15" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="D219" s="15"/>
       <c r="F219" s="15"/>
       <c r="H219" s="15"/>
       <c r="J219" s="15"/>
     </row>
     <row r="220" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B220" s="15" t="s">
-        <v>3194</v>
+        <v>153</v>
       </c>
       <c r="D220" s="15"/>
       <c r="F220" s="15"/>
       <c r="H220" s="15"/>
       <c r="J220" s="15"/>
     </row>
     <row r="221" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B221" s="15" t="s">
-        <v>2178</v>
+        <v>154</v>
       </c>
       <c r="D221" s="15"/>
       <c r="F221" s="15"/>
       <c r="H221" s="15"/>
       <c r="J221" s="15"/>
     </row>
     <row r="222" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B222" s="15" t="s">
-        <v>2348</v>
+        <v>3194</v>
       </c>
       <c r="D222" s="15"/>
       <c r="F222" s="15"/>
       <c r="H222" s="15"/>
       <c r="J222" s="15"/>
     </row>
     <row r="223" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B223" s="15" t="s">
-        <v>2179</v>
+        <v>2178</v>
       </c>
       <c r="D223" s="15"/>
       <c r="F223" s="15"/>
       <c r="H223" s="15"/>
       <c r="J223" s="15"/>
     </row>
     <row r="224" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B224" s="15" t="s">
-        <v>155</v>
+        <v>2348</v>
       </c>
       <c r="D224" s="15"/>
       <c r="F224" s="15"/>
       <c r="H224" s="15"/>
       <c r="J224" s="15"/>
     </row>
     <row r="225" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B225" s="15" t="s">
-        <v>156</v>
+        <v>2179</v>
       </c>
       <c r="D225" s="15"/>
       <c r="F225" s="15"/>
       <c r="H225" s="15"/>
       <c r="J225" s="15"/>
     </row>
     <row r="226" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B226" s="15" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="D226" s="15"/>
       <c r="F226" s="15"/>
       <c r="H226" s="15"/>
       <c r="J226" s="15"/>
     </row>
     <row r="227" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B227" s="15" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="D227" s="15"/>
       <c r="F227" s="15"/>
       <c r="H227" s="15"/>
       <c r="J227" s="15"/>
     </row>
     <row r="228" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B228" s="15" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D228" s="15"/>
       <c r="F228" s="15"/>
       <c r="H228" s="15"/>
       <c r="J228" s="15"/>
     </row>
     <row r="229" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B229" s="15" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D229" s="15"/>
       <c r="F229" s="15"/>
       <c r="H229" s="15"/>
       <c r="J229" s="15"/>
     </row>
     <row r="230" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B230" s="15" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D230" s="15"/>
       <c r="F230" s="15"/>
       <c r="H230" s="15"/>
       <c r="J230" s="15"/>
     </row>
     <row r="231" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B231" s="15" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="D231" s="15"/>
       <c r="F231" s="15"/>
       <c r="H231" s="15"/>
       <c r="J231" s="15"/>
     </row>
     <row r="232" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B232" s="15" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D232" s="15"/>
       <c r="F232" s="15"/>
       <c r="H232" s="15"/>
       <c r="J232" s="15"/>
     </row>
     <row r="233" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B233" s="15" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D233" s="15"/>
       <c r="F233" s="15"/>
       <c r="H233" s="15"/>
       <c r="J233" s="15"/>
     </row>
     <row r="234" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B234" s="15" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="D234" s="15"/>
       <c r="F234" s="15"/>
       <c r="H234" s="15"/>
       <c r="J234" s="15"/>
     </row>
     <row r="235" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B235" s="15" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="D235" s="15"/>
       <c r="F235" s="15"/>
       <c r="H235" s="15"/>
       <c r="J235" s="15"/>
     </row>
     <row r="236" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B236" s="15" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D236" s="15"/>
       <c r="F236" s="15"/>
       <c r="H236" s="15"/>
       <c r="J236" s="15"/>
     </row>
     <row r="237" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B237" s="15" t="s">
-        <v>3195</v>
+        <v>166</v>
       </c>
       <c r="D237" s="15"/>
       <c r="F237" s="15"/>
       <c r="H237" s="15"/>
       <c r="J237" s="15"/>
     </row>
     <row r="238" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B238" s="15" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D238" s="15"/>
       <c r="F238" s="15"/>
       <c r="H238" s="15"/>
       <c r="J238" s="15"/>
     </row>
     <row r="239" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B239" s="15" t="s">
-        <v>2349</v>
+        <v>3195</v>
       </c>
       <c r="D239" s="15"/>
       <c r="F239" s="15"/>
       <c r="H239" s="15"/>
       <c r="J239" s="15"/>
     </row>
     <row r="240" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B240" s="15" t="s">
-        <v>2350</v>
+        <v>168</v>
       </c>
       <c r="D240" s="15"/>
       <c r="F240" s="15"/>
       <c r="H240" s="15"/>
       <c r="J240" s="15"/>
     </row>
     <row r="241" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B241" s="15" t="s">
-        <v>169</v>
+        <v>2349</v>
       </c>
       <c r="D241" s="15"/>
       <c r="F241" s="15"/>
       <c r="H241" s="15"/>
       <c r="J241" s="15"/>
     </row>
     <row r="242" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B242" s="15" t="s">
-        <v>170</v>
+        <v>2350</v>
       </c>
       <c r="D242" s="15"/>
       <c r="F242" s="15"/>
       <c r="H242" s="15"/>
       <c r="J242" s="15"/>
     </row>
     <row r="243" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B243" s="15" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="D243" s="15"/>
       <c r="F243" s="15"/>
       <c r="H243" s="15"/>
       <c r="J243" s="15"/>
     </row>
     <row r="244" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B244" s="15" t="s">
-        <v>2351</v>
+        <v>170</v>
       </c>
       <c r="D244" s="15"/>
       <c r="F244" s="15"/>
       <c r="H244" s="15"/>
       <c r="J244" s="15"/>
     </row>
     <row r="245" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B245" s="15" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D245" s="15"/>
       <c r="F245" s="15"/>
       <c r="H245" s="15"/>
       <c r="J245" s="15"/>
     </row>
     <row r="246" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B246" s="15" t="s">
-        <v>173</v>
+        <v>2351</v>
       </c>
       <c r="D246" s="15"/>
       <c r="F246" s="15"/>
       <c r="H246" s="15"/>
       <c r="J246" s="15"/>
     </row>
     <row r="247" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B247" s="15" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="D247" s="15"/>
       <c r="F247" s="15"/>
       <c r="H247" s="15"/>
       <c r="J247" s="15"/>
     </row>
     <row r="248" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B248" s="15" t="s">
-        <v>2352</v>
+        <v>173</v>
       </c>
       <c r="D248" s="15"/>
       <c r="F248" s="15"/>
       <c r="H248" s="15"/>
       <c r="J248" s="15"/>
     </row>
     <row r="249" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B249" s="15" t="s">
-        <v>2353</v>
+        <v>174</v>
       </c>
       <c r="D249" s="15"/>
       <c r="F249" s="15"/>
       <c r="H249" s="15"/>
       <c r="J249" s="15"/>
     </row>
     <row r="250" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B250" s="15" t="s">
-        <v>175</v>
+        <v>2352</v>
       </c>
       <c r="D250" s="15"/>
       <c r="F250" s="15"/>
       <c r="H250" s="15"/>
       <c r="J250" s="15"/>
     </row>
     <row r="251" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B251" s="15" t="s">
-        <v>2354</v>
+        <v>2353</v>
       </c>
       <c r="D251" s="15"/>
       <c r="F251" s="15"/>
       <c r="H251" s="15"/>
       <c r="J251" s="15"/>
     </row>
     <row r="252" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B252" s="15" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D252" s="15"/>
       <c r="F252" s="15"/>
       <c r="H252" s="15"/>
       <c r="J252" s="15"/>
     </row>
     <row r="253" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B253" s="15" t="s">
-        <v>3196</v>
+        <v>2354</v>
       </c>
       <c r="D253" s="15"/>
       <c r="F253" s="15"/>
       <c r="H253" s="15"/>
       <c r="J253" s="15"/>
     </row>
     <row r="254" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B254" s="15" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D254" s="15"/>
       <c r="F254" s="15"/>
       <c r="H254" s="15"/>
       <c r="J254" s="15"/>
     </row>
     <row r="255" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B255" s="15" t="s">
-        <v>2355</v>
+        <v>3196</v>
       </c>
       <c r="D255" s="15"/>
       <c r="F255" s="15"/>
       <c r="H255" s="15"/>
       <c r="J255" s="15"/>
     </row>
     <row r="256" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B256" s="15" t="s">
-        <v>2356</v>
+        <v>177</v>
       </c>
       <c r="D256" s="15"/>
       <c r="F256" s="15"/>
       <c r="H256" s="15"/>
       <c r="J256" s="15"/>
     </row>
     <row r="257" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B257" s="15" t="s">
-        <v>2357</v>
+        <v>2355</v>
       </c>
       <c r="D257" s="15"/>
       <c r="F257" s="15"/>
       <c r="H257" s="15"/>
       <c r="J257" s="15"/>
     </row>
     <row r="258" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B258" s="15" t="s">
-        <v>178</v>
+        <v>2356</v>
       </c>
       <c r="D258" s="15"/>
       <c r="F258" s="15"/>
       <c r="H258" s="15"/>
       <c r="J258" s="15"/>
     </row>
     <row r="259" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B259" s="15" t="s">
-        <v>179</v>
+        <v>2357</v>
       </c>
       <c r="D259" s="15"/>
       <c r="F259" s="15"/>
       <c r="H259" s="15"/>
       <c r="J259" s="15"/>
     </row>
     <row r="260" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B260" s="15" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="D260" s="15"/>
       <c r="F260" s="15"/>
       <c r="H260" s="15"/>
       <c r="J260" s="15"/>
     </row>
     <row r="261" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B261" s="15" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="D261" s="15"/>
       <c r="F261" s="15"/>
       <c r="H261" s="15"/>
       <c r="J261" s="15"/>
     </row>
     <row r="262" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B262" s="15" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D262" s="15"/>
       <c r="F262" s="15"/>
       <c r="H262" s="15"/>
       <c r="J262" s="15"/>
     </row>
     <row r="263" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B263" s="15" t="s">
-        <v>3183</v>
+        <v>181</v>
       </c>
       <c r="D263" s="15"/>
       <c r="F263" s="15"/>
       <c r="H263" s="15"/>
       <c r="J263" s="15"/>
     </row>
     <row r="264" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B264" s="15" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D264" s="15"/>
       <c r="F264" s="15"/>
       <c r="H264" s="15"/>
       <c r="J264" s="15"/>
     </row>
     <row r="265" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B265" s="15" t="s">
-        <v>184</v>
+        <v>3183</v>
       </c>
       <c r="D265" s="15"/>
       <c r="F265" s="15"/>
       <c r="H265" s="15"/>
       <c r="J265" s="15"/>
     </row>
     <row r="266" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B266" s="15" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="D266" s="15"/>
       <c r="F266" s="15"/>
       <c r="H266" s="15"/>
       <c r="J266" s="15"/>
     </row>
     <row r="267" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B267" s="15" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="D267" s="15"/>
       <c r="F267" s="15"/>
       <c r="H267" s="15"/>
       <c r="J267" s="15"/>
     </row>
     <row r="268" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B268" s="15" t="s">
-        <v>2270</v>
+        <v>185</v>
       </c>
       <c r="D268" s="15"/>
       <c r="F268" s="15"/>
       <c r="H268" s="15"/>
       <c r="J268" s="15"/>
     </row>
     <row r="269" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B269" s="15" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D269" s="15"/>
       <c r="F269" s="15"/>
       <c r="H269" s="15"/>
       <c r="J269" s="15"/>
     </row>
     <row r="270" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B270" s="15" t="s">
-        <v>3118</v>
+        <v>2270</v>
       </c>
       <c r="D270" s="15"/>
       <c r="F270" s="15"/>
       <c r="H270" s="15"/>
       <c r="J270" s="15"/>
     </row>
     <row r="271" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B271" s="15" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D271" s="15"/>
       <c r="F271" s="15"/>
       <c r="H271" s="15"/>
       <c r="J271" s="15"/>
     </row>
     <row r="272" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B272" s="15" t="s">
-        <v>2358</v>
+        <v>3118</v>
       </c>
       <c r="D272" s="15"/>
       <c r="F272" s="15"/>
       <c r="H272" s="15"/>
       <c r="J272" s="15"/>
     </row>
     <row r="273" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B273" s="15" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D273" s="15"/>
       <c r="F273" s="15"/>
       <c r="H273" s="15"/>
       <c r="J273" s="15"/>
     </row>
     <row r="274" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B274" s="15" t="s">
-        <v>190</v>
+        <v>2358</v>
       </c>
       <c r="D274" s="15"/>
       <c r="F274" s="15"/>
       <c r="H274" s="15"/>
       <c r="J274" s="15"/>
     </row>
     <row r="275" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B275" s="15" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="D275" s="15"/>
       <c r="F275" s="15"/>
       <c r="H275" s="15"/>
       <c r="J275" s="15"/>
     </row>
     <row r="276" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B276" s="15" t="s">
-        <v>2180</v>
+        <v>190</v>
       </c>
       <c r="D276" s="15"/>
       <c r="F276" s="15"/>
       <c r="H276" s="15"/>
       <c r="J276" s="15"/>
     </row>
     <row r="277" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B277" s="15" t="s">
-        <v>2359</v>
+        <v>191</v>
       </c>
       <c r="D277" s="15"/>
       <c r="F277" s="15"/>
       <c r="H277" s="15"/>
       <c r="J277" s="15"/>
     </row>
     <row r="278" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B278" s="15" t="s">
-        <v>192</v>
+        <v>2180</v>
       </c>
       <c r="D278" s="15"/>
       <c r="F278" s="15"/>
       <c r="H278" s="15"/>
       <c r="J278" s="15"/>
     </row>
     <row r="279" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B279" s="15" t="s">
-        <v>193</v>
+        <v>2359</v>
       </c>
       <c r="D279" s="15"/>
       <c r="F279" s="15"/>
       <c r="H279" s="15"/>
       <c r="J279" s="15"/>
     </row>
     <row r="280" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B280" s="15" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="D280" s="15"/>
       <c r="F280" s="15"/>
       <c r="H280" s="15"/>
       <c r="J280" s="15"/>
     </row>
     <row r="281" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B281" s="15" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="D281" s="15"/>
       <c r="F281" s="15"/>
       <c r="H281" s="15"/>
       <c r="J281" s="15"/>
     </row>
     <row r="282" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B282" s="15" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D282" s="15"/>
       <c r="F282" s="15"/>
       <c r="H282" s="15"/>
       <c r="J282" s="15"/>
     </row>
     <row r="283" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B283" s="15" t="s">
-        <v>2360</v>
+        <v>195</v>
       </c>
       <c r="D283" s="15"/>
       <c r="F283" s="15"/>
       <c r="H283" s="15"/>
       <c r="J283" s="15"/>
     </row>
     <row r="284" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B284" s="15" t="s">
-        <v>2361</v>
+        <v>196</v>
       </c>
       <c r="D284" s="15"/>
       <c r="F284" s="15"/>
       <c r="H284" s="15"/>
       <c r="J284" s="15"/>
     </row>
     <row r="285" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B285" s="15" t="s">
-        <v>2362</v>
+        <v>2360</v>
       </c>
       <c r="D285" s="15"/>
       <c r="F285" s="15"/>
       <c r="H285" s="15"/>
       <c r="J285" s="15"/>
     </row>
     <row r="286" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B286" s="15" t="s">
-        <v>2363</v>
+        <v>2361</v>
       </c>
       <c r="D286" s="15"/>
       <c r="F286" s="15"/>
       <c r="H286" s="15"/>
       <c r="J286" s="15"/>
     </row>
     <row r="287" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B287" s="15" t="s">
-        <v>2364</v>
+        <v>2362</v>
       </c>
       <c r="D287" s="15"/>
       <c r="F287" s="15"/>
       <c r="H287" s="15"/>
       <c r="J287" s="15"/>
     </row>
     <row r="288" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B288" s="15" t="s">
-        <v>197</v>
+        <v>2363</v>
       </c>
       <c r="D288" s="15"/>
       <c r="F288" s="15"/>
       <c r="H288" s="15"/>
       <c r="J288" s="15"/>
     </row>
     <row r="289" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B289" s="15" t="s">
-        <v>3270</v>
+        <v>2364</v>
       </c>
       <c r="D289" s="15"/>
       <c r="F289" s="15"/>
       <c r="H289" s="15"/>
       <c r="J289" s="15"/>
     </row>
     <row r="290" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B290" s="15" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D290" s="15"/>
       <c r="F290" s="15"/>
       <c r="H290" s="15"/>
       <c r="J290" s="15"/>
     </row>
     <row r="291" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B291" s="15" t="s">
-        <v>2365</v>
+        <v>3270</v>
       </c>
       <c r="D291" s="15"/>
       <c r="F291" s="15"/>
       <c r="H291" s="15"/>
       <c r="J291" s="15"/>
     </row>
     <row r="292" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B292" s="15" t="s">
-        <v>2366</v>
+        <v>198</v>
       </c>
       <c r="D292" s="15"/>
       <c r="F292" s="15"/>
       <c r="H292" s="15"/>
       <c r="J292" s="15"/>
     </row>
     <row r="293" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B293" s="15" t="s">
-        <v>199</v>
+        <v>2365</v>
       </c>
       <c r="D293" s="15"/>
       <c r="F293" s="15"/>
       <c r="H293" s="15"/>
       <c r="J293" s="15"/>
     </row>
     <row r="294" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B294" s="15" t="s">
-        <v>200</v>
+        <v>2366</v>
       </c>
       <c r="D294" s="15"/>
       <c r="F294" s="15"/>
       <c r="H294" s="15"/>
       <c r="J294" s="15"/>
     </row>
     <row r="295" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B295" s="15" t="s">
-        <v>2367</v>
+        <v>199</v>
       </c>
       <c r="D295" s="15"/>
       <c r="F295" s="15"/>
       <c r="H295" s="15"/>
       <c r="J295" s="15"/>
     </row>
     <row r="296" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B296" s="15" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D296" s="15"/>
       <c r="F296" s="15"/>
       <c r="H296" s="15"/>
       <c r="J296" s="15"/>
     </row>
     <row r="297" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B297" s="15" t="s">
-        <v>202</v>
+        <v>2367</v>
       </c>
       <c r="D297" s="15"/>
       <c r="F297" s="15"/>
       <c r="H297" s="15"/>
       <c r="J297" s="15"/>
     </row>
     <row r="298" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B298" s="15" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="D298" s="15"/>
       <c r="F298" s="15"/>
       <c r="H298" s="15"/>
       <c r="J298" s="15"/>
     </row>
     <row r="299" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B299" s="15" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="D299" s="15"/>
       <c r="F299" s="15"/>
       <c r="H299" s="15"/>
       <c r="J299" s="15"/>
     </row>
     <row r="300" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B300" s="15" t="s">
-        <v>3119</v>
+        <v>203</v>
       </c>
       <c r="D300" s="15"/>
       <c r="F300" s="15"/>
       <c r="H300" s="15"/>
       <c r="J300" s="15"/>
     </row>
     <row r="301" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B301" s="15" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D301" s="15"/>
       <c r="F301" s="15"/>
       <c r="H301" s="15"/>
       <c r="J301" s="15"/>
     </row>
     <row r="302" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B302" s="15" t="s">
-        <v>206</v>
+        <v>3119</v>
       </c>
       <c r="D302" s="15"/>
       <c r="F302" s="15"/>
       <c r="H302" s="15"/>
       <c r="J302" s="15"/>
     </row>
     <row r="303" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B303" s="15" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="D303" s="15"/>
       <c r="F303" s="15"/>
       <c r="H303" s="15"/>
       <c r="J303" s="15"/>
     </row>
     <row r="304" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B304" s="15" t="s">
-        <v>2368</v>
+        <v>206</v>
       </c>
       <c r="D304" s="15"/>
       <c r="F304" s="15"/>
       <c r="H304" s="15"/>
       <c r="J304" s="15"/>
     </row>
     <row r="305" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B305" s="15" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D305" s="15"/>
       <c r="F305" s="15"/>
       <c r="H305" s="15"/>
       <c r="J305" s="15"/>
     </row>
     <row r="306" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B306" s="15" t="s">
-        <v>209</v>
+        <v>2368</v>
       </c>
       <c r="D306" s="15"/>
       <c r="F306" s="15"/>
       <c r="H306" s="15"/>
       <c r="J306" s="15"/>
     </row>
     <row r="307" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B307" s="15" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="D307" s="15"/>
       <c r="F307" s="15"/>
       <c r="H307" s="15"/>
       <c r="J307" s="15"/>
     </row>
     <row r="308" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B308" s="15" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D308" s="15"/>
       <c r="F308" s="15"/>
       <c r="H308" s="15"/>
       <c r="J308" s="15"/>
     </row>
     <row r="309" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B309" s="15" t="s">
-        <v>2369</v>
+        <v>210</v>
       </c>
       <c r="D309" s="15"/>
       <c r="F309" s="15"/>
       <c r="H309" s="15"/>
       <c r="J309" s="15"/>
     </row>
     <row r="310" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B310" s="15" t="s">
-        <v>2370</v>
+        <v>211</v>
       </c>
       <c r="D310" s="15"/>
       <c r="F310" s="15"/>
       <c r="H310" s="15"/>
       <c r="J310" s="15"/>
     </row>
     <row r="311" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B311" s="15" t="s">
-        <v>212</v>
+        <v>2369</v>
       </c>
       <c r="D311" s="15"/>
       <c r="F311" s="15"/>
       <c r="H311" s="15"/>
       <c r="J311" s="15"/>
     </row>
     <row r="312" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B312" s="15" t="s">
-        <v>213</v>
+        <v>2370</v>
       </c>
       <c r="D312" s="15"/>
       <c r="F312" s="15"/>
       <c r="H312" s="15"/>
       <c r="J312" s="15"/>
     </row>
     <row r="313" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B313" s="15" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D313" s="15"/>
       <c r="F313" s="15"/>
       <c r="H313" s="15"/>
       <c r="J313" s="15"/>
     </row>
     <row r="314" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B314" s="15" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="D314" s="15"/>
       <c r="F314" s="15"/>
       <c r="H314" s="15"/>
       <c r="J314" s="15"/>
     </row>
     <row r="315" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B315" s="15" t="s">
-        <v>2371</v>
+        <v>214</v>
       </c>
       <c r="D315" s="15"/>
       <c r="F315" s="15"/>
       <c r="H315" s="15"/>
       <c r="J315" s="15"/>
     </row>
     <row r="316" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B316" s="15" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D316" s="15"/>
       <c r="F316" s="15"/>
       <c r="H316" s="15"/>
       <c r="J316" s="15"/>
     </row>
     <row r="317" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B317" s="15" t="s">
-        <v>217</v>
+        <v>2371</v>
       </c>
       <c r="D317" s="15"/>
       <c r="F317" s="15"/>
       <c r="H317" s="15"/>
       <c r="J317" s="15"/>
     </row>
     <row r="318" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B318" s="15" t="s">
-        <v>2372</v>
+        <v>216</v>
       </c>
       <c r="D318" s="15"/>
       <c r="F318" s="15"/>
       <c r="H318" s="15"/>
       <c r="J318" s="15"/>
     </row>
     <row r="319" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B319" s="15" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D319" s="15"/>
       <c r="F319" s="15"/>
       <c r="H319" s="15"/>
       <c r="J319" s="15"/>
     </row>
     <row r="320" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B320" s="15" t="s">
-        <v>219</v>
+        <v>2372</v>
       </c>
       <c r="D320" s="15"/>
       <c r="F320" s="15"/>
       <c r="H320" s="15"/>
       <c r="J320" s="15"/>
     </row>
     <row r="321" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B321" s="15" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="D321" s="15"/>
       <c r="F321" s="15"/>
       <c r="H321" s="15"/>
       <c r="J321" s="15"/>
     </row>
     <row r="322" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B322" s="15" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="D322" s="15"/>
       <c r="F322" s="15"/>
       <c r="H322" s="15"/>
       <c r="J322" s="15"/>
     </row>
     <row r="323" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B323" s="15" t="s">
-        <v>3134</v>
+        <v>220</v>
       </c>
       <c r="D323" s="15"/>
       <c r="F323" s="15"/>
       <c r="H323" s="15"/>
       <c r="J323" s="15"/>
     </row>
     <row r="324" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B324" s="15" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D324" s="15"/>
       <c r="F324" s="15"/>
       <c r="H324" s="15"/>
       <c r="J324" s="15"/>
     </row>
     <row r="325" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B325" s="15" t="s">
-        <v>3111</v>
+        <v>3134</v>
       </c>
       <c r="D325" s="15"/>
       <c r="F325" s="15"/>
       <c r="H325" s="15"/>
       <c r="J325" s="15"/>
     </row>
     <row r="326" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B326" s="15" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D326" s="15"/>
       <c r="F326" s="15"/>
       <c r="H326" s="15"/>
       <c r="J326" s="15"/>
     </row>
     <row r="327" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B327" s="15" t="s">
-        <v>2373</v>
+        <v>3111</v>
       </c>
       <c r="D327" s="15"/>
       <c r="F327" s="15"/>
       <c r="H327" s="15"/>
       <c r="J327" s="15"/>
     </row>
     <row r="328" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B328" s="15" t="s">
-        <v>2374</v>
+        <v>223</v>
       </c>
       <c r="D328" s="15"/>
       <c r="F328" s="15"/>
       <c r="H328" s="15"/>
       <c r="J328" s="15"/>
     </row>
     <row r="329" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B329" s="15" t="s">
-        <v>2375</v>
+        <v>2373</v>
       </c>
       <c r="D329" s="15"/>
       <c r="F329" s="15"/>
       <c r="H329" s="15"/>
       <c r="J329" s="15"/>
     </row>
     <row r="330" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B330" s="15" t="s">
-        <v>224</v>
+        <v>2374</v>
       </c>
       <c r="D330" s="15"/>
       <c r="F330" s="15"/>
       <c r="H330" s="15"/>
       <c r="J330" s="15"/>
     </row>
     <row r="331" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B331" s="15" t="s">
-        <v>225</v>
+        <v>2375</v>
       </c>
       <c r="D331" s="15"/>
       <c r="F331" s="15"/>
       <c r="H331" s="15"/>
       <c r="J331" s="15"/>
     </row>
     <row r="332" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B332" s="15" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="D332" s="15"/>
       <c r="F332" s="15"/>
       <c r="H332" s="15"/>
       <c r="J332" s="15"/>
     </row>
     <row r="333" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B333" s="15" t="s">
-        <v>2376</v>
+        <v>225</v>
       </c>
       <c r="D333" s="15"/>
       <c r="F333" s="15"/>
       <c r="H333" s="15"/>
       <c r="J333" s="15"/>
     </row>
     <row r="334" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B334" s="15" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D334" s="15"/>
       <c r="F334" s="15"/>
       <c r="H334" s="15"/>
       <c r="J334" s="15"/>
     </row>
     <row r="335" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B335" s="15" t="s">
-        <v>228</v>
+        <v>2376</v>
       </c>
       <c r="D335" s="15"/>
       <c r="F335" s="15"/>
       <c r="H335" s="15"/>
       <c r="J335" s="15"/>
     </row>
     <row r="336" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B336" s="15" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="D336" s="15"/>
       <c r="F336" s="15"/>
       <c r="H336" s="15"/>
       <c r="J336" s="15"/>
     </row>
     <row r="337" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B337" s="15" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="D337" s="15"/>
       <c r="F337" s="15"/>
       <c r="H337" s="15"/>
       <c r="J337" s="15"/>
     </row>
     <row r="338" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B338" s="15" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="D338" s="15"/>
       <c r="F338" s="15"/>
       <c r="H338" s="15"/>
       <c r="J338" s="15"/>
     </row>
     <row r="339" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B339" s="15" t="s">
-        <v>2377</v>
+        <v>230</v>
       </c>
       <c r="D339" s="15"/>
       <c r="F339" s="15"/>
       <c r="H339" s="15"/>
       <c r="J339" s="15"/>
     </row>
     <row r="340" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B340" s="15" t="s">
-        <v>2378</v>
+        <v>231</v>
       </c>
       <c r="D340" s="15"/>
       <c r="F340" s="15"/>
       <c r="H340" s="15"/>
       <c r="J340" s="15"/>
     </row>
     <row r="341" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B341" s="15" t="s">
-        <v>232</v>
+        <v>2377</v>
       </c>
       <c r="D341" s="15"/>
       <c r="F341" s="15"/>
       <c r="H341" s="15"/>
       <c r="J341" s="15"/>
     </row>
     <row r="342" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B342" s="15" t="s">
-        <v>233</v>
+        <v>2378</v>
       </c>
       <c r="D342" s="15"/>
       <c r="F342" s="15"/>
       <c r="H342" s="15"/>
       <c r="J342" s="15"/>
     </row>
     <row r="343" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B343" s="15" t="s">
-        <v>2181</v>
+        <v>232</v>
       </c>
       <c r="D343" s="15"/>
       <c r="F343" s="15"/>
       <c r="H343" s="15"/>
       <c r="J343" s="15"/>
     </row>
     <row r="344" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B344" s="15" t="s">
-        <v>2379</v>
+        <v>233</v>
       </c>
       <c r="D344" s="15"/>
       <c r="F344" s="15"/>
       <c r="H344" s="15"/>
       <c r="J344" s="15"/>
     </row>
     <row r="345" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B345" s="15" t="s">
-        <v>234</v>
+        <v>2181</v>
       </c>
       <c r="D345" s="15"/>
       <c r="F345" s="15"/>
       <c r="H345" s="15"/>
       <c r="J345" s="15"/>
     </row>
     <row r="346" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B346" s="15" t="s">
-        <v>3132</v>
+        <v>3287</v>
       </c>
       <c r="D346" s="15"/>
       <c r="F346" s="15"/>
       <c r="H346" s="15"/>
       <c r="J346" s="15"/>
     </row>
     <row r="347" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B347" s="15" t="s">
-        <v>235</v>
+        <v>2379</v>
       </c>
       <c r="D347" s="15"/>
       <c r="F347" s="15"/>
       <c r="H347" s="15"/>
       <c r="J347" s="15"/>
     </row>
     <row r="348" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B348" s="15" t="s">
-        <v>3197</v>
+        <v>234</v>
       </c>
       <c r="D348" s="15"/>
       <c r="F348" s="15"/>
       <c r="H348" s="15"/>
       <c r="J348" s="15"/>
     </row>
     <row r="349" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B349" s="15" t="s">
-        <v>2380</v>
+        <v>3132</v>
       </c>
       <c r="D349" s="15"/>
       <c r="F349" s="15"/>
       <c r="H349" s="15"/>
       <c r="J349" s="15"/>
     </row>
     <row r="350" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B350" s="15" t="s">
-        <v>2381</v>
+        <v>235</v>
       </c>
       <c r="D350" s="15"/>
       <c r="F350" s="15"/>
       <c r="H350" s="15"/>
       <c r="J350" s="15"/>
     </row>
     <row r="351" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B351" s="15" t="s">
-        <v>2382</v>
+        <v>3197</v>
       </c>
       <c r="D351" s="15"/>
       <c r="F351" s="15"/>
       <c r="H351" s="15"/>
       <c r="J351" s="15"/>
     </row>
     <row r="352" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B352" s="15" t="s">
-        <v>2383</v>
+        <v>2380</v>
       </c>
       <c r="D352" s="15"/>
       <c r="F352" s="15"/>
       <c r="H352" s="15"/>
       <c r="J352" s="15"/>
     </row>
     <row r="353" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B353" s="15" t="s">
-        <v>2286</v>
+        <v>2381</v>
       </c>
       <c r="D353" s="15"/>
       <c r="F353" s="15"/>
       <c r="H353" s="15"/>
       <c r="J353" s="15"/>
     </row>
     <row r="354" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B354" s="15" t="s">
-        <v>236</v>
+        <v>2382</v>
       </c>
       <c r="D354" s="15"/>
       <c r="F354" s="15"/>
       <c r="H354" s="15"/>
       <c r="J354" s="15"/>
     </row>
     <row r="355" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B355" s="15" t="s">
-        <v>2384</v>
+        <v>2383</v>
       </c>
       <c r="D355" s="15"/>
       <c r="F355" s="15"/>
       <c r="H355" s="15"/>
       <c r="J355" s="15"/>
     </row>
     <row r="356" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B356" s="15" t="s">
-        <v>2500</v>
+        <v>2286</v>
       </c>
       <c r="D356" s="15"/>
       <c r="F356" s="15"/>
       <c r="H356" s="15"/>
       <c r="J356" s="15"/>
     </row>
     <row r="357" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B357" s="15" t="s">
-        <v>2385</v>
+        <v>236</v>
       </c>
       <c r="D357" s="15"/>
       <c r="F357" s="15"/>
       <c r="H357" s="15"/>
       <c r="J357" s="15"/>
     </row>
     <row r="358" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B358" s="15" t="s">
-        <v>3272</v>
+        <v>2384</v>
       </c>
       <c r="D358" s="15"/>
       <c r="F358" s="15"/>
       <c r="H358" s="15"/>
       <c r="J358" s="15"/>
     </row>
     <row r="359" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B359" s="15" t="s">
-        <v>237</v>
+        <v>2500</v>
       </c>
       <c r="D359" s="15"/>
       <c r="F359" s="15"/>
       <c r="H359" s="15"/>
       <c r="J359" s="15"/>
     </row>
     <row r="360" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B360" s="15" t="s">
-        <v>2386</v>
+        <v>2385</v>
       </c>
       <c r="D360" s="15"/>
       <c r="F360" s="15"/>
       <c r="H360" s="15"/>
       <c r="J360" s="15"/>
     </row>
     <row r="361" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B361" s="15" t="s">
-        <v>2387</v>
+        <v>3272</v>
       </c>
       <c r="D361" s="15"/>
       <c r="F361" s="15"/>
       <c r="H361" s="15"/>
       <c r="J361" s="15"/>
     </row>
     <row r="362" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B362" s="15" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D362" s="15"/>
       <c r="F362" s="15"/>
       <c r="H362" s="15"/>
       <c r="J362" s="15"/>
     </row>
     <row r="363" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B363" s="15" t="s">
-        <v>239</v>
+        <v>2386</v>
       </c>
       <c r="D363" s="15"/>
       <c r="F363" s="15"/>
       <c r="H363" s="15"/>
       <c r="J363" s="15"/>
     </row>
     <row r="364" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B364" s="15" t="s">
-        <v>2279</v>
+        <v>2387</v>
       </c>
       <c r="D364" s="15"/>
       <c r="F364" s="15"/>
       <c r="H364" s="15"/>
       <c r="J364" s="15"/>
     </row>
     <row r="365" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B365" s="15" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="D365" s="15"/>
       <c r="F365" s="15"/>
       <c r="H365" s="15"/>
       <c r="J365" s="15"/>
     </row>
     <row r="366" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B366" s="15" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D366" s="15"/>
       <c r="F366" s="15"/>
       <c r="H366" s="15"/>
       <c r="J366" s="15"/>
     </row>
     <row r="367" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B367" s="15" t="s">
-        <v>2388</v>
+        <v>2279</v>
       </c>
       <c r="D367" s="15"/>
       <c r="F367" s="15"/>
       <c r="H367" s="15"/>
       <c r="J367" s="15"/>
     </row>
     <row r="368" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B368" s="15" t="s">
-        <v>2389</v>
+        <v>240</v>
       </c>
       <c r="D368" s="15"/>
       <c r="F368" s="15"/>
       <c r="H368" s="15"/>
       <c r="J368" s="15"/>
     </row>
     <row r="369" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B369" s="15"/>
+      <c r="B369" s="15" t="s">
+        <v>241</v>
+      </c>
       <c r="D369" s="15"/>
       <c r="F369" s="15"/>
       <c r="H369" s="15"/>
       <c r="J369" s="15"/>
     </row>
     <row r="370" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B370" s="15"/>
+      <c r="B370" s="15" t="s">
+        <v>2388</v>
+      </c>
       <c r="D370" s="15"/>
       <c r="F370" s="15"/>
       <c r="H370" s="15"/>
       <c r="J370" s="15"/>
     </row>
     <row r="371" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B371"/>
-[...1 lines deleted...]
-      <c r="F371" s="20"/>
+      <c r="B371" s="15" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D371" s="15"/>
+      <c r="F371" s="15"/>
       <c r="H371" s="15"/>
       <c r="J371" s="15"/>
     </row>
     <row r="372" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B372"/>
-[...3 lines deleted...]
-      <c r="J372" s="5"/>
+      <c r="B372" s="15"/>
+      <c r="D372" s="15"/>
+      <c r="F372" s="15"/>
+      <c r="H372" s="15"/>
+      <c r="J372" s="15"/>
     </row>
     <row r="373" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B373"/>
-[...3 lines deleted...]
-      <c r="J373" s="5"/>
+      <c r="B373" s="15"/>
+      <c r="D373" s="15"/>
+      <c r="F373" s="15"/>
+      <c r="H373" s="15"/>
+      <c r="J373" s="15"/>
     </row>
     <row r="374" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B374"/>
       <c r="D374" s="20"/>
-      <c r="F374" s="20"/>
-      <c r="H374" s="5"/>
+      <c r="F374" s="15"/>
+      <c r="H374" s="15"/>
       <c r="J374" s="5"/>
     </row>
     <row r="375" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B375"/>
       <c r="D375" s="20"/>
       <c r="F375" s="20"/>
       <c r="H375" s="5"/>
       <c r="J375" s="5"/>
     </row>
     <row r="376" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B376"/>
       <c r="D376" s="20"/>
       <c r="F376" s="20"/>
       <c r="H376" s="5"/>
       <c r="J376" s="5"/>
     </row>
     <row r="377" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B377"/>
       <c r="D377" s="20"/>
       <c r="F377" s="20"/>
       <c r="H377" s="5"/>
       <c r="J377" s="5"/>
     </row>
     <row r="378" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B378"/>
@@ -16895,65 +16936,65 @@
       <c r="H416" s="5"/>
       <c r="J416" s="5"/>
     </row>
     <row r="417" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B417"/>
       <c r="D417" s="20"/>
       <c r="F417" s="20"/>
       <c r="H417" s="5"/>
       <c r="J417" s="5"/>
     </row>
     <row r="418" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B418"/>
       <c r="D418" s="20"/>
       <c r="F418" s="20"/>
       <c r="H418" s="5"/>
       <c r="J418" s="5"/>
     </row>
     <row r="419" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B419"/>
       <c r="D419" s="20"/>
       <c r="F419" s="20"/>
       <c r="H419" s="5"/>
       <c r="J419" s="5"/>
     </row>
     <row r="420" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B420" s="5"/>
+      <c r="B420"/>
       <c r="D420" s="20"/>
       <c r="F420" s="20"/>
       <c r="H420" s="5"/>
       <c r="J420" s="5"/>
     </row>
     <row r="421" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B421" s="5"/>
+      <c r="B421"/>
       <c r="D421" s="20"/>
       <c r="F421" s="20"/>
       <c r="H421" s="5"/>
       <c r="J421" s="5"/>
     </row>
     <row r="422" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B422" s="5"/>
+      <c r="B422"/>
       <c r="D422" s="20"/>
       <c r="F422" s="20"/>
       <c r="H422" s="5"/>
       <c r="J422" s="5"/>
     </row>
     <row r="423" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B423" s="5"/>
       <c r="D423" s="20"/>
       <c r="F423" s="20"/>
       <c r="H423" s="5"/>
       <c r="J423" s="5"/>
     </row>
     <row r="424" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B424" s="5"/>
       <c r="D424" s="20"/>
       <c r="F424" s="20"/>
       <c r="H424" s="5"/>
       <c r="J424" s="5"/>
     </row>
     <row r="425" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B425" s="5"/>
       <c r="D425" s="20"/>
       <c r="F425" s="20"/>
       <c r="H425" s="5"/>
       <c r="J425" s="5"/>
@@ -16982,159 +17023,166 @@
     <row r="429" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B429" s="5"/>
       <c r="D429" s="20"/>
       <c r="F429" s="20"/>
       <c r="H429" s="5"/>
       <c r="J429" s="5"/>
     </row>
     <row r="430" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B430" s="5"/>
       <c r="D430" s="20"/>
       <c r="F430" s="20"/>
       <c r="H430" s="5"/>
       <c r="J430" s="5"/>
     </row>
     <row r="431" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B431" s="5"/>
       <c r="D431" s="20"/>
       <c r="F431" s="20"/>
       <c r="H431" s="5"/>
       <c r="J431" s="5"/>
     </row>
     <row r="432" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B432" s="5"/>
       <c r="D432" s="20"/>
       <c r="F432" s="20"/>
+      <c r="H432" s="5"/>
       <c r="J432" s="5"/>
     </row>
     <row r="433" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B433" s="5"/>
       <c r="D433" s="20"/>
       <c r="F433" s="20"/>
       <c r="J433" s="5"/>
     </row>
     <row r="434" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B434" s="5"/>
       <c r="D434" s="20"/>
       <c r="F434" s="20"/>
     </row>
     <row r="435" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B435"/>
+      <c r="B435" s="5"/>
       <c r="D435" s="20"/>
       <c r="F435" s="20"/>
     </row>
     <row r="436" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B436" s="5"/>
       <c r="D436" s="20"/>
       <c r="F436" s="20"/>
     </row>
     <row r="437" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B437" s="5"/>
       <c r="D437" s="20"/>
       <c r="F437" s="20"/>
     </row>
     <row r="438" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B438"/>
       <c r="D438" s="20"/>
       <c r="F438" s="20"/>
     </row>
     <row r="439" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B439"/>
+      <c r="B439" s="5"/>
       <c r="D439" s="20"/>
       <c r="F439" s="20"/>
     </row>
     <row r="440" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B440"/>
+      <c r="B440" s="5"/>
       <c r="D440" s="20"/>
       <c r="F440" s="20"/>
     </row>
     <row r="441" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B441"/>
       <c r="D441" s="20"/>
       <c r="F441" s="20"/>
     </row>
     <row r="442" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B442"/>
       <c r="D442" s="20"/>
       <c r="F442" s="20"/>
     </row>
     <row r="443" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B443"/>
       <c r="D443" s="20"/>
       <c r="F443" s="20"/>
     </row>
     <row r="444" spans="2:10" x14ac:dyDescent="0.25">
       <c r="D444" s="20"/>
       <c r="F444" s="20"/>
     </row>
     <row r="445" spans="2:10" x14ac:dyDescent="0.25">
       <c r="D445" s="20"/>
       <c r="F445" s="20"/>
     </row>
     <row r="446" spans="2:10" x14ac:dyDescent="0.25">
       <c r="D446" s="20"/>
     </row>
     <row r="447" spans="2:10" x14ac:dyDescent="0.25">
       <c r="D447" s="20"/>
+    </row>
+    <row r="448" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="D448" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:J2"/>
   </mergeCells>
-  <conditionalFormatting sqref="B258:B419 B249:B250 B34:B241">
-    <cfRule type="duplicateValues" dxfId="21" priority="501"/>
+  <conditionalFormatting sqref="B260:B422 B251:B252 B35:B243">
+    <cfRule type="duplicateValues" dxfId="21" priority="503"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D109:D180 D8:D104">
-    <cfRule type="duplicateValues" dxfId="20" priority="301"/>
+  <conditionalFormatting sqref="D109:D181 D8:D104">
+    <cfRule type="duplicateValues" dxfId="20" priority="502"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="F45:F107 F5:F43">
     <cfRule type="duplicateValues" dxfId="19" priority="494"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H19:H122">
-    <cfRule type="duplicateValues" dxfId="18" priority="489"/>
+  <conditionalFormatting sqref="H19:H123">
+    <cfRule type="duplicateValues" dxfId="18" priority="504"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="J125:J197 J18:J116">
     <cfRule type="duplicateValues" dxfId="17" priority="461"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="91" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="5">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A125E8F-BD73-45F5-9BB8-932C598C727D}">
   <sheetPr codeName="List2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:L119"/>
+  <dimension ref="B2:L120"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="L39" sqref="L39"/>
+    <sheetView topLeftCell="A20" workbookViewId="0">
+      <selection activeCell="J33" sqref="J33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.28515625" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" customWidth="1"/>
     <col min="3" max="3" width="3.28515625" customWidth="1"/>
     <col min="4" max="4" width="20.7109375" customWidth="1"/>
     <col min="5" max="5" width="3.28515625" customWidth="1"/>
     <col min="6" max="6" width="20.7109375" customWidth="1"/>
     <col min="7" max="7" width="3.28515625" customWidth="1"/>
     <col min="8" max="8" width="20.7109375" customWidth="1"/>
     <col min="9" max="9" width="3.28515625" customWidth="1"/>
     <col min="10" max="10" width="20.5703125" customWidth="1"/>
     <col min="11" max="11" width="3.28515625" customWidth="1"/>
     <col min="12" max="12" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="27" t="s">
         <v>2173</v>
       </c>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
@@ -17718,1367 +17766,1378 @@
         <v>3220</v>
       </c>
       <c r="H32" s="15" t="s">
         <v>818</v>
       </c>
       <c r="J32" s="15" t="s">
         <v>2632</v>
       </c>
     </row>
     <row r="33" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B33" s="15" t="s">
         <v>620</v>
       </c>
       <c r="C33" s="15"/>
       <c r="D33" s="15" t="s">
         <v>672</v>
       </c>
       <c r="E33" s="15"/>
       <c r="F33" s="15" t="s">
         <v>753</v>
       </c>
       <c r="H33" s="15" t="s">
         <v>819</v>
       </c>
       <c r="J33" s="15" t="s">
-        <v>838</v>
+        <v>3284</v>
       </c>
     </row>
     <row r="34" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B34" s="15" t="s">
         <v>621</v>
       </c>
       <c r="C34" s="15"/>
       <c r="D34" s="15" t="s">
         <v>673</v>
       </c>
       <c r="E34" s="15"/>
       <c r="F34" s="15" t="s">
         <v>754</v>
       </c>
       <c r="H34" s="15" t="s">
         <v>2937</v>
       </c>
       <c r="J34" s="15" t="s">
-        <v>2633</v>
+        <v>838</v>
       </c>
     </row>
     <row r="35" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B35" s="15" t="s">
         <v>2555</v>
       </c>
       <c r="C35" s="15"/>
       <c r="D35" s="15" t="s">
         <v>674</v>
       </c>
       <c r="E35" s="15"/>
       <c r="F35" s="15" t="s">
         <v>755</v>
       </c>
       <c r="H35" s="15" t="s">
         <v>820</v>
       </c>
       <c r="J35" s="15" t="s">
-        <v>839</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="36" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B36" s="15" t="s">
         <v>2287</v>
       </c>
       <c r="C36" s="15"/>
       <c r="D36" s="15" t="s">
         <v>2579</v>
       </c>
       <c r="E36" s="15"/>
       <c r="F36" s="15" t="s">
         <v>756</v>
       </c>
       <c r="H36" s="15" t="s">
         <v>2621</v>
       </c>
       <c r="J36" s="15" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="37" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B37" s="15" t="s">
         <v>622</v>
       </c>
       <c r="C37" s="15"/>
       <c r="D37" s="15" t="s">
         <v>675</v>
       </c>
       <c r="E37" s="15"/>
       <c r="F37" s="15" t="s">
         <v>757</v>
       </c>
       <c r="H37" s="15"/>
       <c r="J37" s="15" t="s">
-        <v>2634</v>
+        <v>840</v>
       </c>
     </row>
     <row r="38" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B38" s="15" t="s">
         <v>2556</v>
       </c>
       <c r="C38" s="15"/>
       <c r="D38" s="15" t="s">
         <v>676</v>
       </c>
       <c r="E38" s="15"/>
       <c r="F38" s="15" t="s">
         <v>2599</v>
       </c>
       <c r="H38" s="15"/>
       <c r="J38" s="15" t="s">
-        <v>841</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="39" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B39" s="15" t="s">
         <v>2557</v>
       </c>
       <c r="C39" s="15"/>
       <c r="D39" s="15" t="s">
         <v>2612</v>
       </c>
       <c r="E39" s="15"/>
       <c r="F39" s="15" t="s">
         <v>758</v>
       </c>
       <c r="H39" s="15"/>
       <c r="J39" s="15" t="s">
-        <v>842</v>
+        <v>841</v>
       </c>
     </row>
     <row r="40" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B40" s="15" t="s">
         <v>623</v>
       </c>
       <c r="C40" s="15"/>
       <c r="D40" s="15" t="s">
         <v>677</v>
       </c>
       <c r="E40" s="15"/>
       <c r="F40" s="15" t="s">
         <v>759</v>
       </c>
       <c r="H40" s="15"/>
       <c r="J40" s="15" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
     </row>
     <row r="41" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B41" s="15" t="s">
         <v>624</v>
       </c>
       <c r="C41" s="15"/>
       <c r="D41" s="15" t="s">
         <v>678</v>
       </c>
       <c r="E41" s="15"/>
       <c r="F41" s="15" t="s">
         <v>760</v>
       </c>
       <c r="H41" s="15"/>
       <c r="J41" s="15" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
     </row>
     <row r="42" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B42" s="15" t="s">
         <v>625</v>
       </c>
       <c r="C42" s="15"/>
       <c r="D42" s="15" t="s">
         <v>679</v>
       </c>
       <c r="E42" s="15"/>
       <c r="F42" s="15" t="s">
         <v>761</v>
       </c>
       <c r="H42" s="15"/>
       <c r="J42" s="15" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
     </row>
     <row r="43" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B43" s="15" t="s">
         <v>626</v>
       </c>
       <c r="C43" s="15"/>
       <c r="D43" s="15" t="s">
         <v>680</v>
       </c>
       <c r="E43" s="15"/>
       <c r="F43" s="15" t="s">
         <v>762</v>
       </c>
       <c r="H43" s="15"/>
       <c r="J43" s="15" t="s">
-        <v>3225</v>
+        <v>845</v>
       </c>
     </row>
     <row r="44" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B44" s="15" t="s">
         <v>2558</v>
       </c>
       <c r="C44" s="15"/>
       <c r="D44" s="15" t="s">
         <v>681</v>
       </c>
       <c r="E44" s="15"/>
       <c r="F44" s="15" t="s">
         <v>763</v>
       </c>
       <c r="H44" s="15"/>
       <c r="J44" s="15" t="s">
-        <v>3226</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="45" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B45" s="15" t="s">
         <v>2559</v>
       </c>
       <c r="C45" s="15"/>
       <c r="D45" s="15" t="s">
         <v>682</v>
       </c>
       <c r="E45" s="15"/>
       <c r="F45" s="15" t="s">
         <v>764</v>
       </c>
       <c r="H45" s="15"/>
       <c r="J45" s="15" t="s">
-        <v>2202</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="46" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B46" s="15" t="s">
         <v>2560</v>
       </c>
       <c r="C46" s="15"/>
       <c r="D46" s="15" t="s">
         <v>3214</v>
       </c>
       <c r="E46" s="15"/>
       <c r="F46" s="15" t="s">
         <v>765</v>
       </c>
       <c r="H46" s="15"/>
       <c r="J46" s="15" t="s">
-        <v>846</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="47" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B47" s="15" t="s">
         <v>627</v>
       </c>
       <c r="C47" s="15"/>
       <c r="D47" s="15" t="s">
         <v>683</v>
       </c>
       <c r="E47" s="15"/>
       <c r="F47" s="15" t="s">
         <v>2600</v>
       </c>
       <c r="H47" s="15"/>
       <c r="J47" s="15" t="s">
-        <v>2635</v>
+        <v>846</v>
       </c>
     </row>
     <row r="48" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B48" s="15" t="s">
         <v>628</v>
       </c>
       <c r="C48" s="15"/>
       <c r="D48" s="15" t="s">
         <v>684</v>
       </c>
       <c r="E48" s="15"/>
       <c r="F48" s="15" t="s">
         <v>2601</v>
       </c>
       <c r="H48" s="15"/>
       <c r="J48" s="15" t="s">
-        <v>847</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="49" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B49" s="15" t="s">
         <v>2561</v>
       </c>
       <c r="C49" s="15"/>
       <c r="D49" s="15" t="s">
         <v>685</v>
       </c>
       <c r="E49" s="15"/>
       <c r="F49" s="15" t="s">
         <v>766</v>
       </c>
       <c r="H49" s="15"/>
       <c r="J49" s="15" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
     </row>
     <row r="50" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B50" s="15" t="s">
         <v>629</v>
       </c>
       <c r="C50" s="15"/>
       <c r="D50" s="15" t="s">
         <v>686</v>
       </c>
       <c r="E50" s="15"/>
       <c r="F50" s="15" t="s">
         <v>767</v>
       </c>
       <c r="H50" s="15"/>
       <c r="J50" s="15" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
     </row>
     <row r="51" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B51" s="15" t="s">
         <v>2562</v>
       </c>
       <c r="C51" s="15"/>
       <c r="D51" s="15" t="s">
         <v>687</v>
       </c>
       <c r="E51" s="15"/>
       <c r="F51" s="15" t="s">
         <v>768</v>
       </c>
       <c r="H51" s="15"/>
       <c r="J51" s="15" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
     </row>
     <row r="52" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B52" s="15" t="s">
         <v>2563</v>
       </c>
       <c r="C52" s="15"/>
       <c r="D52" s="16" t="s">
         <v>688</v>
       </c>
       <c r="E52" s="15"/>
       <c r="F52" s="15" t="s">
         <v>769</v>
       </c>
       <c r="H52" s="15"/>
       <c r="J52" s="15" t="s">
-        <v>2636</v>
+        <v>850</v>
       </c>
     </row>
     <row r="53" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B53" s="15" t="s">
         <v>2564</v>
       </c>
       <c r="C53" s="15"/>
       <c r="D53" s="15" t="s">
         <v>689</v>
       </c>
       <c r="E53" s="15"/>
       <c r="F53" s="15" t="s">
         <v>770</v>
       </c>
       <c r="H53" s="15"/>
       <c r="J53" s="15" t="s">
-        <v>2637</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="54" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B54" s="15" t="s">
         <v>2197</v>
       </c>
       <c r="C54" s="15"/>
       <c r="D54" s="15" t="s">
         <v>690</v>
       </c>
       <c r="E54" s="15"/>
       <c r="F54" s="15" t="s">
         <v>2602</v>
       </c>
       <c r="H54" s="15"/>
       <c r="J54" s="15" t="s">
-        <v>851</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="55" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B55" s="15" t="s">
         <v>630</v>
       </c>
       <c r="C55" s="15"/>
       <c r="D55" s="15" t="s">
         <v>691</v>
       </c>
       <c r="E55" s="15"/>
       <c r="F55" s="15" t="s">
         <v>771</v>
       </c>
       <c r="H55" s="15"/>
       <c r="J55" s="15" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
     </row>
     <row r="56" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B56" s="15" t="s">
         <v>631</v>
       </c>
       <c r="C56" s="15"/>
       <c r="D56" s="15" t="s">
         <v>692</v>
       </c>
       <c r="E56" s="15"/>
       <c r="F56" s="15" t="s">
         <v>772</v>
       </c>
       <c r="H56" s="15"/>
       <c r="J56" s="15" t="s">
-        <v>2638</v>
+        <v>852</v>
       </c>
     </row>
     <row r="57" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B57" s="15" t="s">
         <v>632</v>
       </c>
       <c r="C57" s="15"/>
       <c r="D57" s="15" t="s">
         <v>693</v>
       </c>
       <c r="E57" s="15"/>
       <c r="F57" s="15" t="s">
         <v>773</v>
       </c>
       <c r="H57" s="15"/>
       <c r="J57" s="15" t="s">
-        <v>853</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="58" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B58" s="15" t="s">
         <v>633</v>
       </c>
       <c r="C58" s="15"/>
       <c r="D58" s="15" t="s">
         <v>3215</v>
       </c>
       <c r="E58" s="15"/>
       <c r="F58" s="15" t="s">
         <v>774</v>
       </c>
       <c r="H58" s="15"/>
       <c r="J58" s="15" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
     </row>
     <row r="59" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B59" s="15" t="s">
         <v>634</v>
       </c>
       <c r="C59" s="15"/>
       <c r="D59" s="15" t="s">
         <v>694</v>
       </c>
       <c r="E59" s="15"/>
       <c r="F59" s="15" t="s">
         <v>2603</v>
       </c>
       <c r="H59" s="15"/>
       <c r="J59" s="15" t="s">
-        <v>2639</v>
+        <v>854</v>
       </c>
     </row>
     <row r="60" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B60" s="15" t="s">
         <v>635</v>
       </c>
       <c r="C60" s="15"/>
       <c r="D60" s="15" t="s">
         <v>695</v>
       </c>
       <c r="E60" s="15"/>
       <c r="F60" s="15" t="s">
         <v>775</v>
       </c>
       <c r="H60" s="15"/>
       <c r="J60" s="15" t="s">
-        <v>2640</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="61" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B61" s="15" t="s">
         <v>636</v>
       </c>
       <c r="C61" s="15"/>
       <c r="D61" s="15" t="s">
         <v>696</v>
       </c>
       <c r="E61" s="15"/>
       <c r="F61" s="15" t="s">
         <v>776</v>
       </c>
       <c r="H61" s="15"/>
       <c r="J61" s="15" t="s">
-        <v>855</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="62" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B62" s="15" t="s">
         <v>637</v>
       </c>
       <c r="C62" s="15"/>
       <c r="D62" s="15" t="s">
         <v>697</v>
       </c>
       <c r="E62" s="15"/>
       <c r="F62" s="15" t="s">
         <v>777</v>
       </c>
       <c r="H62" s="15"/>
       <c r="J62" s="15" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
     </row>
     <row r="63" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B63" s="15" t="s">
         <v>638</v>
       </c>
       <c r="C63" s="15"/>
       <c r="D63" s="15" t="s">
         <v>698</v>
       </c>
       <c r="E63" s="15"/>
       <c r="F63" s="15" t="s">
         <v>2604</v>
       </c>
       <c r="H63" s="15"/>
       <c r="J63" s="15" t="s">
-        <v>3176</v>
+        <v>856</v>
       </c>
     </row>
     <row r="64" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B64" s="15" t="s">
         <v>639</v>
       </c>
       <c r="C64" s="15"/>
       <c r="D64" s="15" t="s">
         <v>699</v>
       </c>
       <c r="E64" s="15"/>
       <c r="F64" s="15" t="s">
         <v>778</v>
       </c>
       <c r="H64" s="15"/>
       <c r="J64" s="15" t="s">
-        <v>2641</v>
+        <v>3176</v>
       </c>
     </row>
     <row r="65" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B65" s="15" t="s">
         <v>640</v>
       </c>
       <c r="C65" s="15"/>
       <c r="D65" s="15" t="s">
         <v>700</v>
       </c>
       <c r="E65" s="15"/>
       <c r="F65" s="15" t="s">
         <v>779</v>
       </c>
       <c r="H65" s="15"/>
       <c r="J65" s="15" t="s">
-        <v>857</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="66" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B66" s="15" t="s">
         <v>2565</v>
       </c>
       <c r="C66" s="15"/>
       <c r="D66" s="15" t="s">
         <v>701</v>
       </c>
       <c r="E66" s="15"/>
       <c r="F66" s="15" t="s">
         <v>780</v>
       </c>
       <c r="H66" s="15"/>
       <c r="J66" s="15" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
     </row>
     <row r="67" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B67" s="15" t="s">
         <v>641</v>
       </c>
       <c r="C67" s="15"/>
       <c r="D67" s="15" t="s">
         <v>702</v>
       </c>
       <c r="E67" s="15"/>
       <c r="F67" s="15" t="s">
         <v>2605</v>
       </c>
       <c r="H67" s="15"/>
       <c r="J67" s="15" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
     </row>
     <row r="68" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B68" s="15" t="s">
         <v>2566</v>
       </c>
       <c r="C68" s="15"/>
       <c r="D68" s="15" t="s">
         <v>703</v>
       </c>
       <c r="E68" s="15"/>
       <c r="F68" s="15" t="s">
         <v>781</v>
       </c>
       <c r="H68" s="15"/>
       <c r="J68" s="15" t="s">
-        <v>2642</v>
+        <v>859</v>
       </c>
     </row>
     <row r="69" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B69" s="15" t="s">
         <v>642</v>
       </c>
       <c r="C69" s="15"/>
       <c r="D69" s="15" t="s">
         <v>704</v>
       </c>
       <c r="E69" s="15"/>
       <c r="F69" s="15" t="s">
         <v>2606</v>
       </c>
       <c r="H69" s="15"/>
       <c r="J69" s="15" t="s">
-        <v>860</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="70" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B70" s="15" t="s">
         <v>643</v>
       </c>
       <c r="C70" s="15"/>
       <c r="D70" s="15" t="s">
         <v>2580</v>
       </c>
       <c r="E70" s="15"/>
       <c r="F70" s="15" t="s">
         <v>3221</v>
       </c>
       <c r="H70" s="15"/>
       <c r="J70" s="15" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
     </row>
     <row r="71" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B71" s="15" t="s">
         <v>644</v>
       </c>
       <c r="C71" s="15"/>
       <c r="D71" s="15" t="s">
         <v>705</v>
       </c>
       <c r="E71" s="15"/>
       <c r="F71" s="15" t="s">
         <v>3222</v>
       </c>
       <c r="H71" s="15"/>
       <c r="J71" s="15" t="s">
-        <v>2643</v>
+        <v>861</v>
       </c>
     </row>
     <row r="72" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B72" s="15" t="s">
         <v>645</v>
       </c>
       <c r="C72" s="15"/>
       <c r="D72" s="15" t="s">
         <v>706</v>
       </c>
       <c r="E72" s="15"/>
       <c r="F72" s="15" t="s">
         <v>2607</v>
       </c>
       <c r="H72" s="15"/>
       <c r="J72" s="15" t="s">
-        <v>2644</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="73" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B73" s="15" t="s">
         <v>646</v>
       </c>
       <c r="C73" s="15"/>
       <c r="D73" s="15" t="s">
         <v>707</v>
       </c>
       <c r="E73" s="15"/>
       <c r="F73" s="15" t="s">
         <v>782</v>
       </c>
       <c r="H73" s="15"/>
       <c r="J73" s="15" t="s">
-        <v>862</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="74" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B74" s="15" t="s">
         <v>647</v>
       </c>
       <c r="C74" s="15"/>
       <c r="D74" s="15" t="s">
         <v>2581</v>
       </c>
       <c r="E74" s="15"/>
       <c r="F74" s="15" t="s">
         <v>783</v>
       </c>
       <c r="H74" s="15"/>
       <c r="J74" s="15" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="75" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B75" s="15" t="s">
         <v>648</v>
       </c>
       <c r="C75" s="15"/>
       <c r="D75" s="15" t="s">
         <v>708</v>
       </c>
       <c r="E75" s="15"/>
       <c r="F75" s="15" t="s">
         <v>784</v>
       </c>
       <c r="H75" s="15"/>
       <c r="J75" s="15" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
     </row>
     <row r="76" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B76" s="15" t="s">
         <v>649</v>
       </c>
       <c r="C76" s="15"/>
       <c r="D76" s="15" t="s">
         <v>3216</v>
       </c>
       <c r="E76" s="15"/>
       <c r="F76" s="15" t="s">
         <v>785</v>
       </c>
       <c r="H76" s="15"/>
       <c r="J76" s="15" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
     </row>
     <row r="77" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B77" s="15" t="s">
         <v>650</v>
       </c>
       <c r="C77" s="15"/>
       <c r="D77" s="15" t="s">
         <v>709</v>
       </c>
       <c r="E77" s="15"/>
       <c r="F77" s="15" t="s">
         <v>786</v>
       </c>
       <c r="H77" s="15"/>
       <c r="J77" s="15" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
     </row>
     <row r="78" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B78" s="15" t="s">
         <v>651</v>
       </c>
       <c r="C78" s="15"/>
       <c r="D78" s="15" t="s">
         <v>2582</v>
       </c>
       <c r="E78" s="15"/>
       <c r="F78" s="15" t="s">
         <v>787</v>
       </c>
       <c r="H78" s="15"/>
       <c r="J78" s="15" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
     </row>
     <row r="79" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B79" s="15" t="s">
         <v>2567</v>
       </c>
       <c r="C79" s="15"/>
       <c r="D79" s="15" t="s">
         <v>710</v>
       </c>
       <c r="E79" s="15"/>
       <c r="F79" s="15" t="s">
         <v>788</v>
       </c>
       <c r="H79" s="15"/>
       <c r="J79" s="15" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
     </row>
     <row r="80" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B80" s="15" t="s">
         <v>3146</v>
       </c>
       <c r="C80" s="15"/>
       <c r="D80" s="15" t="s">
         <v>2583</v>
       </c>
       <c r="E80" s="15"/>
       <c r="F80" s="15" t="s">
         <v>789</v>
       </c>
       <c r="H80" s="15"/>
       <c r="J80" s="15" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
     </row>
     <row r="81" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B81" s="15" t="s">
         <v>2568</v>
       </c>
       <c r="C81" s="15"/>
       <c r="D81" s="15" t="s">
         <v>3154</v>
       </c>
       <c r="E81" s="15"/>
       <c r="F81" s="15" t="s">
         <v>790</v>
       </c>
       <c r="H81" s="15"/>
       <c r="J81" s="15" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="82" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B82" s="15" t="s">
         <v>2198</v>
       </c>
       <c r="C82" s="15"/>
       <c r="D82" s="15" t="s">
         <v>2584</v>
       </c>
       <c r="E82" s="15"/>
       <c r="F82" s="15" t="s">
         <v>791</v>
       </c>
       <c r="H82" s="15"/>
       <c r="J82" s="15" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
     </row>
     <row r="83" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B83" s="15" t="s">
         <v>652</v>
       </c>
       <c r="C83" s="15"/>
       <c r="D83" s="15" t="s">
         <v>3217</v>
       </c>
       <c r="E83" s="15"/>
       <c r="F83" s="15" t="s">
         <v>792</v>
       </c>
       <c r="H83" s="15"/>
       <c r="J83" s="15" t="s">
-        <v>2645</v>
+        <v>871</v>
       </c>
     </row>
     <row r="84" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B84" s="15" t="s">
         <v>653</v>
       </c>
       <c r="C84" s="15"/>
       <c r="D84" s="15" t="s">
         <v>3218</v>
       </c>
       <c r="E84" s="15"/>
       <c r="F84" s="15" t="s">
         <v>793</v>
       </c>
       <c r="H84" s="15"/>
       <c r="J84" s="15" t="s">
-        <v>2649</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="85" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B85" s="15" t="s">
         <v>2199</v>
       </c>
       <c r="C85" s="15"/>
       <c r="D85" s="15" t="s">
         <v>711</v>
       </c>
       <c r="E85" s="15"/>
       <c r="F85" s="15" t="s">
         <v>2608</v>
       </c>
       <c r="H85" s="15"/>
       <c r="J85" s="15" t="s">
-        <v>872</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="86" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B86" s="15" t="s">
         <v>654</v>
       </c>
       <c r="C86" s="15"/>
       <c r="D86" s="15" t="s">
         <v>712</v>
       </c>
       <c r="E86" s="15"/>
       <c r="F86" s="15" t="s">
         <v>794</v>
       </c>
       <c r="H86" s="15"/>
       <c r="J86" s="15" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
     </row>
     <row r="87" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B87" s="15" t="s">
         <v>655</v>
       </c>
       <c r="C87" s="15"/>
       <c r="D87" s="15" t="s">
         <v>713</v>
       </c>
       <c r="E87" s="15"/>
       <c r="F87" s="15" t="s">
         <v>3112</v>
       </c>
       <c r="H87" s="15"/>
       <c r="J87" s="15" t="s">
-        <v>2646</v>
+        <v>873</v>
       </c>
     </row>
     <row r="88" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B88" s="15" t="s">
         <v>656</v>
       </c>
       <c r="C88" s="15"/>
       <c r="D88" s="15" t="s">
         <v>714</v>
       </c>
       <c r="E88" s="15"/>
       <c r="F88" s="15" t="s">
         <v>795</v>
       </c>
       <c r="H88" s="15"/>
       <c r="J88" s="15" t="s">
-        <v>874</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="89" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B89" s="15" t="s">
         <v>2569</v>
       </c>
       <c r="C89" s="15"/>
       <c r="D89" s="15" t="s">
         <v>2585</v>
       </c>
       <c r="E89" s="15"/>
       <c r="F89" s="15" t="s">
         <v>796</v>
       </c>
       <c r="H89" s="15"/>
       <c r="J89" s="15" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
     </row>
     <row r="90" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B90" s="15"/>
       <c r="C90" s="15"/>
       <c r="D90" s="15" t="s">
         <v>715</v>
       </c>
       <c r="E90" s="15"/>
       <c r="F90" s="15" t="s">
         <v>797</v>
       </c>
       <c r="H90" s="15"/>
       <c r="J90" s="15" t="s">
-        <v>2647</v>
+        <v>875</v>
       </c>
     </row>
     <row r="91" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B91" s="15"/>
       <c r="C91" s="15"/>
       <c r="D91" s="15" t="s">
         <v>716</v>
       </c>
       <c r="E91" s="15"/>
       <c r="F91" s="15" t="s">
         <v>798</v>
       </c>
       <c r="H91" s="15"/>
       <c r="J91" s="15" t="s">
-        <v>2648</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="92" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B92" s="15"/>
       <c r="C92" s="15"/>
       <c r="D92" s="15" t="s">
         <v>2200</v>
       </c>
       <c r="E92" s="15"/>
       <c r="F92" s="15" t="s">
         <v>799</v>
       </c>
       <c r="H92" s="15"/>
       <c r="J92" s="15" t="s">
-        <v>876</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="93" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B93" s="15"/>
       <c r="C93" s="15"/>
-      <c r="D93" s="15" t="s">
-        <v>3182</v>
+      <c r="D93" s="30" t="s">
+        <v>3290</v>
       </c>
       <c r="E93" s="15"/>
       <c r="F93" s="16" t="s">
         <v>800</v>
       </c>
       <c r="H93" s="15"/>
       <c r="J93" s="15" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
     </row>
     <row r="94" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B94" s="15"/>
       <c r="C94" s="15"/>
       <c r="D94" s="15" t="s">
-        <v>2586</v>
+        <v>3182</v>
       </c>
       <c r="E94" s="15"/>
       <c r="F94" s="15" t="s">
         <v>2609</v>
       </c>
       <c r="H94" s="15"/>
-      <c r="J94" s="15"/>
+      <c r="J94" s="15" t="s">
+        <v>877</v>
+      </c>
     </row>
     <row r="95" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B95" s="15"/>
       <c r="C95" s="15"/>
       <c r="D95" s="15" t="s">
-        <v>717</v>
+        <v>2586</v>
       </c>
       <c r="E95" s="15"/>
       <c r="F95" s="15" t="s">
         <v>801</v>
       </c>
       <c r="H95" s="15"/>
       <c r="J95" s="15"/>
     </row>
     <row r="96" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B96" s="15"/>
       <c r="C96" s="15"/>
       <c r="D96" s="15" t="s">
-        <v>2587</v>
+        <v>717</v>
       </c>
       <c r="E96" s="15"/>
       <c r="F96" s="15" t="s">
         <v>2610</v>
       </c>
       <c r="H96" s="15"/>
       <c r="J96" s="15"/>
     </row>
     <row r="97" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B97" s="15"/>
       <c r="C97" s="15"/>
       <c r="D97" s="15" t="s">
-        <v>718</v>
+        <v>2587</v>
       </c>
       <c r="E97" s="15"/>
       <c r="F97" s="15" t="s">
         <v>802</v>
       </c>
       <c r="H97" s="15"/>
       <c r="J97" s="15"/>
     </row>
     <row r="98" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B98" s="15"/>
       <c r="C98" s="15"/>
       <c r="D98" s="15" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="E98" s="15"/>
       <c r="F98" s="15"/>
       <c r="H98" s="15"/>
       <c r="J98" s="15"/>
     </row>
     <row r="99" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B99" s="15"/>
       <c r="C99" s="15"/>
       <c r="D99" s="15" t="s">
-        <v>2588</v>
+        <v>719</v>
       </c>
       <c r="E99" s="15"/>
       <c r="F99" s="15"/>
       <c r="H99" s="15"/>
       <c r="J99" s="15"/>
     </row>
     <row r="100" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B100" s="15"/>
       <c r="C100" s="15"/>
       <c r="D100" s="15" t="s">
-        <v>720</v>
+        <v>2588</v>
       </c>
       <c r="E100" s="15"/>
       <c r="F100" s="15"/>
       <c r="H100" s="15"/>
       <c r="J100" s="15"/>
     </row>
     <row r="101" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B101" s="15"/>
       <c r="C101" s="15"/>
       <c r="D101" s="15" t="s">
-        <v>2613</v>
+        <v>720</v>
       </c>
       <c r="E101" s="15"/>
       <c r="F101" s="15"/>
       <c r="H101" s="15"/>
       <c r="J101" s="15"/>
     </row>
     <row r="102" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B102" s="15"/>
       <c r="C102" s="15"/>
       <c r="D102" s="15" t="s">
-        <v>721</v>
+        <v>2613</v>
       </c>
       <c r="E102" s="15"/>
       <c r="F102" s="15"/>
       <c r="H102" s="15"/>
       <c r="J102" s="15"/>
     </row>
     <row r="103" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B103" s="15"/>
       <c r="C103" s="15"/>
       <c r="D103" s="15" t="s">
-        <v>2589</v>
+        <v>721</v>
       </c>
       <c r="E103" s="15"/>
       <c r="F103" s="15"/>
       <c r="H103" s="15"/>
       <c r="J103" s="15"/>
     </row>
     <row r="104" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B104" s="15"/>
       <c r="C104" s="15"/>
       <c r="D104" s="15" t="s">
-        <v>722</v>
+        <v>2589</v>
       </c>
       <c r="E104" s="15"/>
       <c r="F104" s="15"/>
       <c r="H104" s="15"/>
       <c r="J104" s="15"/>
     </row>
     <row r="105" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B105" s="15"/>
       <c r="C105" s="15"/>
       <c r="D105" s="15" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="E105" s="15"/>
       <c r="F105" s="15"/>
       <c r="H105" s="15"/>
       <c r="J105" s="15"/>
     </row>
     <row r="106" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B106" s="15"/>
       <c r="D106" s="15" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="F106" s="15"/>
       <c r="H106" s="15"/>
       <c r="J106" s="15"/>
     </row>
     <row r="107" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B107" s="15"/>
       <c r="D107" s="15" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="F107" s="15"/>
       <c r="H107" s="15"/>
       <c r="J107" s="15"/>
     </row>
     <row r="108" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B108" s="15"/>
       <c r="D108" s="15" t="s">
-        <v>2590</v>
+        <v>725</v>
       </c>
       <c r="F108" s="15"/>
       <c r="H108" s="15"/>
       <c r="J108" s="15"/>
     </row>
     <row r="109" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B109" s="15"/>
       <c r="D109" s="15" t="s">
-        <v>726</v>
+        <v>2590</v>
       </c>
       <c r="F109" s="15"/>
       <c r="H109" s="15"/>
       <c r="J109" s="15"/>
     </row>
     <row r="110" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B110" s="15"/>
       <c r="D110" s="15" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="F110" s="15"/>
       <c r="H110" s="15"/>
       <c r="J110" s="15"/>
     </row>
     <row r="111" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B111" s="15"/>
       <c r="D111" s="15" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="F111" s="15"/>
       <c r="H111" s="15"/>
       <c r="J111" s="15"/>
     </row>
     <row r="112" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B112" s="15"/>
       <c r="D112" s="15" t="s">
-        <v>2591</v>
+        <v>728</v>
       </c>
       <c r="F112" s="15"/>
       <c r="H112" s="15"/>
       <c r="J112" s="15"/>
     </row>
     <row r="113" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B113" s="15"/>
       <c r="D113" s="15" t="s">
-        <v>2592</v>
+        <v>2591</v>
       </c>
       <c r="F113" s="15"/>
       <c r="H113" s="15"/>
       <c r="J113" s="15"/>
     </row>
     <row r="114" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B114" s="15"/>
       <c r="D114" s="15" t="s">
-        <v>729</v>
+        <v>2592</v>
       </c>
       <c r="F114" s="15"/>
       <c r="H114" s="15"/>
       <c r="J114" s="15"/>
     </row>
     <row r="115" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B115" s="15"/>
       <c r="D115" s="15" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="F115" s="15"/>
       <c r="H115" s="15"/>
       <c r="J115" s="15"/>
     </row>
     <row r="116" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B116" s="15"/>
       <c r="D116" s="15" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="F116" s="15"/>
       <c r="H116" s="15"/>
       <c r="J116" s="15"/>
     </row>
     <row r="117" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B117" s="15"/>
-      <c r="D117" s="15"/>
+      <c r="D117" s="15" t="s">
+        <v>731</v>
+      </c>
       <c r="F117" s="15"/>
       <c r="H117" s="15"/>
       <c r="J117" s="15"/>
     </row>
     <row r="118" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B118" s="15"/>
       <c r="D118" s="15"/>
       <c r="F118" s="15"/>
       <c r="H118" s="15"/>
       <c r="J118" s="15"/>
     </row>
     <row r="119" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B119" s="30"/>
       <c r="D119" s="15"/>
+      <c r="F119" s="30"/>
+      <c r="H119" s="15"/>
+      <c r="J119" s="30"/>
+    </row>
+    <row r="120" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="D120" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:J2"/>
   </mergeCells>
   <conditionalFormatting sqref="B9:B105">
     <cfRule type="duplicateValues" dxfId="16" priority="493"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D87:D172 D5:D82">
-[...1 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="F77:F178 F8:F74">
-    <cfRule type="duplicateValues" dxfId="14" priority="476"/>
+    <cfRule type="duplicateValues" dxfId="15" priority="476"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="H28:H36 H9:H23">
-    <cfRule type="duplicateValues" dxfId="13" priority="477"/>
+    <cfRule type="duplicateValues" dxfId="14" priority="477"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J67:J158 J17:J62">
-    <cfRule type="duplicateValues" dxfId="12" priority="316"/>
+  <conditionalFormatting sqref="J68:J159 J17:J63">
+    <cfRule type="duplicateValues" dxfId="13" priority="316"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D87:D173 D5:D82">
+    <cfRule type="duplicateValues" dxfId="0" priority="505"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="91" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="5">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12B11C7E-8CEC-4A61-BFFF-5868B0A701C8}">
   <sheetPr codeName="List3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:L303"/>
+  <dimension ref="B2:L304"/>
   <sheetViews>
-    <sheetView topLeftCell="A35" workbookViewId="0">
-      <selection activeCell="F7" sqref="F7"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H27" sqref="H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.28515625" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" customWidth="1"/>
     <col min="3" max="3" width="3.28515625" customWidth="1"/>
     <col min="4" max="4" width="20.7109375" customWidth="1"/>
     <col min="5" max="5" width="3.28515625" customWidth="1"/>
     <col min="6" max="6" width="20.7109375" customWidth="1"/>
     <col min="7" max="7" width="3.28515625" customWidth="1"/>
     <col min="8" max="8" width="20.7109375" customWidth="1"/>
     <col min="9" max="9" width="3.28515625" customWidth="1"/>
     <col min="10" max="10" width="20.7109375" style="15" customWidth="1"/>
     <col min="11" max="11" width="3.28515625" customWidth="1"/>
     <col min="12" max="12" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:12" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="27" t="s">
         <v>2173</v>
       </c>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
@@ -19498,3113 +19557,3118 @@
       </c>
       <c r="D26" s="15" t="s">
         <v>1002</v>
       </c>
       <c r="F26" s="15" t="s">
         <v>1090</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>1199</v>
       </c>
       <c r="J26" s="15" t="s">
         <v>1414</v>
       </c>
     </row>
     <row r="27" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B27" s="15" t="s">
         <v>895</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>1003</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>1091</v>
       </c>
       <c r="H27" s="15" t="s">
-        <v>1200</v>
+        <v>3286</v>
       </c>
       <c r="J27" s="15" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="28" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B28" s="15" t="s">
         <v>3175</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>1004</v>
       </c>
       <c r="F28" s="15" t="s">
         <v>2727</v>
       </c>
       <c r="H28" s="15" t="s">
-        <v>2759</v>
+        <v>1200</v>
       </c>
       <c r="J28" s="15" t="s">
         <v>1416</v>
       </c>
     </row>
     <row r="29" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B29" s="15" t="s">
         <v>3125</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>1005</v>
       </c>
       <c r="F29" s="15" t="s">
         <v>1092</v>
       </c>
       <c r="H29" s="15" t="s">
-        <v>2760</v>
+        <v>2759</v>
       </c>
       <c r="J29" s="15" t="s">
         <v>2884</v>
       </c>
     </row>
     <row r="30" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B30" s="15" t="s">
         <v>896</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>1006</v>
       </c>
       <c r="F30" s="15" t="s">
         <v>1093</v>
       </c>
       <c r="H30" s="15" t="s">
-        <v>2761</v>
+        <v>2760</v>
       </c>
       <c r="J30" s="15" t="s">
         <v>1417</v>
       </c>
     </row>
     <row r="31" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B31" s="15" t="s">
         <v>3107</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>1007</v>
       </c>
       <c r="F31" s="15" t="s">
         <v>2728</v>
       </c>
       <c r="H31" s="15" t="s">
-        <v>2762</v>
+        <v>2761</v>
       </c>
       <c r="J31" s="15" t="s">
         <v>2885</v>
       </c>
     </row>
     <row r="32" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B32" s="15" t="s">
         <v>2653</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>1008</v>
       </c>
       <c r="F32" s="15" t="s">
         <v>2729</v>
       </c>
       <c r="H32" s="15" t="s">
-        <v>1201</v>
+        <v>2762</v>
       </c>
       <c r="J32" s="15" t="s">
         <v>2886</v>
       </c>
     </row>
     <row r="33" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B33" s="15" t="s">
         <v>3138</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>1009</v>
       </c>
       <c r="F33" s="15" t="s">
         <v>3236</v>
       </c>
       <c r="H33" s="15" t="s">
-        <v>1202</v>
+        <v>1201</v>
       </c>
       <c r="J33" s="15" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="34" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B34" s="15" t="s">
         <v>897</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>3231</v>
       </c>
       <c r="F34" s="15" t="s">
         <v>1094</v>
       </c>
       <c r="H34" s="15" t="s">
-        <v>2763</v>
+        <v>1202</v>
       </c>
       <c r="J34" s="15" t="s">
         <v>3250</v>
       </c>
     </row>
     <row r="35" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B35" s="15" t="s">
         <v>898</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>3232</v>
       </c>
       <c r="F35" s="15" t="s">
         <v>2730</v>
       </c>
       <c r="H35" s="15" t="s">
-        <v>1203</v>
+        <v>2763</v>
       </c>
       <c r="J35" s="15" t="s">
         <v>3251</v>
       </c>
     </row>
     <row r="36" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B36" s="15" t="s">
         <v>899</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>3160</v>
       </c>
       <c r="F36" s="15" t="s">
         <v>2731</v>
       </c>
       <c r="H36" s="15" t="s">
-        <v>2764</v>
+        <v>1203</v>
       </c>
       <c r="J36" s="15" t="s">
         <v>2887</v>
       </c>
     </row>
     <row r="37" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B37" s="15" t="s">
         <v>3105</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>2251</v>
       </c>
       <c r="F37" s="15" t="s">
         <v>3237</v>
       </c>
       <c r="H37" s="15" t="s">
-        <v>1204</v>
+        <v>2764</v>
       </c>
       <c r="J37" s="15" t="s">
         <v>1419</v>
       </c>
     </row>
     <row r="38" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B38" s="15" t="s">
         <v>900</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>2269</v>
       </c>
       <c r="F38" s="15" t="s">
         <v>3238</v>
       </c>
       <c r="H38" s="15" t="s">
-        <v>1205</v>
+        <v>1204</v>
       </c>
       <c r="J38" s="15" t="s">
         <v>1420</v>
       </c>
     </row>
     <row r="39" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B39" s="15" t="s">
         <v>901</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>3159</v>
       </c>
       <c r="F39" s="15" t="s">
         <v>1095</v>
       </c>
       <c r="H39" s="15" t="s">
-        <v>1206</v>
+        <v>1205</v>
       </c>
       <c r="J39" s="15" t="s">
         <v>2888</v>
       </c>
     </row>
     <row r="40" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B40" s="15" t="s">
         <v>902</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>1010</v>
       </c>
       <c r="F40" s="15" t="s">
         <v>2732</v>
       </c>
       <c r="H40" s="15" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
       <c r="J40" s="15" t="s">
         <v>2246</v>
       </c>
     </row>
     <row r="41" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B41" s="15" t="s">
         <v>903</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>2693</v>
       </c>
       <c r="F41" s="15" t="s">
         <v>1096</v>
       </c>
       <c r="H41" s="15" t="s">
-        <v>2765</v>
+        <v>1207</v>
       </c>
       <c r="J41" s="15" t="s">
         <v>1421</v>
       </c>
     </row>
     <row r="42" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B42" s="15" t="s">
         <v>904</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>2694</v>
       </c>
       <c r="F42" s="15" t="s">
         <v>1097</v>
       </c>
       <c r="H42" s="15" t="s">
-        <v>2766</v>
+        <v>2765</v>
       </c>
       <c r="J42" s="15" t="s">
         <v>1422</v>
       </c>
     </row>
     <row r="43" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B43" s="15" t="s">
         <v>3106</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>2695</v>
       </c>
       <c r="F43" s="15" t="s">
         <v>1098</v>
       </c>
       <c r="H43" s="15" t="s">
-        <v>1208</v>
+        <v>2766</v>
       </c>
       <c r="J43" s="15" t="s">
         <v>1423</v>
       </c>
     </row>
     <row r="44" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B44" s="15" t="s">
         <v>905</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>2696</v>
       </c>
       <c r="F44" s="15" t="s">
         <v>1099</v>
       </c>
       <c r="H44" s="15" t="s">
-        <v>1209</v>
+        <v>1208</v>
       </c>
       <c r="J44" s="15" t="s">
         <v>1424</v>
       </c>
     </row>
     <row r="45" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B45" s="15" t="s">
         <v>2654</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>1011</v>
       </c>
       <c r="F45" s="15" t="s">
         <v>1100</v>
       </c>
       <c r="H45" s="15" t="s">
-        <v>1210</v>
+        <v>1209</v>
       </c>
       <c r="J45" s="15" t="s">
         <v>1425</v>
       </c>
     </row>
     <row r="46" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B46" s="15" t="s">
         <v>906</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>1012</v>
       </c>
       <c r="F46" s="15" t="s">
         <v>1101</v>
       </c>
       <c r="H46" s="15" t="s">
-        <v>1211</v>
+        <v>1210</v>
       </c>
       <c r="J46" s="15" t="s">
         <v>1426</v>
       </c>
     </row>
     <row r="47" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B47" s="15" t="s">
         <v>907</v>
       </c>
       <c r="D47" s="10" t="s">
         <v>2697</v>
       </c>
       <c r="F47" s="15" t="s">
         <v>1102</v>
       </c>
       <c r="H47" s="15" t="s">
-        <v>2275</v>
+        <v>1211</v>
       </c>
       <c r="J47" s="15" t="s">
         <v>1427</v>
       </c>
     </row>
     <row r="48" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B48" s="15" t="s">
         <v>908</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>2698</v>
       </c>
       <c r="F48" s="15" t="s">
         <v>1103</v>
       </c>
       <c r="H48" s="15" t="s">
-        <v>1212</v>
+        <v>2275</v>
       </c>
       <c r="J48" s="15" t="s">
         <v>1428</v>
       </c>
     </row>
     <row r="49" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B49" s="15" t="s">
         <v>909</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>1013</v>
       </c>
       <c r="F49" s="15" t="s">
         <v>1104</v>
       </c>
       <c r="H49" s="15" t="s">
-        <v>1213</v>
+        <v>1212</v>
       </c>
       <c r="J49" s="15" t="s">
         <v>2889</v>
       </c>
     </row>
     <row r="50" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B50" s="15" t="s">
         <v>910</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>1014</v>
       </c>
       <c r="F50" s="15" t="s">
         <v>1105</v>
       </c>
       <c r="H50" s="15" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="J50" s="15" t="s">
         <v>2890</v>
       </c>
     </row>
     <row r="51" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B51" s="15" t="s">
         <v>911</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>1015</v>
       </c>
       <c r="F51" s="15" t="s">
         <v>1106</v>
       </c>
       <c r="H51" s="15" t="s">
-        <v>1215</v>
+        <v>1214</v>
       </c>
       <c r="J51" s="15" t="s">
         <v>2257</v>
       </c>
     </row>
     <row r="52" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B52" s="15" t="s">
         <v>912</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>1016</v>
       </c>
       <c r="F52" s="15" t="s">
         <v>1107</v>
       </c>
       <c r="H52" s="15" t="s">
-        <v>1216</v>
+        <v>1215</v>
       </c>
       <c r="J52" s="15" t="s">
         <v>1429</v>
       </c>
     </row>
     <row r="53" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B53" s="15" t="s">
         <v>913</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>2699</v>
       </c>
       <c r="F53" s="15" t="s">
         <v>1108</v>
       </c>
       <c r="H53" s="15" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="J53" s="15" t="s">
         <v>3246</v>
       </c>
     </row>
     <row r="54" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B54" s="15" t="s">
         <v>914</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>2700</v>
       </c>
       <c r="F54" s="15" t="s">
         <v>1109</v>
       </c>
       <c r="H54" s="15" t="s">
-        <v>1218</v>
+        <v>1217</v>
       </c>
       <c r="J54" s="15" t="s">
         <v>1430</v>
       </c>
     </row>
     <row r="55" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B55" s="15" t="s">
         <v>2655</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>2701</v>
       </c>
       <c r="F55" s="15" t="s">
         <v>2733</v>
       </c>
       <c r="H55" s="15" t="s">
-        <v>1219</v>
+        <v>1218</v>
       </c>
       <c r="J55" s="15" t="s">
         <v>2891</v>
       </c>
     </row>
     <row r="56" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B56" s="15" t="s">
         <v>915</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>1017</v>
       </c>
       <c r="F56" s="15" t="s">
         <v>2734</v>
       </c>
       <c r="H56" s="15" t="s">
-        <v>1220</v>
+        <v>1219</v>
       </c>
       <c r="J56" s="15" t="s">
         <v>1431</v>
       </c>
     </row>
     <row r="57" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B57" s="15" t="s">
         <v>916</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>1018</v>
       </c>
       <c r="F57" s="15" t="s">
         <v>1110</v>
       </c>
       <c r="H57" s="15" t="s">
-        <v>1221</v>
+        <v>1220</v>
       </c>
       <c r="J57" s="15" t="s">
         <v>1432</v>
       </c>
     </row>
     <row r="58" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B58" s="15" t="s">
         <v>2656</v>
       </c>
       <c r="D58" s="15" t="s">
         <v>1019</v>
       </c>
       <c r="F58" s="15" t="s">
         <v>1111</v>
       </c>
       <c r="H58" s="15" t="s">
-        <v>1222</v>
+        <v>1221</v>
       </c>
       <c r="J58" s="15" t="s">
         <v>1433</v>
       </c>
     </row>
     <row r="59" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B59" s="15" t="s">
         <v>917</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>2702</v>
       </c>
       <c r="F59" s="15" t="s">
         <v>2735</v>
       </c>
       <c r="H59" s="15" t="s">
-        <v>1223</v>
+        <v>1222</v>
       </c>
       <c r="J59" s="15" t="s">
         <v>2892</v>
       </c>
     </row>
     <row r="60" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B60" s="15" t="s">
         <v>918</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>1020</v>
       </c>
       <c r="F60" s="15" t="s">
         <v>1112</v>
       </c>
       <c r="H60" s="15" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="J60" s="15" t="s">
         <v>1434</v>
       </c>
     </row>
     <row r="61" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B61" s="15" t="s">
         <v>2657</v>
       </c>
       <c r="D61" s="15" t="s">
         <v>1021</v>
       </c>
       <c r="F61" s="15" t="s">
         <v>1113</v>
       </c>
       <c r="H61" s="15" t="s">
-        <v>1225</v>
+        <v>1224</v>
       </c>
       <c r="J61" s="15" t="s">
         <v>3113</v>
       </c>
     </row>
     <row r="62" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B62" s="15" t="s">
         <v>919</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>1022</v>
       </c>
       <c r="F62" s="15" t="s">
         <v>2736</v>
       </c>
       <c r="H62" s="15" t="s">
-        <v>1226</v>
+        <v>1225</v>
       </c>
       <c r="J62" s="15" t="s">
         <v>2893</v>
       </c>
     </row>
     <row r="63" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B63" s="15" t="s">
         <v>3229</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>2703</v>
       </c>
       <c r="F63" s="15" t="s">
         <v>1114</v>
       </c>
       <c r="H63" s="15" t="s">
-        <v>1227</v>
+        <v>1226</v>
       </c>
       <c r="J63" s="15" t="s">
         <v>2894</v>
       </c>
     </row>
     <row r="64" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B64" s="15" t="s">
         <v>2658</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>1023</v>
       </c>
       <c r="F64" s="15" t="s">
         <v>1115</v>
       </c>
       <c r="H64" s="15" t="s">
-        <v>1228</v>
+        <v>1227</v>
       </c>
       <c r="J64" s="15" t="s">
         <v>3247</v>
       </c>
     </row>
     <row r="65" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B65" s="15" t="s">
         <v>920</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>2704</v>
       </c>
       <c r="F65" s="15" t="s">
         <v>1116</v>
       </c>
       <c r="H65" s="15" t="s">
-        <v>1229</v>
+        <v>1228</v>
       </c>
       <c r="J65" s="15" t="s">
         <v>1435</v>
       </c>
     </row>
     <row r="66" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B66" s="15" t="s">
         <v>921</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>2254</v>
       </c>
       <c r="F66" s="15" t="s">
         <v>1117</v>
       </c>
       <c r="H66" s="15" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="J66" s="15" t="s">
         <v>1436</v>
       </c>
     </row>
     <row r="67" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B67" s="15" t="s">
         <v>922</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>1024</v>
       </c>
       <c r="F67" s="15" t="s">
         <v>2737</v>
       </c>
       <c r="H67" s="15" t="s">
-        <v>1231</v>
+        <v>1230</v>
       </c>
       <c r="J67" s="15" t="s">
         <v>1437</v>
       </c>
     </row>
     <row r="68" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B68" s="15" t="s">
         <v>2203</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>1025</v>
       </c>
       <c r="F68" s="15" t="s">
         <v>1118</v>
       </c>
       <c r="H68" s="15" t="s">
-        <v>3136</v>
+        <v>1231</v>
       </c>
       <c r="J68" s="15" t="s">
         <v>1438</v>
       </c>
     </row>
     <row r="69" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B69" s="15" t="s">
         <v>923</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>1026</v>
       </c>
       <c r="F69" s="15" t="s">
         <v>1119</v>
       </c>
       <c r="H69" s="15" t="s">
-        <v>1232</v>
+        <v>3136</v>
       </c>
       <c r="J69" s="15" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="70" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B70" s="15" t="s">
         <v>2659</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>1027</v>
       </c>
       <c r="F70" s="15" t="s">
         <v>1120</v>
       </c>
       <c r="H70" s="15" t="s">
-        <v>2767</v>
+        <v>1232</v>
       </c>
       <c r="J70" s="15" t="s">
         <v>2895</v>
       </c>
     </row>
     <row r="71" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B71" s="15" t="s">
         <v>2660</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>2705</v>
       </c>
       <c r="F71" s="15" t="s">
         <v>1121</v>
       </c>
       <c r="H71" s="15" t="s">
-        <v>1233</v>
+        <v>2767</v>
       </c>
       <c r="J71" s="15" t="s">
         <v>2896</v>
       </c>
     </row>
     <row r="72" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B72" s="15" t="s">
         <v>924</v>
       </c>
       <c r="D72" s="10" t="s">
         <v>2706</v>
       </c>
       <c r="F72" s="15" t="s">
         <v>1122</v>
       </c>
       <c r="H72" s="15" t="s">
-        <v>2768</v>
+        <v>1233</v>
       </c>
       <c r="J72" s="15" t="s">
         <v>1440</v>
       </c>
     </row>
     <row r="73" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B73" s="15" t="s">
         <v>2661</v>
       </c>
       <c r="D73" s="15" t="s">
         <v>2707</v>
       </c>
       <c r="F73" s="15" t="s">
         <v>1123</v>
       </c>
       <c r="H73" s="15" t="s">
-        <v>1234</v>
+        <v>2768</v>
       </c>
       <c r="J73" s="15" t="s">
         <v>1441</v>
       </c>
     </row>
     <row r="74" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B74" s="15" t="s">
         <v>925</v>
       </c>
       <c r="D74" s="10" t="s">
         <v>2708</v>
       </c>
       <c r="F74" s="15" t="s">
         <v>1124</v>
       </c>
       <c r="H74" s="15" t="s">
-        <v>1235</v>
+        <v>1234</v>
       </c>
       <c r="J74" s="15" t="s">
         <v>1442</v>
       </c>
     </row>
     <row r="75" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B75" s="15" t="s">
         <v>926</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>1028</v>
       </c>
       <c r="F75" s="15" t="s">
         <v>1125</v>
       </c>
       <c r="H75" s="15" t="s">
-        <v>1236</v>
+        <v>1235</v>
       </c>
       <c r="J75" s="15" t="s">
         <v>1443</v>
       </c>
     </row>
     <row r="76" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B76" s="15" t="s">
         <v>927</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>1029</v>
       </c>
       <c r="F76" s="15" t="s">
         <v>1126</v>
       </c>
       <c r="H76" s="15" t="s">
-        <v>2769</v>
+        <v>1236</v>
       </c>
       <c r="J76" s="15" t="s">
         <v>3248</v>
       </c>
     </row>
     <row r="77" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B77" s="15" t="s">
         <v>928</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>1030</v>
       </c>
       <c r="F77" s="15" t="s">
         <v>1127</v>
       </c>
       <c r="H77" s="15" t="s">
-        <v>1237</v>
+        <v>2769</v>
       </c>
       <c r="J77" s="15" t="s">
         <v>1444</v>
       </c>
     </row>
     <row r="78" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B78" s="15" t="s">
         <v>929</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>1031</v>
       </c>
       <c r="F78" s="15" t="s">
         <v>1128</v>
       </c>
       <c r="H78" s="15" t="s">
-        <v>2770</v>
+        <v>1237</v>
       </c>
       <c r="J78" s="15" t="s">
         <v>1445</v>
       </c>
     </row>
     <row r="79" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B79" s="15" t="s">
         <v>930</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>2205</v>
       </c>
       <c r="F79" s="15" t="s">
         <v>1129</v>
       </c>
       <c r="H79" s="15" t="s">
-        <v>2285</v>
+        <v>2770</v>
       </c>
       <c r="J79" s="15" t="s">
         <v>1446</v>
       </c>
     </row>
     <row r="80" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B80" s="15" t="s">
         <v>931</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>1032</v>
       </c>
       <c r="F80" s="15" t="s">
         <v>1130</v>
       </c>
       <c r="H80" s="15" t="s">
-        <v>1238</v>
+        <v>2285</v>
       </c>
       <c r="J80" s="15" t="s">
         <v>1447</v>
       </c>
     </row>
     <row r="81" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B81" s="15" t="s">
         <v>2662</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>1033</v>
       </c>
       <c r="F81" s="15" t="s">
         <v>1131</v>
       </c>
       <c r="H81" s="15" t="s">
-        <v>1239</v>
+        <v>1238</v>
       </c>
       <c r="J81" s="15" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="82" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B82" s="15" t="s">
         <v>932</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>2709</v>
       </c>
       <c r="F82" s="15" t="s">
         <v>1132</v>
       </c>
       <c r="H82" s="15" t="s">
-        <v>2771</v>
+        <v>1239</v>
       </c>
       <c r="J82" s="15" t="s">
         <v>1449</v>
       </c>
     </row>
     <row r="83" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B83" s="15" t="s">
         <v>2498</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>1034</v>
       </c>
       <c r="F83" s="15" t="s">
         <v>1133</v>
       </c>
       <c r="H83" s="15" t="s">
-        <v>3242</v>
+        <v>2771</v>
       </c>
       <c r="J83" s="15" t="s">
         <v>1450</v>
       </c>
     </row>
     <row r="84" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B84" s="15" t="s">
         <v>2499</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>2710</v>
       </c>
       <c r="F84" s="15" t="s">
         <v>1134</v>
       </c>
       <c r="H84" s="15" t="s">
-        <v>1240</v>
+        <v>3242</v>
       </c>
       <c r="J84" s="15" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="85" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B85" s="15" t="s">
         <v>2663</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>1035</v>
       </c>
       <c r="F85" s="15" t="s">
         <v>2738</v>
       </c>
       <c r="H85" s="15" t="s">
-        <v>2772</v>
+        <v>1240</v>
       </c>
       <c r="J85" s="15" t="s">
         <v>1452</v>
       </c>
     </row>
     <row r="86" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B86" s="15" t="s">
         <v>2495</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>1036</v>
       </c>
       <c r="F86" s="15" t="s">
         <v>1135</v>
       </c>
       <c r="H86" s="15" t="s">
-        <v>1241</v>
+        <v>2772</v>
       </c>
       <c r="J86" s="15" t="s">
         <v>1453</v>
       </c>
     </row>
     <row r="87" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B87" s="15" t="s">
         <v>2497</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>1037</v>
       </c>
       <c r="F87" s="15" t="s">
         <v>3140</v>
       </c>
       <c r="H87" s="15" t="s">
-        <v>1242</v>
+        <v>1241</v>
       </c>
       <c r="J87" s="15" t="s">
         <v>2897</v>
       </c>
     </row>
     <row r="88" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B88" s="15" t="s">
         <v>2496</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>1038</v>
       </c>
       <c r="F88" s="15" t="s">
         <v>2739</v>
       </c>
       <c r="H88" s="15" t="s">
-        <v>2773</v>
+        <v>1242</v>
       </c>
       <c r="J88" s="15" t="s">
         <v>1454</v>
       </c>
     </row>
     <row r="89" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B89" s="15" t="s">
         <v>933</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>1039</v>
       </c>
       <c r="F89" s="15" t="s">
         <v>1136</v>
       </c>
       <c r="H89" s="15" t="s">
-        <v>1243</v>
+        <v>2773</v>
       </c>
       <c r="J89" s="15" t="s">
         <v>1455</v>
       </c>
     </row>
     <row r="90" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B90" s="15" t="s">
         <v>934</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>1040</v>
       </c>
       <c r="F90" s="15" t="s">
         <v>1137</v>
       </c>
       <c r="H90" s="15" t="s">
-        <v>1244</v>
+        <v>1243</v>
       </c>
       <c r="J90" s="15" t="s">
         <v>2898</v>
       </c>
     </row>
     <row r="91" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B91" s="15" t="s">
         <v>935</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>1041</v>
       </c>
       <c r="F91" s="15" t="s">
         <v>3239</v>
       </c>
       <c r="H91" s="15" t="s">
-        <v>1245</v>
+        <v>1244</v>
       </c>
       <c r="J91" s="15" t="s">
         <v>1456</v>
       </c>
     </row>
     <row r="92" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B92" s="15" t="s">
         <v>2664</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>2711</v>
       </c>
       <c r="F92" s="15" t="s">
         <v>1138</v>
       </c>
       <c r="H92" s="15" t="s">
-        <v>1246</v>
+        <v>1245</v>
       </c>
       <c r="J92" s="15" t="s">
         <v>2899</v>
       </c>
     </row>
     <row r="93" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B93" s="15" t="s">
         <v>2665</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>1042</v>
       </c>
       <c r="F93" s="15" t="s">
         <v>1139</v>
       </c>
       <c r="H93" s="15" t="s">
-        <v>1247</v>
+        <v>1246</v>
       </c>
       <c r="J93" s="15" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="94" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B94" s="15" t="s">
         <v>936</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>1043</v>
       </c>
       <c r="F94" s="15" t="s">
         <v>2740</v>
       </c>
       <c r="H94" s="15" t="s">
-        <v>1248</v>
+        <v>1247</v>
       </c>
       <c r="J94" s="15" t="s">
         <v>1458</v>
       </c>
     </row>
     <row r="95" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B95" s="15" t="s">
         <v>937</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>2206</v>
       </c>
       <c r="F95" s="15" t="s">
         <v>2741</v>
       </c>
       <c r="H95" s="15" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
       <c r="J95" s="15" t="s">
         <v>1459</v>
       </c>
     </row>
     <row r="96" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B96" s="15" t="s">
         <v>938</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>3233</v>
       </c>
       <c r="F96" s="15" t="s">
         <v>1140</v>
       </c>
       <c r="H96" s="15" t="s">
-        <v>1250</v>
+        <v>1249</v>
       </c>
       <c r="J96" s="15" t="s">
         <v>3148</v>
       </c>
     </row>
     <row r="97" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B97" s="15" t="s">
         <v>939</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>1044</v>
       </c>
       <c r="F97" s="15" t="s">
         <v>1141</v>
       </c>
       <c r="H97" s="15" t="s">
-        <v>1251</v>
+        <v>1250</v>
       </c>
       <c r="J97" s="15" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="98" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B98" s="15" t="s">
         <v>940</v>
       </c>
       <c r="D98" s="15" t="s">
         <v>2712</v>
       </c>
       <c r="F98" s="15" t="s">
         <v>1142</v>
       </c>
       <c r="H98" s="15" t="s">
-        <v>1252</v>
+        <v>1251</v>
       </c>
       <c r="J98" s="15" t="s">
         <v>1461</v>
       </c>
     </row>
     <row r="99" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B99" s="15" t="s">
         <v>941</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>1045</v>
       </c>
       <c r="F99" s="15" t="s">
         <v>2213</v>
       </c>
       <c r="H99" s="15" t="s">
-        <v>2774</v>
+        <v>1252</v>
       </c>
       <c r="J99" s="15" t="s">
         <v>1462</v>
       </c>
     </row>
     <row r="100" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B100" s="15" t="s">
         <v>942</v>
       </c>
       <c r="D100" s="15" t="s">
         <v>1046</v>
       </c>
       <c r="F100" s="15" t="s">
         <v>1143</v>
       </c>
       <c r="H100" s="15" t="s">
-        <v>1253</v>
+        <v>2774</v>
       </c>
       <c r="J100" s="15" t="s">
         <v>2900</v>
       </c>
     </row>
     <row r="101" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B101" s="15" t="s">
         <v>2666</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>1047</v>
       </c>
       <c r="F101" s="15" t="s">
         <v>3126</v>
       </c>
       <c r="H101" s="15" t="s">
-        <v>1254</v>
+        <v>1253</v>
       </c>
       <c r="J101" s="15" t="s">
         <v>2901</v>
       </c>
     </row>
     <row r="102" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B102" s="15" t="s">
         <v>943</v>
       </c>
       <c r="D102" s="15" t="s">
         <v>1048</v>
       </c>
       <c r="F102" s="15" t="s">
         <v>2742</v>
       </c>
       <c r="H102" s="15" t="s">
-        <v>1255</v>
+        <v>1254</v>
       </c>
       <c r="J102" s="15" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="103" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B103" s="15" t="s">
         <v>944</v>
       </c>
       <c r="D103" s="15" t="s">
         <v>2713</v>
       </c>
       <c r="F103" s="15" t="s">
         <v>1144</v>
       </c>
       <c r="H103" s="15" t="s">
-        <v>1256</v>
+        <v>1255</v>
       </c>
       <c r="J103" s="15" t="s">
         <v>1464</v>
       </c>
     </row>
     <row r="104" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B104" s="15" t="s">
         <v>945</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>2714</v>
       </c>
       <c r="F104" s="15" t="s">
         <v>1145</v>
       </c>
       <c r="H104" s="15" t="s">
-        <v>1257</v>
+        <v>1256</v>
       </c>
       <c r="J104" s="15" t="s">
         <v>1465</v>
       </c>
     </row>
     <row r="105" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B105" s="15" t="s">
         <v>946</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>3234</v>
       </c>
       <c r="F105" s="15" t="s">
         <v>1146</v>
       </c>
       <c r="H105" s="15" t="s">
-        <v>2775</v>
+        <v>1257</v>
       </c>
       <c r="J105" s="15" t="s">
         <v>2902</v>
       </c>
     </row>
     <row r="106" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B106" s="15" t="s">
         <v>2265</v>
       </c>
       <c r="D106" s="15" t="s">
         <v>1049</v>
       </c>
       <c r="F106" s="15" t="s">
         <v>1147</v>
       </c>
       <c r="H106" s="15" t="s">
-        <v>1258</v>
+        <v>2775</v>
       </c>
       <c r="J106" s="15" t="s">
         <v>2903</v>
       </c>
     </row>
     <row r="107" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B107" s="15" t="s">
         <v>2266</v>
       </c>
       <c r="D107" s="15" t="s">
         <v>2715</v>
       </c>
       <c r="F107" s="15" t="s">
         <v>1148</v>
       </c>
       <c r="H107" s="15" t="s">
-        <v>1259</v>
+        <v>1258</v>
       </c>
       <c r="J107" s="15" t="s">
         <v>2904</v>
       </c>
     </row>
     <row r="108" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B108" s="15" t="s">
         <v>947</v>
       </c>
       <c r="D108" s="15" t="s">
         <v>1050</v>
       </c>
       <c r="F108" s="15" t="s">
         <v>1149</v>
       </c>
       <c r="H108" s="15" t="s">
-        <v>1260</v>
+        <v>1259</v>
       </c>
       <c r="J108" s="15" t="s">
         <v>2905</v>
       </c>
     </row>
     <row r="109" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B109" s="15" t="s">
         <v>948</v>
       </c>
       <c r="D109" s="15" t="s">
         <v>2716</v>
       </c>
       <c r="F109" s="15" t="s">
         <v>1150</v>
       </c>
       <c r="H109" s="15" t="s">
-        <v>1261</v>
+        <v>1260</v>
       </c>
       <c r="J109" s="15" t="s">
         <v>3249</v>
       </c>
     </row>
     <row r="110" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B110" s="15" t="s">
         <v>2667</v>
       </c>
       <c r="D110" s="15" t="s">
         <v>1051</v>
       </c>
       <c r="F110" s="15" t="s">
         <v>1151</v>
       </c>
       <c r="H110" s="15" t="s">
-        <v>1262</v>
+        <v>1261</v>
       </c>
       <c r="J110" s="15" t="s">
         <v>2906</v>
       </c>
     </row>
     <row r="111" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B111" s="15" t="s">
         <v>949</v>
       </c>
       <c r="D111" s="15" t="s">
         <v>2717</v>
       </c>
       <c r="F111" s="15" t="s">
         <v>1152</v>
       </c>
       <c r="H111" s="15" t="s">
-        <v>2776</v>
+        <v>1262</v>
       </c>
       <c r="J111" s="15" t="s">
         <v>2907</v>
       </c>
     </row>
     <row r="112" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B112" s="15" t="s">
         <v>950</v>
       </c>
       <c r="D112" s="15" t="s">
         <v>1052</v>
       </c>
       <c r="F112" s="15" t="s">
         <v>1153</v>
       </c>
       <c r="H112" s="15" t="s">
-        <v>1263</v>
+        <v>2776</v>
       </c>
       <c r="J112" s="15" t="s">
         <v>2908</v>
       </c>
     </row>
     <row r="113" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B113" s="15" t="s">
         <v>951</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>1053</v>
       </c>
       <c r="F113" s="15" t="s">
         <v>1154</v>
       </c>
       <c r="H113" s="15" t="s">
-        <v>1264</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="114" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B114" s="15" t="s">
         <v>952</v>
       </c>
       <c r="D114" s="15" t="s">
         <v>1054</v>
       </c>
       <c r="F114" s="15" t="s">
         <v>1155</v>
       </c>
       <c r="H114" s="15" t="s">
-        <v>1265</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="115" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B115" s="15" t="s">
         <v>2668</v>
       </c>
       <c r="D115" s="15" t="s">
         <v>1055</v>
       </c>
       <c r="F115" s="15" t="s">
         <v>2743</v>
       </c>
       <c r="H115" s="15" t="s">
-        <v>2777</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="116" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B116" s="15" t="s">
         <v>2669</v>
       </c>
       <c r="D116" s="15" t="s">
         <v>1056</v>
       </c>
       <c r="F116" s="15" t="s">
         <v>1156</v>
       </c>
       <c r="H116" s="15" t="s">
-        <v>2778</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="117" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B117" s="15" t="s">
         <v>2670</v>
       </c>
       <c r="D117" s="15" t="s">
         <v>1057</v>
       </c>
       <c r="F117" s="15" t="s">
         <v>1157</v>
       </c>
       <c r="H117" s="15" t="s">
-        <v>2779</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="118" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B118" s="15" t="s">
         <v>2671</v>
       </c>
       <c r="D118" s="15" t="s">
         <v>1058</v>
       </c>
       <c r="F118" s="15" t="s">
         <v>1158</v>
       </c>
       <c r="H118" s="15" t="s">
-        <v>1266</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="119" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B119" s="15" t="s">
         <v>953</v>
       </c>
       <c r="D119" s="15" t="s">
         <v>1059</v>
       </c>
       <c r="F119" s="15" t="s">
         <v>1159</v>
       </c>
       <c r="H119" s="15" t="s">
-        <v>1267</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="120" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B120" s="15" t="s">
         <v>954</v>
       </c>
       <c r="D120" s="15" t="s">
         <v>1060</v>
       </c>
       <c r="F120" s="15" t="s">
         <v>2744</v>
       </c>
       <c r="H120" s="15" t="s">
-        <v>1268</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="121" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B121" s="15" t="s">
         <v>955</v>
       </c>
       <c r="D121" s="15" t="s">
         <v>1061</v>
       </c>
       <c r="F121" s="15" t="s">
         <v>1160</v>
       </c>
       <c r="H121" s="15" t="s">
-        <v>2780</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="122" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B122" s="15" t="s">
         <v>956</v>
       </c>
       <c r="D122" s="15" t="s">
         <v>1062</v>
       </c>
       <c r="F122" s="15" t="s">
         <v>1161</v>
       </c>
       <c r="H122" s="15" t="s">
-        <v>1269</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="123" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B123" s="15" t="s">
         <v>957</v>
       </c>
       <c r="D123" s="15" t="s">
         <v>1063</v>
       </c>
       <c r="F123" s="15" t="s">
         <v>1162</v>
       </c>
       <c r="H123" s="15" t="s">
-        <v>1270</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="124" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B124" s="15" t="s">
         <v>2672</v>
       </c>
       <c r="D124" s="15" t="s">
         <v>1064</v>
       </c>
       <c r="F124" s="15" t="s">
         <v>1163</v>
       </c>
       <c r="H124" s="15" t="s">
-        <v>1271</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="125" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B125" s="15" t="s">
         <v>958</v>
       </c>
       <c r="D125" s="15" t="s">
         <v>2207</v>
       </c>
       <c r="F125" s="15" t="s">
         <v>1164</v>
       </c>
       <c r="H125" s="15" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="126" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B126" s="15" t="s">
         <v>959</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>2208</v>
       </c>
       <c r="F126" s="15" t="s">
         <v>1165</v>
       </c>
       <c r="H126" s="15" t="s">
-        <v>1273</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="127" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B127" s="15" t="s">
         <v>960</v>
       </c>
       <c r="D127" s="15" t="s">
         <v>2209</v>
       </c>
       <c r="F127" s="15" t="s">
         <v>1166</v>
       </c>
       <c r="H127" s="15" t="s">
-        <v>2781</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="128" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B128" s="15" t="s">
         <v>961</v>
       </c>
       <c r="D128" s="15" t="s">
         <v>1065</v>
       </c>
       <c r="F128" s="15" t="s">
         <v>1167</v>
       </c>
       <c r="H128" s="15" t="s">
-        <v>1274</v>
+        <v>2781</v>
       </c>
     </row>
     <row r="129" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B129" s="15" t="s">
         <v>962</v>
       </c>
       <c r="D129" s="15" t="s">
         <v>1066</v>
       </c>
       <c r="F129" s="15" t="s">
         <v>1168</v>
       </c>
       <c r="H129" s="15" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="130" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B130" s="15" t="s">
         <v>963</v>
       </c>
       <c r="D130" s="15" t="s">
         <v>1067</v>
       </c>
       <c r="F130" s="15" t="s">
         <v>1169</v>
       </c>
       <c r="H130" s="15" t="s">
-        <v>1276</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="131" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B131" s="15" t="s">
         <v>964</v>
       </c>
       <c r="D131" s="15" t="s">
         <v>2210</v>
       </c>
       <c r="F131" s="15" t="s">
         <v>1170</v>
       </c>
       <c r="H131" s="15" t="s">
-        <v>1277</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="132" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B132" s="15" t="s">
         <v>965</v>
       </c>
       <c r="D132" s="15" t="s">
         <v>1068</v>
       </c>
       <c r="F132" s="15" t="s">
         <v>1171</v>
       </c>
       <c r="H132" s="15" t="s">
-        <v>2782</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="133" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B133" s="15" t="s">
         <v>966</v>
       </c>
       <c r="D133" s="15" t="s">
         <v>1069</v>
       </c>
       <c r="F133" s="15" t="s">
         <v>1172</v>
       </c>
       <c r="H133" s="15" t="s">
-        <v>1278</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="134" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B134" s="15" t="s">
         <v>967</v>
       </c>
       <c r="D134" s="15" t="s">
         <v>1070</v>
       </c>
       <c r="F134" s="15" t="s">
         <v>1173</v>
       </c>
       <c r="H134" s="15" t="s">
-        <v>1279</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="135" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B135" s="15" t="s">
         <v>968</v>
       </c>
       <c r="D135" s="15" t="s">
         <v>1071</v>
       </c>
       <c r="F135" s="15" t="s">
         <v>1174</v>
       </c>
       <c r="H135" s="15" t="s">
-        <v>1280</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="136" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B136" s="15" t="s">
         <v>969</v>
       </c>
       <c r="D136" s="15" t="s">
         <v>1072</v>
       </c>
       <c r="F136" s="15" t="s">
         <v>2745</v>
       </c>
       <c r="H136" s="15" t="s">
-        <v>2783</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="137" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B137" s="15" t="s">
         <v>970</v>
       </c>
       <c r="D137" s="15" t="s">
         <v>2211</v>
       </c>
       <c r="F137" s="15" t="s">
         <v>1175</v>
       </c>
       <c r="H137" s="15" t="s">
-        <v>3243</v>
+        <v>2783</v>
       </c>
     </row>
     <row r="138" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B138" s="15" t="s">
         <v>2673</v>
       </c>
       <c r="D138" s="15" t="s">
         <v>1073</v>
       </c>
       <c r="F138" s="15" t="s">
         <v>1176</v>
       </c>
       <c r="H138" s="15" t="s">
-        <v>1281</v>
+        <v>3243</v>
       </c>
     </row>
     <row r="139" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B139" s="15" t="s">
         <v>2674</v>
       </c>
       <c r="D139" s="15" t="s">
         <v>1074</v>
       </c>
       <c r="F139" s="15" t="s">
         <v>1177</v>
       </c>
       <c r="H139" s="15" t="s">
-        <v>1282</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="140" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B140" s="15" t="s">
         <v>971</v>
       </c>
       <c r="D140" s="15" t="s">
         <v>1075</v>
       </c>
       <c r="F140" s="15" t="s">
         <v>1178</v>
       </c>
       <c r="H140" s="15" t="s">
-        <v>1283</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="141" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B141" s="15" t="s">
         <v>2675</v>
       </c>
       <c r="D141" s="15" t="s">
         <v>2718</v>
       </c>
       <c r="F141" s="15" t="s">
         <v>1179</v>
       </c>
       <c r="H141" s="15" t="s">
-        <v>1284</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="142" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B142" s="15" t="s">
         <v>972</v>
       </c>
       <c r="D142" s="15" t="s">
         <v>1076</v>
       </c>
       <c r="F142" s="15" t="s">
         <v>1180</v>
       </c>
       <c r="H142" s="15" t="s">
-        <v>1285</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="143" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B143" s="15" t="s">
         <v>2676</v>
       </c>
       <c r="D143" s="15" t="s">
         <v>1077</v>
       </c>
       <c r="F143" s="15" t="s">
         <v>1181</v>
       </c>
       <c r="H143" s="15" t="s">
-        <v>1286</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="144" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B144" s="15" t="s">
         <v>973</v>
       </c>
       <c r="D144" s="15"/>
       <c r="F144" s="15" t="s">
         <v>2746</v>
       </c>
       <c r="H144" s="15" t="s">
-        <v>1287</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="145" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B145" s="15" t="s">
         <v>974</v>
       </c>
       <c r="D145" s="15"/>
       <c r="F145" s="15" t="s">
         <v>2747</v>
       </c>
       <c r="H145" s="15" t="s">
-        <v>1288</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="146" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B146" s="15" t="s">
         <v>975</v>
       </c>
       <c r="D146" s="15"/>
       <c r="F146" s="15" t="s">
         <v>2748</v>
       </c>
       <c r="H146" s="15" t="s">
-        <v>1289</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="147" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B147" s="15" t="s">
         <v>976</v>
       </c>
       <c r="D147" s="15"/>
       <c r="F147" s="15" t="s">
         <v>2749</v>
       </c>
       <c r="H147" s="15" t="s">
-        <v>1290</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="148" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B148" s="15" t="s">
         <v>977</v>
       </c>
       <c r="D148" s="9"/>
       <c r="F148" s="15" t="s">
         <v>1182</v>
       </c>
       <c r="H148" s="15" t="s">
-        <v>1291</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="149" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B149" s="15" t="s">
         <v>2677</v>
       </c>
       <c r="D149" s="9"/>
       <c r="F149" s="15" t="s">
         <v>2750</v>
       </c>
       <c r="H149" s="15" t="s">
-        <v>1292</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="150" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B150" s="15" t="s">
         <v>2678</v>
       </c>
       <c r="D150" s="9"/>
       <c r="F150" s="15" t="s">
         <v>2751</v>
       </c>
       <c r="H150" s="15" t="s">
-        <v>1293</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="151" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B151" s="15" t="s">
         <v>2679</v>
       </c>
       <c r="D151" s="9"/>
       <c r="F151" s="15" t="s">
         <v>2214</v>
       </c>
       <c r="H151" s="15" t="s">
-        <v>1294</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="152" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B152" s="15" t="s">
         <v>2680</v>
       </c>
       <c r="D152" s="9"/>
       <c r="F152" s="15" t="s">
         <v>2752</v>
       </c>
       <c r="H152" s="15" t="s">
-        <v>1295</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="153" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B153" s="15" t="s">
         <v>978</v>
       </c>
       <c r="D153" s="9"/>
       <c r="F153" s="15" t="s">
         <v>2753</v>
       </c>
       <c r="H153" s="15" t="s">
-        <v>1296</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="154" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B154" s="15" t="s">
         <v>979</v>
       </c>
       <c r="D154" s="9"/>
       <c r="F154" s="15" t="s">
         <v>1183</v>
       </c>
       <c r="H154" s="15" t="s">
-        <v>1297</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="155" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B155" s="15" t="s">
         <v>980</v>
       </c>
       <c r="D155" s="9"/>
       <c r="F155" s="15" t="s">
         <v>2754</v>
       </c>
       <c r="H155" s="15" t="s">
-        <v>1298</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="156" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B156" s="15" t="s">
         <v>981</v>
       </c>
       <c r="D156" s="9"/>
       <c r="F156" s="15" t="s">
         <v>2755</v>
       </c>
       <c r="H156" s="15" t="s">
-        <v>1299</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="157" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B157" s="15" t="s">
         <v>982</v>
       </c>
       <c r="D157" s="9"/>
       <c r="F157" s="15"/>
       <c r="H157" s="15" t="s">
-        <v>1300</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="158" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B158" s="15" t="s">
         <v>983</v>
       </c>
       <c r="D158" s="11"/>
       <c r="F158" s="15"/>
       <c r="H158" s="15" t="s">
-        <v>2784</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="159" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B159" s="15" t="s">
         <v>984</v>
       </c>
       <c r="D159" s="11"/>
       <c r="F159" s="15"/>
       <c r="H159" s="15" t="s">
-        <v>2785</v>
+        <v>2784</v>
       </c>
     </row>
     <row r="160" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B160" s="15" t="s">
         <v>985</v>
       </c>
       <c r="D160" s="11"/>
       <c r="F160" s="15"/>
       <c r="H160" s="15" t="s">
-        <v>1301</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="161" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B161" s="15" t="s">
         <v>986</v>
       </c>
       <c r="D161" s="10"/>
       <c r="F161" s="15"/>
       <c r="H161" s="15" t="s">
-        <v>1302</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="162" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B162" s="15" t="s">
         <v>3230</v>
       </c>
       <c r="D162" s="12"/>
       <c r="F162" s="15"/>
       <c r="H162" s="15" t="s">
-        <v>1303</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="163" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B163" s="15" t="s">
         <v>987</v>
       </c>
       <c r="F163" s="15"/>
       <c r="H163" s="15" t="s">
-        <v>2786</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="164" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B164" s="15" t="s">
         <v>988</v>
       </c>
       <c r="D164" s="9"/>
       <c r="F164" s="15"/>
       <c r="H164" s="15" t="s">
-        <v>1304</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="165" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B165" s="15" t="s">
         <v>2204</v>
       </c>
       <c r="D165" s="9"/>
       <c r="F165" s="15"/>
       <c r="H165" s="15" t="s">
-        <v>1305</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="166" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B166" s="15" t="s">
         <v>989</v>
       </c>
       <c r="D166" s="9"/>
       <c r="F166" s="15"/>
       <c r="H166" s="15" t="s">
-        <v>1306</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="167" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B167" s="15" t="s">
         <v>990</v>
       </c>
       <c r="D167" s="9"/>
       <c r="F167" s="15"/>
       <c r="H167" s="15" t="s">
-        <v>3244</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="168" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B168" s="15" t="s">
         <v>2681</v>
       </c>
       <c r="D168" s="9"/>
       <c r="F168" s="15"/>
       <c r="H168" s="15" t="s">
-        <v>1307</v>
+        <v>3244</v>
       </c>
     </row>
     <row r="169" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B169" s="15" t="s">
         <v>3137</v>
       </c>
       <c r="D169" s="9"/>
       <c r="F169" s="15"/>
       <c r="H169" s="15" t="s">
-        <v>1308</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="170" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B170" s="15" t="s">
         <v>991</v>
       </c>
       <c r="D170" s="9"/>
       <c r="F170" s="15"/>
       <c r="H170" s="15" t="s">
-        <v>2787</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="171" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B171" s="15" t="s">
         <v>992</v>
       </c>
       <c r="D171" s="9"/>
       <c r="F171" s="15"/>
       <c r="H171" s="15" t="s">
-        <v>2788</v>
+        <v>2787</v>
       </c>
     </row>
     <row r="172" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B172" s="15" t="s">
         <v>993</v>
       </c>
       <c r="D172" s="9"/>
       <c r="F172" s="15"/>
       <c r="H172" s="15" t="s">
-        <v>1309</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="173" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B173" s="15" t="s">
         <v>994</v>
       </c>
       <c r="D173" s="9"/>
       <c r="F173" s="15"/>
       <c r="H173" s="15" t="s">
-        <v>2501</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="174" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B174" s="15"/>
       <c r="D174" s="9"/>
       <c r="F174" s="15"/>
       <c r="H174" s="15" t="s">
-        <v>2789</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="175" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B175" s="15"/>
       <c r="D175" s="10"/>
       <c r="F175" s="15"/>
       <c r="H175" s="15" t="s">
-        <v>2215</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="176" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B176" s="15"/>
       <c r="F176" s="15"/>
       <c r="H176" s="15" t="s">
-        <v>1310</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="177" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B177" s="15"/>
       <c r="D177" s="9"/>
       <c r="F177" s="15"/>
       <c r="H177" s="15" t="s">
-        <v>1311</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="178" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B178" s="15"/>
       <c r="D178" s="11"/>
       <c r="F178" s="15"/>
       <c r="H178" s="15" t="s">
-        <v>1312</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="179" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B179" s="15"/>
       <c r="D179" s="11"/>
       <c r="F179" s="15"/>
       <c r="H179" s="15" t="s">
-        <v>1313</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="180" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B180" s="15"/>
       <c r="D180" s="9"/>
       <c r="F180" s="15"/>
       <c r="H180" s="15" t="s">
-        <v>1314</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="181" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B181" s="15"/>
       <c r="D181" s="9"/>
       <c r="F181" s="15"/>
       <c r="H181" s="15" t="s">
-        <v>1315</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="182" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B182" s="15"/>
       <c r="D182" s="9"/>
       <c r="F182" s="15"/>
       <c r="H182" s="15" t="s">
-        <v>1316</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="183" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B183" s="15"/>
       <c r="D183" s="9"/>
       <c r="F183" s="15"/>
       <c r="H183" s="15" t="s">
-        <v>1317</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="184" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B184" s="15"/>
       <c r="D184" s="9"/>
       <c r="F184" s="15"/>
       <c r="H184" s="15" t="s">
-        <v>1318</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="185" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B185" s="15"/>
       <c r="D185" s="9"/>
       <c r="F185" s="15"/>
       <c r="H185" s="15" t="s">
-        <v>1319</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="186" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B186" s="15"/>
       <c r="D186" s="9"/>
       <c r="F186" s="15"/>
       <c r="H186" s="15" t="s">
-        <v>1320</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="187" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B187" s="15"/>
       <c r="D187" s="9"/>
       <c r="F187" s="15"/>
       <c r="H187" s="15" t="s">
-        <v>2790</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="188" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B188" s="15"/>
       <c r="D188" s="9"/>
       <c r="F188" s="15"/>
       <c r="H188" s="15" t="s">
-        <v>1321</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="189" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B189" s="15"/>
       <c r="D189" s="9"/>
       <c r="F189" s="15"/>
       <c r="H189" s="15" t="s">
-        <v>2791</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="190" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B190" s="15"/>
       <c r="D190" s="9"/>
       <c r="F190" s="15"/>
       <c r="H190" s="15" t="s">
-        <v>1322</v>
+        <v>2791</v>
       </c>
     </row>
     <row r="191" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B191" s="15"/>
       <c r="D191" s="9"/>
       <c r="F191" s="15"/>
       <c r="H191" s="15" t="s">
-        <v>1323</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="192" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B192" s="15"/>
       <c r="D192" s="9"/>
       <c r="F192" s="15"/>
       <c r="H192" s="15" t="s">
-        <v>1324</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="193" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B193" s="15"/>
       <c r="D193" s="12"/>
       <c r="F193" s="15"/>
       <c r="H193" s="15" t="s">
-        <v>2792</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="194" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B194" s="15"/>
       <c r="D194" s="9"/>
       <c r="F194" s="15"/>
       <c r="H194" s="15" t="s">
-        <v>1325</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="195" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B195" s="15"/>
       <c r="F195" s="15"/>
       <c r="H195" s="15" t="s">
-        <v>1326</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="196" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B196" s="15"/>
       <c r="D196" s="10"/>
       <c r="F196" s="15"/>
       <c r="H196" s="15" t="s">
-        <v>1327</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="197" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B197" s="15"/>
       <c r="F197" s="15"/>
       <c r="H197" s="15" t="s">
-        <v>1328</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="198" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B198" s="15"/>
       <c r="F198" s="15"/>
       <c r="H198" s="15" t="s">
-        <v>1329</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="199" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B199" s="15"/>
       <c r="D199" s="9"/>
       <c r="F199" s="15"/>
       <c r="H199" s="15" t="s">
-        <v>1330</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="200" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B200" s="15"/>
       <c r="F200" s="15"/>
       <c r="H200" s="15" t="s">
-        <v>2793</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="201" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B201" s="15"/>
       <c r="F201" s="15"/>
       <c r="H201" s="15" t="s">
-        <v>1331</v>
+        <v>2793</v>
       </c>
     </row>
     <row r="202" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B202" s="15"/>
       <c r="F202" s="15"/>
       <c r="H202" s="15" t="s">
-        <v>2794</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="203" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B203" s="15"/>
       <c r="D203" s="9"/>
       <c r="F203" s="15"/>
       <c r="H203" s="15" t="s">
-        <v>2795</v>
+        <v>2794</v>
       </c>
     </row>
     <row r="204" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B204" s="15"/>
       <c r="D204" s="9"/>
       <c r="F204" s="15"/>
       <c r="H204" s="15" t="s">
-        <v>1332</v>
+        <v>2795</v>
       </c>
     </row>
     <row r="205" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B205" s="15"/>
       <c r="F205" s="15"/>
       <c r="H205" s="15" t="s">
-        <v>1333</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="206" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B206" s="15"/>
       <c r="F206" s="15"/>
       <c r="H206" s="15" t="s">
-        <v>2796</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="207" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B207" s="15"/>
       <c r="F207" s="15"/>
       <c r="H207" s="15" t="s">
-        <v>1334</v>
+        <v>2796</v>
       </c>
     </row>
     <row r="208" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B208" s="15"/>
       <c r="F208" s="15"/>
       <c r="H208" s="15" t="s">
-        <v>1335</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="209" spans="4:8" x14ac:dyDescent="0.25">
       <c r="F209" s="15"/>
       <c r="H209" s="15" t="s">
-        <v>1336</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="210" spans="4:8" x14ac:dyDescent="0.25">
       <c r="F210" s="15"/>
       <c r="H210" s="15" t="s">
-        <v>1337</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="211" spans="4:8" x14ac:dyDescent="0.25">
       <c r="D211" s="9"/>
       <c r="F211" s="15"/>
       <c r="H211" s="15" t="s">
-        <v>1338</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="212" spans="4:8" x14ac:dyDescent="0.25">
       <c r="F212" s="15"/>
       <c r="H212" s="15" t="s">
-        <v>1339</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="213" spans="4:8" x14ac:dyDescent="0.25">
       <c r="D213" s="9"/>
       <c r="F213" s="15"/>
       <c r="H213" s="15" t="s">
-        <v>1340</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="214" spans="4:8" x14ac:dyDescent="0.25">
       <c r="D214" s="9"/>
       <c r="F214" s="15"/>
       <c r="H214" s="15" t="s">
-        <v>1341</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="215" spans="4:8" x14ac:dyDescent="0.25">
       <c r="D215" s="9"/>
       <c r="F215" s="15"/>
       <c r="H215" s="15" t="s">
-        <v>1342</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="216" spans="4:8" x14ac:dyDescent="0.25">
       <c r="D216" s="9"/>
       <c r="F216" s="15"/>
       <c r="H216" s="15" t="s">
-        <v>1343</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="217" spans="4:8" x14ac:dyDescent="0.25">
       <c r="D217" s="9"/>
       <c r="F217" s="15"/>
       <c r="H217" s="15" t="s">
-        <v>2797</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="218" spans="4:8" x14ac:dyDescent="0.25">
       <c r="D218" s="8"/>
       <c r="F218" s="15"/>
       <c r="H218" s="15" t="s">
-        <v>1344</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="219" spans="4:8" x14ac:dyDescent="0.25">
       <c r="D219" s="8"/>
       <c r="F219" s="15"/>
       <c r="H219" s="15" t="s">
-        <v>1345</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="220" spans="4:8" x14ac:dyDescent="0.25">
       <c r="F220" s="15"/>
       <c r="H220" s="15" t="s">
-        <v>1346</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="221" spans="4:8" x14ac:dyDescent="0.25">
       <c r="F221" s="15"/>
       <c r="H221" s="15" t="s">
-        <v>3158</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="222" spans="4:8" x14ac:dyDescent="0.25">
       <c r="F222" s="15"/>
       <c r="H222" s="15" t="s">
-        <v>1347</v>
+        <v>3158</v>
       </c>
     </row>
     <row r="223" spans="4:8" x14ac:dyDescent="0.25">
       <c r="D223" s="10"/>
       <c r="F223" s="15"/>
       <c r="H223" s="15" t="s">
-        <v>1348</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="224" spans="4:8" x14ac:dyDescent="0.25">
       <c r="D224" s="10"/>
       <c r="F224" s="15"/>
       <c r="H224" s="15" t="s">
-        <v>3165</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="225" spans="4:8" x14ac:dyDescent="0.25">
       <c r="D225" s="9"/>
       <c r="F225" s="15"/>
       <c r="H225" s="15" t="s">
-        <v>1349</v>
+        <v>3165</v>
       </c>
     </row>
     <row r="226" spans="4:8" x14ac:dyDescent="0.25">
       <c r="F226" s="15"/>
       <c r="H226" s="15" t="s">
-        <v>1350</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="227" spans="4:8" x14ac:dyDescent="0.25">
       <c r="F227" s="15"/>
       <c r="H227" s="15" t="s">
-        <v>1351</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="228" spans="4:8" x14ac:dyDescent="0.25">
       <c r="F228" s="15"/>
       <c r="H228" s="15" t="s">
-        <v>1352</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="229" spans="4:8" x14ac:dyDescent="0.25">
       <c r="F229" s="15"/>
       <c r="H229" s="15" t="s">
-        <v>1353</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="230" spans="4:8" x14ac:dyDescent="0.25">
       <c r="F230" s="15"/>
       <c r="H230" s="15" t="s">
-        <v>1354</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="231" spans="4:8" x14ac:dyDescent="0.25">
       <c r="F231" s="15"/>
       <c r="H231" s="15" t="s">
-        <v>1355</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="232" spans="4:8" x14ac:dyDescent="0.25">
       <c r="F232" s="15"/>
       <c r="H232" s="15" t="s">
-        <v>1356</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="233" spans="4:8" x14ac:dyDescent="0.25">
       <c r="F233" s="15"/>
       <c r="H233" s="15" t="s">
-        <v>1357</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="234" spans="4:8" x14ac:dyDescent="0.25">
       <c r="F234" s="15"/>
       <c r="H234" s="15" t="s">
-        <v>1358</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="235" spans="4:8" x14ac:dyDescent="0.25">
       <c r="F235" s="15"/>
       <c r="H235" s="15" t="s">
-        <v>2798</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="236" spans="4:8" x14ac:dyDescent="0.25">
       <c r="F236" s="15"/>
       <c r="H236" s="15" t="s">
-        <v>3245</v>
+        <v>2798</v>
       </c>
     </row>
     <row r="237" spans="4:8" x14ac:dyDescent="0.25">
       <c r="F237" s="15"/>
       <c r="H237" s="15" t="s">
-        <v>2799</v>
+        <v>3245</v>
       </c>
     </row>
     <row r="238" spans="4:8" x14ac:dyDescent="0.25">
       <c r="F238" s="15"/>
       <c r="H238" s="15" t="s">
-        <v>1359</v>
+        <v>2799</v>
       </c>
     </row>
     <row r="239" spans="4:8" x14ac:dyDescent="0.25">
       <c r="F239" s="15"/>
       <c r="H239" s="15" t="s">
-        <v>1360</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="240" spans="4:8" x14ac:dyDescent="0.25">
       <c r="F240" s="15"/>
       <c r="H240" s="15" t="s">
-        <v>2800</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="241" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F241" s="15"/>
       <c r="H241" s="15" t="s">
-        <v>1361</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="242" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F242" s="15"/>
       <c r="H242" s="15" t="s">
-        <v>1362</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="243" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F243" s="15"/>
       <c r="H243" s="15" t="s">
-        <v>1363</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="244" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F244" s="15"/>
       <c r="H244" s="15" t="s">
-        <v>1364</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="245" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F245" s="15"/>
       <c r="H245" s="15" t="s">
-        <v>1365</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="246" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F246" s="15"/>
       <c r="H246" s="15" t="s">
-        <v>2801</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="247" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F247" s="15"/>
       <c r="H247" s="15" t="s">
-        <v>1366</v>
+        <v>2801</v>
       </c>
     </row>
     <row r="248" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F248" s="15"/>
       <c r="H248" s="15" t="s">
-        <v>1367</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="249" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F249" s="15"/>
       <c r="H249" s="15" t="s">
-        <v>1368</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="250" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F250" s="15"/>
       <c r="H250" s="15" t="s">
-        <v>1369</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="251" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F251" s="15"/>
       <c r="H251" s="15" t="s">
-        <v>1370</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="252" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F252" s="15"/>
       <c r="H252" s="15" t="s">
-        <v>2802</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="253" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F253" s="15"/>
       <c r="H253" s="15" t="s">
-        <v>1371</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="254" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F254" s="15"/>
       <c r="H254" s="15" t="s">
-        <v>2803</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="255" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F255" s="15"/>
       <c r="H255" s="15" t="s">
-        <v>1372</v>
+        <v>2803</v>
       </c>
     </row>
     <row r="256" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F256" s="15"/>
       <c r="H256" s="15" t="s">
-        <v>1373</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="257" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F257" s="15"/>
       <c r="H257" s="15" t="s">
-        <v>2804</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="258" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F258" s="15"/>
       <c r="H258" s="15" t="s">
-        <v>1374</v>
+        <v>2804</v>
       </c>
     </row>
     <row r="259" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F259" s="15"/>
       <c r="H259" s="15" t="s">
-        <v>1375</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="260" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F260" s="15"/>
       <c r="H260" s="15" t="s">
-        <v>2216</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="261" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F261" s="15"/>
       <c r="H261" s="15" t="s">
-        <v>2805</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="262" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F262" s="15"/>
       <c r="H262" s="15" t="s">
-        <v>1376</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="263" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F263" s="15"/>
       <c r="H263" s="15" t="s">
-        <v>1377</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="264" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F264" s="15"/>
       <c r="H264" s="15" t="s">
-        <v>1378</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="265" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F265" s="15"/>
       <c r="H265" s="15" t="s">
-        <v>1379</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="266" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F266" s="15"/>
       <c r="H266" s="15" t="s">
-        <v>2806</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="267" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F267" s="15"/>
       <c r="H267" s="15" t="s">
-        <v>1380</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="268" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F268" s="15"/>
       <c r="H268" s="15" t="s">
-        <v>2807</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="269" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F269" s="15"/>
       <c r="H269" s="15" t="s">
-        <v>2808</v>
+        <v>2807</v>
       </c>
     </row>
     <row r="270" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F270" s="15"/>
       <c r="H270" s="15" t="s">
-        <v>2809</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="271" spans="6:8" x14ac:dyDescent="0.25">
       <c r="H271" s="15" t="s">
-        <v>1381</v>
+        <v>2809</v>
       </c>
     </row>
     <row r="272" spans="6:8" x14ac:dyDescent="0.25">
       <c r="H272" s="15" t="s">
-        <v>1382</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="273" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H273" s="15" t="s">
-        <v>1383</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="274" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H274" s="15" t="s">
-        <v>2810</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="275" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H275" s="15" t="s">
-        <v>1384</v>
+        <v>2810</v>
       </c>
     </row>
     <row r="276" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H276" s="15" t="s">
-        <v>1385</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="277" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H277" s="15" t="s">
-        <v>1386</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="278" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H278" s="15" t="s">
-        <v>1387</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="279" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H279" s="15" t="s">
-        <v>1388</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="280" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H280" s="15" t="s">
-        <v>1389</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="281" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H281" s="15" t="s">
-        <v>2811</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="282" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H282" s="15" t="s">
-        <v>1390</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="283" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H283" s="15" t="s">
-        <v>1391</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="284" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H284" s="15" t="s">
-        <v>3127</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="285" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H285" s="15" t="s">
-        <v>3144</v>
+        <v>3127</v>
       </c>
     </row>
     <row r="286" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H286" s="15" t="s">
-        <v>2812</v>
+        <v>3144</v>
       </c>
     </row>
     <row r="287" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H287" s="15" t="s">
-        <v>2813</v>
+        <v>2812</v>
       </c>
     </row>
     <row r="288" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H288" s="15" t="s">
-        <v>1392</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="289" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H289" s="15" t="s">
-        <v>1393</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="290" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H290" s="15" t="s">
-        <v>1394</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="291" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H291" s="15" t="s">
-        <v>2814</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="292" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H292" s="15" t="s">
-        <v>2815</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="293" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H293" s="15" t="s">
-        <v>1395</v>
+        <v>2815</v>
       </c>
     </row>
     <row r="294" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H294" s="15" t="s">
-        <v>1396</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="295" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H295" s="15" t="s">
-        <v>1397</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="296" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H296" s="15" t="s">
-        <v>1398</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="297" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H297" s="15" t="s">
-        <v>2816</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="298" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H298" s="15" t="s">
-        <v>1399</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="299" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H299" s="15" t="s">
-        <v>2817</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="300" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H300" s="15" t="s">
-        <v>1400</v>
+        <v>2817</v>
       </c>
     </row>
     <row r="301" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H301" s="15" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="302" spans="8:8" x14ac:dyDescent="0.25">
+      <c r="H302" s="15" t="s">
         <v>1401</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="H302" s="15"/>
     </row>
     <row r="303" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H303" s="15"/>
+    </row>
+    <row r="304" spans="8:8" x14ac:dyDescent="0.25">
+      <c r="H304" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:J2"/>
   </mergeCells>
   <conditionalFormatting sqref="B11:B120">
-    <cfRule type="duplicateValues" dxfId="11" priority="491"/>
+    <cfRule type="duplicateValues" dxfId="12" priority="491"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="D107:D226 D102 D14:D100">
-    <cfRule type="duplicateValues" dxfId="10" priority="324"/>
+    <cfRule type="duplicateValues" dxfId="11" priority="324"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="F128:F143 F120 F11:F115">
-    <cfRule type="duplicateValues" dxfId="9" priority="329"/>
+    <cfRule type="duplicateValues" dxfId="10" priority="329"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H29:H218">
-    <cfRule type="duplicateValues" dxfId="8" priority="495"/>
+  <conditionalFormatting sqref="H30:H219">
+    <cfRule type="duplicateValues" dxfId="9" priority="495"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="J82:J84 J92:J186 J77 J14:J74">
-    <cfRule type="duplicateValues" dxfId="7" priority="485"/>
+    <cfRule type="duplicateValues" dxfId="8" priority="485"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="91" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="5">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB808336-B39C-4477-9784-60ECAC5920D0}">
   <sheetPr codeName="List4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:M229"/>
+  <dimension ref="B2:M230"/>
   <sheetViews>
-    <sheetView topLeftCell="A203" workbookViewId="0">
-      <selection activeCell="J196" sqref="J196"/>
+    <sheetView topLeftCell="A17" workbookViewId="0">
+      <selection activeCell="J37" sqref="J37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.28515625" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" customWidth="1"/>
     <col min="3" max="3" width="3.28515625" customWidth="1"/>
     <col min="4" max="4" width="20.7109375" customWidth="1"/>
     <col min="5" max="5" width="3.28515625" customWidth="1"/>
     <col min="6" max="6" width="20.7109375" customWidth="1"/>
     <col min="7" max="7" width="3.28515625" customWidth="1"/>
     <col min="8" max="8" width="20.7109375" customWidth="1"/>
     <col min="9" max="9" width="3.28515625" customWidth="1"/>
     <col min="10" max="10" width="20.7109375" style="15" customWidth="1"/>
     <col min="11" max="11" width="3.28515625" customWidth="1"/>
     <col min="12" max="12" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:13" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="27" t="s">
         <v>2173</v>
       </c>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
@@ -23137,1818 +23201,1823 @@
         <v>2920</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>1539</v>
       </c>
       <c r="E36" s="8"/>
       <c r="H36" s="15" t="s">
         <v>1591</v>
       </c>
       <c r="J36" s="15" t="s">
         <v>1711</v>
       </c>
     </row>
     <row r="37" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B37" s="15" t="s">
         <v>3128</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>2945</v>
       </c>
       <c r="E37" s="8"/>
       <c r="H37" s="15" t="s">
         <v>1592</v>
       </c>
       <c r="J37" s="15" t="s">
-        <v>2997</v>
+        <v>3282</v>
       </c>
     </row>
     <row r="38" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B38" s="15" t="s">
         <v>1485</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>2946</v>
       </c>
       <c r="H38" s="15" t="s">
         <v>2963</v>
       </c>
       <c r="J38" s="15" t="s">
-        <v>1712</v>
+        <v>2997</v>
       </c>
     </row>
     <row r="39" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B39" s="15" t="s">
         <v>2921</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>2947</v>
       </c>
       <c r="H39" s="15" t="s">
         <v>2964</v>
       </c>
       <c r="J39" s="15" t="s">
-        <v>2998</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="40" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B40" s="15" t="s">
         <v>1486</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>1540</v>
       </c>
       <c r="E40" s="8"/>
       <c r="H40" s="15" t="s">
         <v>1593</v>
       </c>
       <c r="J40" s="15" t="s">
-        <v>1713</v>
+        <v>2998</v>
       </c>
     </row>
     <row r="41" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B41" s="15" t="s">
         <v>2922</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>2956</v>
       </c>
       <c r="E41" s="8"/>
       <c r="H41" s="15" t="s">
         <v>1594</v>
       </c>
       <c r="J41" s="15" t="s">
-        <v>1714</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="42" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B42" s="15" t="s">
         <v>2923</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>2948</v>
       </c>
       <c r="E42" s="8"/>
       <c r="H42" s="15" t="s">
         <v>2965</v>
       </c>
       <c r="J42" s="15" t="s">
-        <v>2999</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="43" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B43" s="15" t="s">
         <v>2924</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>2248</v>
       </c>
       <c r="E43" s="8"/>
       <c r="H43" s="15" t="s">
         <v>1595</v>
       </c>
       <c r="J43" s="15" t="s">
-        <v>1715</v>
+        <v>2999</v>
       </c>
     </row>
     <row r="44" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B44" s="15" t="s">
         <v>1487</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>1541</v>
       </c>
       <c r="H44" s="15" t="s">
         <v>1596</v>
       </c>
       <c r="J44" s="15" t="s">
-        <v>1716</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="45" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B45" s="15" t="s">
         <v>1488</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>1542</v>
       </c>
       <c r="E45" s="8"/>
       <c r="H45" s="15" t="s">
         <v>1597</v>
       </c>
       <c r="J45" s="15" t="s">
-        <v>1717</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="46" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B46" s="15" t="s">
         <v>1489</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>1543</v>
       </c>
       <c r="E46" s="8"/>
       <c r="H46" s="15" t="s">
         <v>2966</v>
       </c>
       <c r="J46" s="15" t="s">
-        <v>3000</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="47" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B47" s="15" t="s">
         <v>2925</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>1544</v>
       </c>
       <c r="E47" s="8"/>
       <c r="H47" s="15" t="s">
         <v>1598</v>
       </c>
       <c r="J47" s="15" t="s">
-        <v>1718</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="48" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B48" s="15" t="s">
         <v>1490</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>1545</v>
       </c>
       <c r="E48" s="8"/>
       <c r="H48" s="15" t="s">
         <v>2967</v>
       </c>
       <c r="J48" s="15" t="s">
-        <v>1719</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="49" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B49" s="15" t="s">
         <v>1491</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>2957</v>
       </c>
       <c r="E49" s="8"/>
       <c r="H49" s="15" t="s">
         <v>1599</v>
       </c>
       <c r="J49" s="15" t="s">
-        <v>3001</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="50" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B50" s="15" t="s">
         <v>1492</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>1546</v>
       </c>
       <c r="E50" s="8"/>
       <c r="H50" s="15" t="s">
         <v>1600</v>
       </c>
       <c r="J50" s="15" t="s">
-        <v>3002</v>
+        <v>3001</v>
       </c>
     </row>
     <row r="51" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B51" s="15" t="s">
         <v>2926</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>1547</v>
       </c>
       <c r="E51" s="8"/>
       <c r="H51" s="15" t="s">
         <v>1601</v>
       </c>
       <c r="J51" s="15" t="s">
-        <v>3003</v>
+        <v>3002</v>
       </c>
     </row>
     <row r="52" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B52" s="15" t="s">
         <v>2927</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>1548</v>
       </c>
       <c r="E52" s="8"/>
       <c r="H52" s="15" t="s">
         <v>2968</v>
       </c>
       <c r="J52" s="15" t="s">
-        <v>1720</v>
+        <v>3003</v>
       </c>
     </row>
     <row r="53" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B53" s="15" t="s">
         <v>1493</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>1549</v>
       </c>
       <c r="E53" s="8"/>
       <c r="H53" s="15" t="s">
         <v>3174</v>
       </c>
       <c r="J53" s="15" t="s">
-        <v>1721</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="54" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B54" s="15" t="s">
         <v>2928</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>1550</v>
       </c>
       <c r="E54" s="8"/>
       <c r="H54" s="15" t="s">
         <v>1602</v>
       </c>
       <c r="J54" s="15" t="s">
-        <v>3004</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="55" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B55" s="15" t="s">
         <v>1494</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>3256</v>
       </c>
       <c r="E55" s="8"/>
       <c r="H55" s="15" t="s">
         <v>1603</v>
       </c>
       <c r="J55" s="15" t="s">
-        <v>1722</v>
+        <v>3004</v>
       </c>
     </row>
     <row r="56" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B56" s="15" t="s">
         <v>1495</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>1551</v>
       </c>
       <c r="E56" s="8"/>
       <c r="H56" s="15" t="s">
         <v>1604</v>
       </c>
       <c r="J56" s="15" t="s">
-        <v>1723</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="57" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B57" s="15" t="s">
         <v>1496</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>1552</v>
       </c>
       <c r="E57" s="8"/>
       <c r="H57" s="15" t="s">
         <v>1605</v>
       </c>
       <c r="J57" s="15" t="s">
-        <v>3005</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="58" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B58" s="15" t="s">
         <v>2929</v>
       </c>
       <c r="D58" s="15" t="s">
         <v>1553</v>
       </c>
       <c r="H58" s="15" t="s">
         <v>1606</v>
       </c>
       <c r="J58" s="15" t="s">
-        <v>3006</v>
+        <v>3005</v>
       </c>
     </row>
     <row r="59" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B59" s="15" t="s">
         <v>3252</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>2949</v>
       </c>
       <c r="H59" s="15" t="s">
         <v>1607</v>
       </c>
       <c r="J59" s="15" t="s">
-        <v>3007</v>
+        <v>3006</v>
       </c>
     </row>
     <row r="60" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B60" s="15" t="s">
         <v>3253</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>2950</v>
       </c>
       <c r="H60" s="15" t="s">
         <v>1608</v>
       </c>
       <c r="J60" s="15" t="s">
-        <v>1724</v>
+        <v>3007</v>
       </c>
     </row>
     <row r="61" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B61" s="15" t="s">
         <v>1497</v>
       </c>
       <c r="D61" s="15" t="s">
         <v>3139</v>
       </c>
       <c r="H61" s="15" t="s">
         <v>1609</v>
       </c>
       <c r="J61" s="15" t="s">
-        <v>1725</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="62" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B62" s="15" t="s">
         <v>1498</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>1554</v>
       </c>
       <c r="E62" s="8"/>
       <c r="H62" s="15" t="s">
         <v>1610</v>
       </c>
       <c r="J62" s="15" t="s">
-        <v>3008</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="63" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B63" s="15" t="s">
         <v>3254</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>2951</v>
       </c>
       <c r="E63" s="8"/>
       <c r="H63" s="15" t="s">
         <v>2252</v>
       </c>
       <c r="J63" s="15" t="s">
-        <v>1726</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="64" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B64" s="15" t="s">
         <v>2930</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>1555</v>
       </c>
       <c r="E64" s="8"/>
       <c r="H64" s="15" t="s">
         <v>1611</v>
       </c>
       <c r="J64" s="15" t="s">
-        <v>3009</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="65" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B65" s="15" t="s">
         <v>2264</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>2952</v>
       </c>
       <c r="E65" s="8"/>
       <c r="H65" s="15" t="s">
         <v>2969</v>
       </c>
       <c r="J65" s="15" t="s">
-        <v>1727</v>
+        <v>3009</v>
       </c>
     </row>
     <row r="66" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B66" s="15" t="s">
         <v>2931</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>2221</v>
       </c>
       <c r="E66" s="8"/>
       <c r="H66" s="15" t="s">
         <v>1612</v>
       </c>
       <c r="J66" s="15" t="s">
-        <v>1728</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="67" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B67" s="15" t="s">
         <v>2932</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>1556</v>
       </c>
       <c r="E67" s="8"/>
       <c r="H67" s="15" t="s">
         <v>2970</v>
       </c>
       <c r="J67" s="15" t="s">
-        <v>1729</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="68" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B68" s="15" t="s">
         <v>1499</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>2953</v>
       </c>
       <c r="E68" s="8"/>
       <c r="H68" s="15" t="s">
         <v>1613</v>
       </c>
       <c r="J68" s="15" t="s">
-        <v>1730</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="69" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B69" s="15" t="s">
         <v>1500</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>2222</v>
       </c>
       <c r="E69" s="8"/>
       <c r="H69" s="15" t="s">
         <v>1614</v>
       </c>
       <c r="J69" s="15" t="s">
-        <v>1731</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="70" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B70" s="15" t="s">
         <v>3108</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>2954</v>
       </c>
       <c r="E70" s="8"/>
       <c r="H70" s="15" t="s">
         <v>1615</v>
       </c>
       <c r="J70" s="15" t="s">
-        <v>3010</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="71" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B71" s="15" t="s">
         <v>1501</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>2955</v>
       </c>
       <c r="E71" s="8"/>
       <c r="H71" s="15" t="s">
         <v>1616</v>
       </c>
       <c r="J71" s="15" t="s">
-        <v>3011</v>
+        <v>3010</v>
       </c>
     </row>
     <row r="72" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B72" s="15" t="s">
         <v>1502</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>3171</v>
       </c>
       <c r="E72" s="8"/>
       <c r="H72" s="15" t="s">
         <v>1617</v>
       </c>
       <c r="J72" s="15" t="s">
-        <v>1732</v>
+        <v>3011</v>
       </c>
     </row>
     <row r="73" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B73" s="15" t="s">
         <v>1503</v>
       </c>
       <c r="D73" s="15" t="s">
         <v>1557</v>
       </c>
       <c r="E73" s="8"/>
       <c r="H73" s="15" t="s">
         <v>1618</v>
       </c>
       <c r="J73" s="15" t="s">
-        <v>3012</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="74" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B74" s="15" t="s">
         <v>1504</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>1558</v>
       </c>
       <c r="E74" s="8"/>
       <c r="H74" s="15" t="s">
         <v>2971</v>
       </c>
       <c r="J74" s="15" t="s">
-        <v>1733</v>
+        <v>3012</v>
       </c>
     </row>
     <row r="75" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B75" s="15" t="s">
         <v>1505</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>1559</v>
       </c>
       <c r="E75" s="8"/>
       <c r="H75" s="15" t="s">
         <v>1619</v>
       </c>
       <c r="J75" s="15" t="s">
-        <v>1734</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="76" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B76" s="15" t="s">
         <v>1506</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>1560</v>
       </c>
       <c r="H76" s="15" t="s">
         <v>1620</v>
       </c>
       <c r="J76" s="15" t="s">
-        <v>1735</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="77" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B77" s="15" t="s">
         <v>1507</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>1561</v>
       </c>
       <c r="E77" s="8"/>
       <c r="H77" s="15" t="s">
         <v>2972</v>
       </c>
       <c r="J77" s="15" t="s">
-        <v>2247</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="78" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B78" s="15" t="s">
         <v>2933</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>1562</v>
       </c>
       <c r="E78" s="8"/>
       <c r="H78" s="15" t="s">
         <v>1621</v>
       </c>
       <c r="J78" s="15" t="s">
-        <v>1736</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="79" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B79" s="15" t="s">
         <v>2934</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>1563</v>
       </c>
       <c r="H79" s="15" t="s">
         <v>1622</v>
       </c>
       <c r="J79" s="15" t="s">
-        <v>1737</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="80" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B80" s="15" t="s">
         <v>2218</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>1564</v>
       </c>
       <c r="H80" s="15" t="s">
         <v>1623</v>
       </c>
       <c r="J80" s="15" t="s">
-        <v>1738</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="81" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B81" s="15" t="s">
         <v>2935</v>
       </c>
       <c r="D81" t="s">
         <v>2259</v>
       </c>
       <c r="E81" s="8"/>
       <c r="H81" s="15" t="s">
         <v>3155</v>
       </c>
       <c r="J81" s="15" t="s">
-        <v>3013</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="82" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B82" s="15" t="s">
         <v>1508</v>
       </c>
       <c r="E82" s="8"/>
       <c r="H82" s="15" t="s">
         <v>1624</v>
       </c>
       <c r="J82" s="15" t="s">
-        <v>1739</v>
+        <v>3013</v>
       </c>
     </row>
     <row r="83" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B83" s="15" t="s">
         <v>1509</v>
       </c>
       <c r="H83" s="15" t="s">
         <v>3257</v>
       </c>
       <c r="J83" s="15" t="s">
-        <v>3014</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="84" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B84" s="15" t="s">
         <v>1510</v>
       </c>
       <c r="E84" s="13"/>
       <c r="H84" s="15" t="s">
         <v>1625</v>
       </c>
       <c r="J84" s="15" t="s">
-        <v>2230</v>
+        <v>3014</v>
       </c>
     </row>
     <row r="85" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B85" s="15" t="s">
         <v>1511</v>
       </c>
       <c r="H85" s="15" t="s">
         <v>1626</v>
       </c>
       <c r="J85" s="15" t="s">
-        <v>1740</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="86" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B86" s="15" t="s">
         <v>1512</v>
       </c>
       <c r="H86" s="15" t="s">
         <v>2225</v>
       </c>
       <c r="J86" s="15" t="s">
-        <v>1741</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="87" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B87" s="15" t="s">
         <v>2219</v>
       </c>
       <c r="H87" s="15" t="s">
         <v>1627</v>
       </c>
       <c r="J87" s="15" t="s">
-        <v>1742</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="88" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B88" s="15" t="s">
         <v>2220</v>
       </c>
       <c r="H88" s="15" t="s">
         <v>1628</v>
       </c>
       <c r="J88" s="15" t="s">
-        <v>1743</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="89" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B89" s="15" t="s">
         <v>1513</v>
       </c>
       <c r="E89" s="8"/>
       <c r="H89" s="15" t="s">
         <v>1629</v>
       </c>
       <c r="J89" s="15" t="s">
-        <v>1744</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="90" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B90" s="15" t="s">
         <v>1514</v>
       </c>
       <c r="E90" s="13"/>
       <c r="H90" s="15" t="s">
         <v>1630</v>
       </c>
       <c r="J90" s="15" t="s">
-        <v>1745</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="91" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B91" s="15" t="s">
         <v>1515</v>
       </c>
       <c r="E91" s="8"/>
       <c r="H91" s="15" t="s">
         <v>1631</v>
       </c>
       <c r="J91" s="15" t="s">
-        <v>3015</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="92" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B92" s="15" t="s">
         <v>2936</v>
       </c>
       <c r="E92" s="8"/>
       <c r="H92" s="15" t="s">
         <v>1632</v>
       </c>
       <c r="J92" s="15" t="s">
-        <v>1746</v>
+        <v>3015</v>
       </c>
     </row>
     <row r="93" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B93" s="15" t="s">
         <v>1516</v>
       </c>
       <c r="E93" s="8"/>
       <c r="H93" s="15" t="s">
         <v>1633</v>
       </c>
       <c r="J93" s="15" t="s">
-        <v>1747</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="94" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B94" s="15" t="s">
         <v>1517</v>
       </c>
       <c r="E94" s="8"/>
       <c r="H94" s="15" t="s">
         <v>1634</v>
       </c>
       <c r="J94" s="15" t="s">
-        <v>1748</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="95" spans="2:10" x14ac:dyDescent="0.25">
       <c r="E95" s="8"/>
       <c r="H95" s="15" t="s">
         <v>3131</v>
       </c>
       <c r="J95" s="15" t="s">
-        <v>3016</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="96" spans="2:10" x14ac:dyDescent="0.25">
       <c r="H96" s="15" t="s">
         <v>1635</v>
       </c>
       <c r="J96" s="15" t="s">
-        <v>1749</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="97" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H97" s="15" t="s">
         <v>1636</v>
       </c>
       <c r="J97" s="15" t="s">
-        <v>1750</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="98" spans="5:10" x14ac:dyDescent="0.25">
       <c r="E98" s="8"/>
       <c r="H98" s="15" t="s">
         <v>1637</v>
       </c>
       <c r="J98" s="15" t="s">
-        <v>1751</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="99" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H99" s="15" t="s">
         <v>1638</v>
       </c>
       <c r="J99" s="15" t="s">
-        <v>3017</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="100" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H100" s="15" t="s">
         <v>1639</v>
       </c>
       <c r="J100" s="15" t="s">
-        <v>1752</v>
+        <v>3017</v>
       </c>
     </row>
     <row r="101" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H101" s="15" t="s">
         <v>2973</v>
       </c>
       <c r="J101" s="15" t="s">
-        <v>3018</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="102" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H102" s="15" t="s">
         <v>2974</v>
       </c>
       <c r="J102" s="15" t="s">
-        <v>1753</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="103" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H103" s="15" t="s">
         <v>1640</v>
       </c>
       <c r="J103" s="15" t="s">
-        <v>1754</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="104" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H104" s="15" t="s">
         <v>1641</v>
       </c>
       <c r="J104" s="15" t="s">
-        <v>3019</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="105" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H105" s="15" t="s">
         <v>1642</v>
       </c>
       <c r="J105" s="15" t="s">
-        <v>3020</v>
+        <v>3019</v>
       </c>
     </row>
     <row r="106" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H106" s="15" t="s">
         <v>3258</v>
       </c>
       <c r="J106" s="15" t="s">
-        <v>1755</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="107" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H107" s="15" t="s">
         <v>1643</v>
       </c>
       <c r="J107" s="15" t="s">
-        <v>3021</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="108" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H108" s="15" t="s">
         <v>2975</v>
       </c>
       <c r="J108" s="15" t="s">
-        <v>1756</v>
+        <v>3021</v>
       </c>
     </row>
     <row r="109" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H109" s="15" t="s">
         <v>1644</v>
       </c>
       <c r="J109" s="15" t="s">
-        <v>3022</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="110" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H110" s="15" t="s">
         <v>2976</v>
       </c>
       <c r="J110" s="15" t="s">
-        <v>3262</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="111" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H111" s="15" t="s">
         <v>1645</v>
       </c>
       <c r="J111" s="15" t="s">
-        <v>3023</v>
+        <v>3262</v>
       </c>
     </row>
     <row r="112" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H112" s="15" t="s">
         <v>1646</v>
       </c>
       <c r="J112" s="15" t="s">
-        <v>3024</v>
+        <v>3023</v>
       </c>
     </row>
     <row r="113" spans="5:10" x14ac:dyDescent="0.25">
       <c r="E113" s="8"/>
       <c r="H113" s="15" t="s">
         <v>1647</v>
       </c>
       <c r="J113" s="15" t="s">
-        <v>2267</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="114" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H114" s="15" t="s">
         <v>1648</v>
       </c>
       <c r="J114" s="15" t="s">
-        <v>3263</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="115" spans="5:10" x14ac:dyDescent="0.25">
       <c r="E115" s="8"/>
       <c r="H115" s="15" t="s">
         <v>1649</v>
       </c>
       <c r="J115" s="15" t="s">
-        <v>3025</v>
+        <v>3263</v>
       </c>
     </row>
     <row r="116" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H116" s="15" t="s">
         <v>1650</v>
       </c>
       <c r="J116" s="15" t="s">
-        <v>1757</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="117" spans="5:10" x14ac:dyDescent="0.25">
       <c r="E117" s="8"/>
       <c r="H117" s="15" t="s">
         <v>1651</v>
       </c>
       <c r="J117" s="15" t="s">
-        <v>3026</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="118" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H118" s="15" t="s">
         <v>1652</v>
       </c>
       <c r="J118" s="15" t="s">
-        <v>1758</v>
+        <v>3026</v>
       </c>
     </row>
     <row r="119" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H119" s="15" t="s">
         <v>1653</v>
       </c>
       <c r="J119" s="15" t="s">
-        <v>1759</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="120" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H120" s="15" t="s">
         <v>1654</v>
       </c>
       <c r="J120" s="15" t="s">
-        <v>3264</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="121" spans="5:10" x14ac:dyDescent="0.25">
       <c r="E121" s="8"/>
       <c r="H121" s="15" t="s">
         <v>2977</v>
       </c>
       <c r="J121" s="15" t="s">
-        <v>3265</v>
+        <v>3264</v>
       </c>
     </row>
     <row r="122" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H122" s="15" t="s">
         <v>1655</v>
       </c>
       <c r="J122" s="15" t="s">
-        <v>3027</v>
+        <v>3265</v>
       </c>
     </row>
     <row r="123" spans="5:10" x14ac:dyDescent="0.25">
       <c r="E123" s="8"/>
       <c r="H123" s="15" t="s">
         <v>1656</v>
       </c>
       <c r="J123" s="15" t="s">
-        <v>3028</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="124" spans="5:10" x14ac:dyDescent="0.25">
       <c r="E124" s="8"/>
       <c r="H124" s="15" t="s">
         <v>1657</v>
       </c>
       <c r="J124" s="15" t="s">
-        <v>2231</v>
+        <v>3028</v>
       </c>
     </row>
     <row r="125" spans="5:10" x14ac:dyDescent="0.25">
       <c r="E125" s="8"/>
       <c r="H125" s="15" t="s">
         <v>1658</v>
       </c>
       <c r="J125" s="15" t="s">
-        <v>1760</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="126" spans="5:10" x14ac:dyDescent="0.25">
       <c r="E126" s="8"/>
       <c r="H126" s="15" t="s">
         <v>2978</v>
       </c>
       <c r="J126" s="15" t="s">
-        <v>2232</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="127" spans="5:10" x14ac:dyDescent="0.25">
       <c r="E127" s="8"/>
       <c r="H127" s="15" t="s">
         <v>1659</v>
       </c>
       <c r="J127" s="15" t="s">
-        <v>3029</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="128" spans="5:10" x14ac:dyDescent="0.25">
       <c r="E128" s="8"/>
       <c r="H128" s="15" t="s">
         <v>2226</v>
       </c>
       <c r="J128" s="15" t="s">
-        <v>1761</v>
+        <v>3029</v>
       </c>
     </row>
     <row r="129" spans="5:10" x14ac:dyDescent="0.25">
       <c r="E129" s="8"/>
       <c r="H129" s="15" t="s">
         <v>1660</v>
       </c>
       <c r="J129" s="15" t="s">
-        <v>1762</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="130" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H130" s="15" t="s">
         <v>1661</v>
       </c>
       <c r="J130" s="15" t="s">
-        <v>1763</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="131" spans="5:10" x14ac:dyDescent="0.25">
       <c r="E131" s="13"/>
       <c r="H131" s="15" t="s">
         <v>1662</v>
       </c>
       <c r="J131" s="15" t="s">
-        <v>1764</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="132" spans="5:10" x14ac:dyDescent="0.25">
       <c r="E132" s="8"/>
       <c r="H132" s="15" t="s">
         <v>2979</v>
       </c>
       <c r="J132" s="15" t="s">
-        <v>1765</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="133" spans="5:10" x14ac:dyDescent="0.25">
       <c r="E133" s="8"/>
       <c r="H133" s="15" t="s">
         <v>1663</v>
       </c>
       <c r="J133" s="15" t="s">
-        <v>1766</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="134" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H134" s="15" t="s">
         <v>1664</v>
       </c>
       <c r="J134" s="15" t="s">
-        <v>3030</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="135" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H135" s="15" t="s">
         <v>1665</v>
       </c>
       <c r="J135" s="15" t="s">
-        <v>1767</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="136" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H136" s="15" t="s">
         <v>1666</v>
       </c>
       <c r="J136" s="15" t="s">
-        <v>3031</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="137" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H137" s="15" t="s">
         <v>1667</v>
       </c>
       <c r="J137" s="15" t="s">
-        <v>3032</v>
+        <v>3031</v>
       </c>
     </row>
     <row r="138" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H138" s="15" t="s">
         <v>1668</v>
       </c>
       <c r="J138" s="15" t="s">
-        <v>3033</v>
+        <v>3032</v>
       </c>
     </row>
     <row r="139" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H139" s="15" t="s">
         <v>1669</v>
       </c>
       <c r="J139" s="15" t="s">
-        <v>1768</v>
+        <v>3033</v>
       </c>
     </row>
     <row r="140" spans="5:10" x14ac:dyDescent="0.25">
       <c r="E140" s="8"/>
       <c r="H140" s="15" t="s">
         <v>1670</v>
       </c>
       <c r="J140" s="15" t="s">
-        <v>1769</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="141" spans="5:10" x14ac:dyDescent="0.25">
       <c r="E141" s="8"/>
       <c r="H141" s="15" t="s">
         <v>1671</v>
       </c>
       <c r="J141" s="15" t="s">
-        <v>1770</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="142" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H142" s="15" t="s">
         <v>1672</v>
       </c>
       <c r="J142" s="15" t="s">
-        <v>1771</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="143" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H143" s="15" t="s">
         <v>1673</v>
       </c>
       <c r="J143" s="15" t="s">
-        <v>1772</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="144" spans="5:10" x14ac:dyDescent="0.25">
       <c r="H144" s="15" t="s">
         <v>1674</v>
       </c>
       <c r="J144" s="15" t="s">
-        <v>1773</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="145" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H145" s="15" t="s">
         <v>2980</v>
       </c>
       <c r="J145" s="15" t="s">
-        <v>1774</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="146" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H146" s="15" t="s">
         <v>1675</v>
       </c>
       <c r="J146" s="15" t="s">
-        <v>1775</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="147" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H147" s="15" t="s">
         <v>1676</v>
       </c>
       <c r="J147" s="15" t="s">
-        <v>3034</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="148" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H148" s="15" t="s">
         <v>1677</v>
       </c>
       <c r="J148" s="15" t="s">
-        <v>1776</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="149" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H149" s="15" t="s">
         <v>2981</v>
       </c>
       <c r="J149" s="15" t="s">
-        <v>1777</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="150" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H150" s="15" t="s">
         <v>2982</v>
       </c>
       <c r="J150" s="15" t="s">
-        <v>1778</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="151" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H151" s="15" t="s">
         <v>1678</v>
       </c>
       <c r="J151" s="15" t="s">
-        <v>1779</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="152" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H152" s="15" t="s">
         <v>2983</v>
       </c>
       <c r="J152" s="15" t="s">
-        <v>3035</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="153" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H153" s="15" t="s">
         <v>2984</v>
       </c>
       <c r="J153" s="15" t="s">
-        <v>1780</v>
+        <v>3035</v>
       </c>
     </row>
     <row r="154" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H154" s="15" t="s">
         <v>1679</v>
       </c>
       <c r="J154" s="15" t="s">
-        <v>1781</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="155" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H155" s="15" t="s">
         <v>1680</v>
       </c>
       <c r="J155" s="15" t="s">
-        <v>1782</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="156" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H156" s="15" t="s">
         <v>3129</v>
       </c>
       <c r="J156" s="15" t="s">
-        <v>1783</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="157" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H157" s="15" t="s">
         <v>1681</v>
       </c>
       <c r="J157" s="15" t="s">
-        <v>3036</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="158" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H158" s="15" t="s">
         <v>2227</v>
       </c>
       <c r="J158" s="15" t="s">
-        <v>1784</v>
+        <v>3036</v>
       </c>
     </row>
     <row r="159" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H159" s="15" t="s">
         <v>1682</v>
       </c>
       <c r="J159" s="15" t="s">
-        <v>1785</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="160" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H160" s="15" t="s">
         <v>1683</v>
       </c>
       <c r="J160" s="15" t="s">
-        <v>1786</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="161" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H161" s="15" t="s">
         <v>2985</v>
       </c>
       <c r="J161" s="15" t="s">
-        <v>1787</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="162" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H162" s="15" t="s">
         <v>1684</v>
       </c>
       <c r="J162" s="15" t="s">
-        <v>1788</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="163" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H163" s="15" t="s">
         <v>1685</v>
       </c>
       <c r="J163" s="15" t="s">
-        <v>1789</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="164" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H164" s="15" t="s">
         <v>1686</v>
       </c>
       <c r="J164" s="15" t="s">
-        <v>3037</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="165" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H165" s="15" t="s">
         <v>2989</v>
       </c>
       <c r="J165" s="15" t="s">
-        <v>1790</v>
+        <v>3037</v>
       </c>
     </row>
     <row r="166" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H166" s="15" t="s">
         <v>1687</v>
       </c>
       <c r="J166" s="15" t="s">
-        <v>1791</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="167" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H167" s="15" t="s">
         <v>1688</v>
       </c>
       <c r="J167" s="15" t="s">
-        <v>1792</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="168" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H168" s="15" t="s">
         <v>2986</v>
       </c>
       <c r="J168" s="15" t="s">
-        <v>1793</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="169" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H169" s="15" t="s">
         <v>1689</v>
       </c>
       <c r="J169" s="15" t="s">
-        <v>1794</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="170" spans="8:10" x14ac:dyDescent="0.25">
       <c r="H170" s="15" t="s">
         <v>1690</v>
       </c>
       <c r="J170" s="15" t="s">
-        <v>1795</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="171" spans="8:10" x14ac:dyDescent="0.25">
       <c r="J171" s="15" t="s">
-        <v>1796</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="172" spans="8:10" x14ac:dyDescent="0.25">
       <c r="J172" s="15" t="s">
-        <v>1797</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="173" spans="8:10" x14ac:dyDescent="0.25">
       <c r="J173" s="15" t="s">
-        <v>1798</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="174" spans="8:10" x14ac:dyDescent="0.25">
       <c r="J174" s="15" t="s">
-        <v>1799</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="175" spans="8:10" x14ac:dyDescent="0.25">
       <c r="J175" s="15" t="s">
-        <v>1800</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="176" spans="8:10" x14ac:dyDescent="0.25">
       <c r="J176" s="15" t="s">
-        <v>1801</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="177" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J177" s="15" t="s">
-        <v>3038</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="178" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J178" s="15" t="s">
-        <v>1802</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="179" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J179" s="15" t="s">
-        <v>1803</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="180" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J180" s="15" t="s">
-        <v>1804</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="181" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J181" s="15" t="s">
-        <v>1805</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="182" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J182" s="15" t="s">
-        <v>1806</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="183" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J183" s="15" t="s">
-        <v>1807</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="184" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J184" s="15" t="s">
-        <v>1808</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="185" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J185" s="15" t="s">
-        <v>1809</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="186" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J186" s="15" t="s">
-        <v>1810</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="187" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J187" s="15" t="s">
-        <v>1811</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="188" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J188" s="15" t="s">
-        <v>3039</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="189" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J189" s="15" t="s">
-        <v>2233</v>
+        <v>3039</v>
       </c>
     </row>
     <row r="190" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J190" s="15" t="s">
-        <v>3040</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="191" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J191" s="15" t="s">
-        <v>3041</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="192" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J192" s="15" t="s">
-        <v>3042</v>
+        <v>3041</v>
       </c>
     </row>
     <row r="193" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J193" s="15" t="s">
-        <v>2280</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="194" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J194" s="15" t="s">
-        <v>1812</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="195" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J195" s="15" t="s">
-        <v>3103</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="196" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J196" s="15" t="s">
-        <v>3043</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="197" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J197" s="15" t="s">
-        <v>3044</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="198" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J198" s="15" t="s">
-        <v>3045</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="199" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J199" s="15" t="s">
-        <v>1813</v>
+        <v>3045</v>
       </c>
     </row>
     <row r="200" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J200" s="15" t="s">
-        <v>1814</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="201" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J201" s="15" t="s">
-        <v>1815</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="202" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J202" s="15" t="s">
-        <v>1816</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="203" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J203" s="15" t="s">
-        <v>1817</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="204" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J204" s="15" t="s">
-        <v>1818</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="205" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J205" s="15" t="s">
-        <v>1819</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="206" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J206" s="15" t="s">
-        <v>1820</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="207" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J207" s="15" t="s">
-        <v>1821</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="208" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J208" s="15" t="s">
-        <v>1822</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="209" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J209" s="15" t="s">
-        <v>1823</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="210" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J210" s="15" t="s">
-        <v>1824</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="211" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J211" s="15" t="s">
-        <v>3046</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="212" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J212" s="15" t="s">
-        <v>1825</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="213" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J213" s="15" t="s">
-        <v>3047</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="214" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J214" s="15" t="s">
-        <v>1826</v>
+        <v>3047</v>
       </c>
     </row>
     <row r="215" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J215" s="15" t="s">
-        <v>1827</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="216" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J216" s="15" t="s">
-        <v>1828</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="217" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J217" s="15" t="s">
-        <v>2256</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="218" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J218" s="15" t="s">
-        <v>1829</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="219" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J219" s="15" t="s">
-        <v>1830</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="220" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J220" s="15" t="s">
-        <v>1831</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="221" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J221" s="15" t="s">
-        <v>1832</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="222" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J222" s="15" t="s">
-        <v>2268</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="223" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J223" s="15" t="s">
-        <v>3048</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="224" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J224" s="15" t="s">
-        <v>1833</v>
+        <v>3048</v>
       </c>
     </row>
     <row r="225" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J225" s="15" t="s">
-        <v>3049</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="226" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J226" s="15" t="s">
-        <v>1834</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="227" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J227" s="15" t="s">
-        <v>1835</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="228" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J228" s="15" t="s">
-        <v>1836</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="229" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J229" s="15" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="230" spans="10:10" x14ac:dyDescent="0.25">
+      <c r="J230" s="15" t="s">
         <v>1837</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:J2"/>
   </mergeCells>
   <conditionalFormatting sqref="B69:B115 B63 B13:B61">
-    <cfRule type="duplicateValues" dxfId="6" priority="496"/>
+    <cfRule type="duplicateValues" dxfId="7" priority="496"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="F6:F31">
-    <cfRule type="duplicateValues" dxfId="5" priority="446"/>
+    <cfRule type="duplicateValues" dxfId="6" priority="446"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="F32:F145 D58:D142 E15:E144 D15:D55">
-    <cfRule type="duplicateValues" dxfId="4" priority="490"/>
+    <cfRule type="duplicateValues" dxfId="5" priority="490"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="H144:H156 H16:H136">
-    <cfRule type="duplicateValues" dxfId="3" priority="356"/>
+    <cfRule type="duplicateValues" dxfId="4" priority="356"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J165:J354 J79:J161 J22:J77">
-    <cfRule type="duplicateValues" dxfId="2" priority="497"/>
+  <conditionalFormatting sqref="J166:J355 J80:J162 J22:J78">
+    <cfRule type="duplicateValues" dxfId="3" priority="497"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J355:J357">
-    <cfRule type="duplicateValues" dxfId="1" priority="1"/>
+  <conditionalFormatting sqref="J356:J358">
+    <cfRule type="duplicateValues" dxfId="2" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="91" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="5">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{52B9982C-7ADD-4CEE-B49A-70275927BE96}">
   <sheetPr codeName="List5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:N339"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A119" workbookViewId="0">
-      <selection activeCell="F132" sqref="F132"/>
+    <sheetView topLeftCell="A5" workbookViewId="0">
+      <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.28515625" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" customWidth="1"/>
     <col min="3" max="3" width="3.28515625" customWidth="1"/>
     <col min="4" max="4" width="20.7109375" customWidth="1"/>
     <col min="5" max="5" width="3.28515625" customWidth="1"/>
     <col min="6" max="6" width="20.7109375" customWidth="1"/>
     <col min="7" max="7" width="3.28515625" customWidth="1"/>
     <col min="8" max="8" width="20.7109375" customWidth="1"/>
     <col min="9" max="9" width="3.28515625" customWidth="1"/>
     <col min="10" max="10" width="20.7109375" customWidth="1"/>
     <col min="11" max="11" width="3.28515625" customWidth="1"/>
     <col min="12" max="12" width="20.7109375" customWidth="1"/>
     <col min="13" max="13" width="3.28515625" customWidth="1"/>
     <col min="14" max="14" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="27" t="s">
         <v>2173</v>
       </c>
       <c r="C2" s="28"/>
@@ -25210,50 +25279,53 @@
       <c r="B14" s="15" t="s">
         <v>3053</v>
       </c>
       <c r="D14" t="s">
         <v>1927</v>
       </c>
       <c r="F14" s="15" t="s">
         <v>1936</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>2053</v>
       </c>
       <c r="J14" s="15" t="s">
         <v>2082</v>
       </c>
       <c r="L14" s="15" t="s">
         <v>2123</v>
       </c>
       <c r="N14" s="4"/>
     </row>
     <row r="15" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B15" s="15" t="s">
         <v>3054</v>
       </c>
       <c r="C15" s="8"/>
+      <c r="D15" s="15" t="s">
+        <v>3288</v>
+      </c>
       <c r="F15" s="15" t="s">
         <v>1937</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>2054</v>
       </c>
       <c r="J15" s="15" t="s">
         <v>2852</v>
       </c>
       <c r="L15" s="15" t="s">
         <v>2862</v>
       </c>
     </row>
     <row r="16" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B16" s="15" t="s">
         <v>3055</v>
       </c>
       <c r="F16" s="15" t="s">
         <v>1938</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>2055</v>
       </c>
       <c r="J16" s="15" t="s">
         <v>2083</v>
@@ -27271,51 +27343,51 @@
       <c r="D332" s="8"/>
     </row>
     <row r="333" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D333" s="13"/>
     </row>
     <row r="334" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D334" s="8"/>
     </row>
     <row r="336" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D336" s="12"/>
     </row>
     <row r="337" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D337" s="8"/>
     </row>
     <row r="338" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D338" s="8"/>
     </row>
     <row r="339" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D339" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:L2"/>
   </mergeCells>
   <conditionalFormatting sqref="B100:B212 D111:D299 B19:B97 C20:C233">
-    <cfRule type="duplicateValues" dxfId="0" priority="483"/>
+    <cfRule type="duplicateValues" dxfId="1" priority="483"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="6">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
     <tablePart r:id="rId7"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>