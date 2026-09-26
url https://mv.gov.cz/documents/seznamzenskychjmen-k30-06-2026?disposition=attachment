--- v0 (2026-08-11)
+++ v1 (2026-09-26)
@@ -28,88 +28,88 @@
   <Override PartName="/xl/tables/table13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ce-fsh-02\docs\SVV\ORG\_SPOLECNY\Znalecké posudky na existenci jména a příjmení\AKTUALNÍ Seznam jmen k 1. 6. 2024\Seznamy na web\2026\červenec\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ce-fsh-02\docs\SVV\ORG\_SPOLECNY\Znalecké posudky na existenci jména a příjmení\AKTUALNÍ Seznam jmen k 1. 6. 2024\Seznamy na web\2026\srpen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A50B1E63-272E-4B25-9A50-0275566AF015}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0358037A-3C0C-470A-BF2E-1F0C891A2099}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="A-E" sheetId="1" r:id="rId1"/>
     <sheet name="F-I" sheetId="2" r:id="rId2"/>
     <sheet name="J-N" sheetId="3" r:id="rId3"/>
     <sheet name="O-Š" sheetId="4" r:id="rId4"/>
     <sheet name="T-Ž" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4184" uniqueCount="4178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4188" uniqueCount="4182">
   <si>
     <t>Jména A</t>
   </si>
   <si>
     <t>Jména F</t>
   </si>
   <si>
     <t>Jména B</t>
   </si>
   <si>
     <t>Jména D</t>
   </si>
   <si>
     <t>Jména E</t>
   </si>
   <si>
     <t>Jména G</t>
   </si>
   <si>
     <t>Jména H</t>
   </si>
   <si>
     <t>Jména CH</t>
   </si>
   <si>
@@ -12599,50 +12599,62 @@
     <t>HANDAN</t>
   </si>
   <si>
     <t>SIMI</t>
   </si>
   <si>
     <t>MAKY</t>
   </si>
   <si>
     <t>KATNISS</t>
   </si>
   <si>
     <t>AKITA</t>
   </si>
   <si>
     <t>RUMI</t>
   </si>
   <si>
     <t>LILLIAS</t>
   </si>
   <si>
     <t>TSOLMON</t>
   </si>
   <si>
     <t>ARIYA</t>
+  </si>
+  <si>
+    <t>NIRILIM</t>
+  </si>
+  <si>
+    <t>ZINHLE</t>
+  </si>
+  <si>
+    <t>DONATELLA</t>
+  </si>
+  <si>
+    <t>SAVANAH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -13070,214 +13082,50 @@
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="medium">
           <color auto="1"/>
         </top>
       </border>
-    </dxf>
-[...162 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <strike val="0"/>
@@ -13985,226 +13833,390 @@
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabulka3" displayName="Tabulka3" ref="B3:B524" totalsRowShown="0" headerRowDxfId="82" dataDxfId="81" dataCellStyle="Normální">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabulka3" displayName="Tabulka3" ref="B3:B524" totalsRowShown="0" headerRowDxfId="73" dataDxfId="72" dataCellStyle="Normální">
   <autoFilter ref="B3:B524" xr:uid="{00000000-0009-0000-0100-000003000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B4:B524">
     <sortCondition ref="B4:B524"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Jména A" dataDxfId="80" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Jména A" dataDxfId="71" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="21" xr:uid="{53999EA6-2F0F-48E1-8F5D-ECE823745805}" name="Tabulka21" displayName="Tabulka21" ref="J3:J127" totalsRowShown="0" headerRowDxfId="52" dataCellStyle="Normální">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="21" xr:uid="{53999EA6-2F0F-48E1-8F5D-ECE823745805}" name="Tabulka21" displayName="Tabulka21" ref="J3:J127" totalsRowShown="0" headerRowDxfId="43" dataCellStyle="Normální">
   <autoFilter ref="J3:J127" xr:uid="{53999EA6-2F0F-48E1-8F5D-ECE823745805}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="J4:J127">
     <sortCondition ref="J4:J127"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{D09B1C4F-5360-45A7-8847-5B67FDE1297A}" name="Jména I" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="Tabulka5" displayName="Tabulka5" ref="B3:B405" totalsRowShown="0" headerRowDxfId="51" dataDxfId="50" dataCellStyle="Normální">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="Tabulka5" displayName="Tabulka5" ref="B3:B405" totalsRowShown="0" headerRowDxfId="42" dataDxfId="41" dataCellStyle="Normální">
   <autoFilter ref="B3:B405" xr:uid="{00000000-0009-0000-0100-000005000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B4:B400">
     <sortCondition ref="B4:B400"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0200-000001000000}" name="Jména J" dataDxfId="49" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0200-000001000000}" name="Jména J" dataDxfId="40" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table12.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="13" xr:uid="{3538E530-AF58-41E2-BF72-E538941B165D}" name="Tabulka514" displayName="Tabulka514" ref="D3:D405" totalsRowShown="0" headerRowDxfId="48" headerRowBorderDxfId="47" tableBorderDxfId="46" dataCellStyle="Normální">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="13" xr:uid="{3538E530-AF58-41E2-BF72-E538941B165D}" name="Tabulka514" displayName="Tabulka514" ref="D3:D405" totalsRowShown="0" headerRowDxfId="39" headerRowBorderDxfId="38" tableBorderDxfId="37" dataCellStyle="Normální">
   <autoFilter ref="D3:D405" xr:uid="{3538E530-AF58-41E2-BF72-E538941B165D}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="D4:D401">
     <sortCondition ref="D4:D401"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{5849421C-0C85-4105-839C-8C459E2288CF}" name="Jména K" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table13.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="14" xr:uid="{FC01FCD7-D3A7-46C9-8622-1B74CA8A2E52}" name="Tabulka515" displayName="Tabulka515" ref="F3:F405" totalsRowShown="0" headerRowDxfId="45" dataDxfId="44" dataCellStyle="Normální">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="14" xr:uid="{FC01FCD7-D3A7-46C9-8622-1B74CA8A2E52}" name="Tabulka515" displayName="Tabulka515" ref="F3:F405" totalsRowShown="0" headerRowDxfId="36" dataDxfId="35" dataCellStyle="Normální">
   <autoFilter ref="F3:F405" xr:uid="{FC01FCD7-D3A7-46C9-8622-1B74CA8A2E52}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="F4:F403">
     <sortCondition ref="F4:F403"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{FFA7E9A3-CF23-444F-B75B-8F9101E6FA05}" name="Jména L" dataDxfId="43" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{FFA7E9A3-CF23-444F-B75B-8F9101E6FA05}" name="Jména L" dataDxfId="34" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table14.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="16" xr:uid="{87E70023-F233-43B5-BBC8-B6B1C43AE7AE}" name="Tabulka517" displayName="Tabulka517" ref="J3:J405" totalsRowShown="0" headerRowDxfId="42" dataCellStyle="Normální">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="16" xr:uid="{87E70023-F233-43B5-BBC8-B6B1C43AE7AE}" name="Tabulka517" displayName="Tabulka517" ref="J3:J405" totalsRowShown="0" headerRowDxfId="33" dataCellStyle="Normální">
   <autoFilter ref="J3:J405" xr:uid="{87E70023-F233-43B5-BBC8-B6B1C43AE7AE}"/>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="J4:J403">
-    <sortCondition ref="J4:J403"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="J4:J404">
+    <sortCondition ref="J4:J404"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{F07626CF-9783-43F0-879B-7D40DF6135C7}" name="Jména N" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table15.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="15" xr:uid="{05C6904A-BD92-4FAE-87B9-3E912AAE1D91}" name="Tabulka516" displayName="Tabulka516" ref="H3:H405" totalsRowShown="0" headerRowDxfId="41" dataDxfId="40" dataCellStyle="Normální">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="15" xr:uid="{05C6904A-BD92-4FAE-87B9-3E912AAE1D91}" name="Tabulka516" displayName="Tabulka516" ref="H3:H405" totalsRowShown="0" headerRowDxfId="32" dataDxfId="31" dataCellStyle="Normální">
   <autoFilter ref="H3:H405" xr:uid="{05C6904A-BD92-4FAE-87B9-3E912AAE1D91}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H4:H405">
     <sortCondition ref="H4:H405"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{447AEC18-727A-48DB-B5DB-D8C8EDE6DCF2}" name="Jména M" dataDxfId="39" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{447AEC18-727A-48DB-B5DB-D8C8EDE6DCF2}" name="Jména M" dataDxfId="30" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table16.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{00000000-000C-0000-FFFF-FFFF03000000}" name="Tabulka7" displayName="Tabulka7" ref="D3:D302" totalsRowShown="0" headerRowDxfId="38" dataCellStyle="Normální">
-  <autoFilter ref="D3:D302" xr:uid="{00000000-0009-0000-0100-000007000000}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{00000000-000C-0000-FFFF-FFFF03000000}" name="Tabulka7" displayName="Tabulka7" ref="D3:D303" totalsRowShown="0" headerRowDxfId="82" dataCellStyle="Normální">
+  <autoFilter ref="D3:D303" xr:uid="{00000000-0009-0000-0100-000007000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="D4:D301">
     <sortCondition ref="D4:D301"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0300-000001000000}" name="Jména P, Q" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table17.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="22" xr:uid="{5381703B-5A8D-444B-BAFA-321F9C932264}" name="Tabulka22" displayName="Tabulka22" ref="H3:H302" totalsRowShown="0" headerRowDxfId="37" dataDxfId="36" dataCellStyle="Normální">
-[...2 lines deleted...]
-    <sortCondition ref="H4:H302"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="22" xr:uid="{5381703B-5A8D-444B-BAFA-321F9C932264}" name="Tabulka22" displayName="Tabulka22" ref="H3:H303" totalsRowShown="0" headerRowDxfId="81" dataDxfId="80" dataCellStyle="Normální">
+  <autoFilter ref="H3:H303" xr:uid="{5381703B-5A8D-444B-BAFA-321F9C932264}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H4:H303">
+    <sortCondition ref="H4:H303"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{371D497D-61EF-4DE2-B4EA-41775BD3F490}" name="Jména S" dataDxfId="35" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{371D497D-61EF-4DE2-B4EA-41775BD3F490}" name="Jména S" dataDxfId="79" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table18.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="25" xr:uid="{6A3C1102-3052-43C9-A9E9-D24BF2A7AA45}" name="Tabulka25" displayName="Tabulka25" ref="J3:J302" totalsRowShown="0" headerRowDxfId="34" dataCellStyle="Normální">
-  <autoFilter ref="J3:J302" xr:uid="{6A3C1102-3052-43C9-A9E9-D24BF2A7AA45}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="25" xr:uid="{6A3C1102-3052-43C9-A9E9-D24BF2A7AA45}" name="Tabulka25" displayName="Tabulka25" ref="J3:J303" totalsRowShown="0" headerRowDxfId="78" dataCellStyle="Normální">
+  <autoFilter ref="J3:J303" xr:uid="{6A3C1102-3052-43C9-A9E9-D24BF2A7AA45}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="J4:J195">
     <sortCondition ref="J4:J195"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{5F288AFF-D35C-4715-BBC1-755DF584169A}" name="Jména  Š" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table19.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D9433D58-39CD-4032-8EE0-1583BAB5703F}" name="Tabulka1" displayName="Tabulka1" ref="F3:F302" totalsRowShown="0" headerRowDxfId="33" dataDxfId="32" dataCellStyle="Normální">
-  <autoFilter ref="F3:F302" xr:uid="{D9433D58-39CD-4032-8EE0-1583BAB5703F}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D9433D58-39CD-4032-8EE0-1583BAB5703F}" name="Tabulka1" displayName="Tabulka1" ref="F3:F303" totalsRowShown="0" headerRowDxfId="77" dataDxfId="76" dataCellStyle="Normální">
+  <autoFilter ref="F3:F303" xr:uid="{D9433D58-39CD-4032-8EE0-1583BAB5703F}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="F4:F302">
     <sortCondition ref="F4:F302"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{10DCC397-C6CB-4443-B9D9-B13B1189BF54}" name="Jména R" dataDxfId="31" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{10DCC397-C6CB-4443-B9D9-B13B1189BF54}" name="Jména R" dataDxfId="75" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{EB05267A-DD92-4ACE-8B86-1FC02771CF72}" name="Tabulka33" displayName="Tabulka33" ref="D3:D524" totalsRowShown="0" headerRowDxfId="79" dataDxfId="78" dataCellStyle="Normální">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{EB05267A-DD92-4ACE-8B86-1FC02771CF72}" name="Tabulka33" displayName="Tabulka33" ref="D3:D524" totalsRowShown="0" headerRowDxfId="70" dataDxfId="69" dataCellStyle="Normální">
   <autoFilter ref="D3:D524" xr:uid="{EB05267A-DD92-4ACE-8B86-1FC02771CF72}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="D4:D503">
     <sortCondition ref="D4:D503"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{FA5423C1-6548-4353-8851-19D7959155E0}" name="Jména B" dataDxfId="77" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{FA5423C1-6548-4353-8851-19D7959155E0}" name="Jména B" dataDxfId="68" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table20.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="18" xr:uid="{808956B6-839C-4B08-B64C-6C33F8A1B5FC}" name="Tabulka5171819" displayName="Tabulka5171819" ref="B3:B302" totalsRowShown="0" headerRowDxfId="30" dataCellStyle="Normální">
-  <autoFilter ref="B3:B302" xr:uid="{808956B6-839C-4B08-B64C-6C33F8A1B5FC}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="18" xr:uid="{808956B6-839C-4B08-B64C-6C33F8A1B5FC}" name="Tabulka5171819" displayName="Tabulka5171819" ref="B3:B303" totalsRowShown="0" headerRowDxfId="74" dataCellStyle="Normální">
+  <autoFilter ref="B3:B303" xr:uid="{808956B6-839C-4B08-B64C-6C33F8A1B5FC}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B4:B284">
     <sortCondition ref="B4:B284"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{06200AAB-6A3D-4D11-9DFD-E5FA63E7F0AC}" name="Jména O" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table21.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{00000000-000C-0000-FFFF-FFFF04000000}" name="Tabulka8" displayName="Tabulka8" ref="B3:B179" totalsRowShown="0" headerRowDxfId="29" dataCellStyle="Normální">
   <autoFilter ref="B3:B179" xr:uid="{00000000-0009-0000-0100-000008000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B4:B179">
     <sortCondition ref="B4:B179"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0400-000001000000}" name="Jména T" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table22.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="30" xr:uid="{8D1E53D0-9B76-4A25-910C-CB25ADA12164}" name="Tabulka30" displayName="Tabulka30" ref="F3:F179" totalsRowShown="0" headerRowDxfId="28" dataDxfId="27" dataCellStyle="Normální">
@@ -14226,159 +14238,159 @@
     <sortCondition ref="H4:H165"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{229D205B-4B3B-4E83-97C8-51CF564E4BDA}" name="Jména W" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table24.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="32" xr:uid="{9E713BC5-D81D-4DDF-BD8D-8FB5661D5B5F}" name="Tabulka32" displayName="Tabulka32" ref="J3:J179" totalsRowShown="0" headerRowDxfId="23" dataCellStyle="Normální">
   <autoFilter ref="J3:J179" xr:uid="{9E713BC5-D81D-4DDF-BD8D-8FB5661D5B5F}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="J4:J179">
     <sortCondition ref="J4:J179"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{1C82DC0B-A7CD-44AA-935F-DFE75463BA6E}" name="Jména X,Y" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table25.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="33" xr:uid="{69F54C92-2840-4722-9DD7-69B62D700AC3}" name="Tabulka34" displayName="Tabulka34" ref="L3:L179" totalsRowShown="0" headerRowDxfId="22" dataCellStyle="Normální">
   <autoFilter ref="L3:L179" xr:uid="{69F54C92-2840-4722-9DD7-69B62D700AC3}"/>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="L4:L179">
-    <sortCondition ref="L4:L179"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="L4:L180">
+    <sortCondition ref="L4:L180"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{1EBE3FF8-AB4E-41AA-B534-7A26FD0BB39D}" name="Jména Z, Ž" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table26.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{515EE71A-9321-422D-A307-60BAD3ADA1B3}" name="Tabulka12" displayName="Tabulka12" ref="D3:D179" totalsRowShown="0" headerRowDxfId="21" dataCellStyle="Normální">
   <autoFilter ref="D3:D179" xr:uid="{515EE71A-9321-422D-A307-60BAD3ADA1B3}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="D4:D148">
     <sortCondition ref="D4:D148"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{EF62DAB1-E664-48DF-A77C-CD5986C8D03A}" name="Jména U" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{8C7E7F5C-424C-48F0-9943-2671F30D59B0}" name="Tabulka37" displayName="Tabulka37" ref="F3:F524" totalsRowShown="0" headerRowDxfId="76" dataDxfId="75" dataCellStyle="Normální">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{8C7E7F5C-424C-48F0-9943-2671F30D59B0}" name="Tabulka37" displayName="Tabulka37" ref="F3:F524" totalsRowShown="0" headerRowDxfId="67" dataDxfId="66" dataCellStyle="Normální">
   <autoFilter ref="F3:F524" xr:uid="{8C7E7F5C-424C-48F0-9943-2671F30D59B0}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="F4:F341">
     <sortCondition ref="F4:F341"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{6E9E7B30-6E58-4969-A297-B96690FCD5BC}" name="Jména C, Č" dataDxfId="74" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{6E9E7B30-6E58-4969-A297-B96690FCD5BC}" name="Jména C, Č" dataDxfId="65" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{2BD19974-8DCF-43D3-83A5-13C741F0D51F}" name="Tabulka310" displayName="Tabulka310" ref="H3:H524" totalsRowShown="0" headerRowDxfId="73" dataCellStyle="Normální">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{2BD19974-8DCF-43D3-83A5-13C741F0D51F}" name="Tabulka310" displayName="Tabulka310" ref="H3:H524" totalsRowShown="0" headerRowDxfId="64" dataCellStyle="Normální">
   <autoFilter ref="H3:H524" xr:uid="{2BD19974-8DCF-43D3-83A5-13C741F0D51F}"/>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H4:H503">
-    <sortCondition ref="H4:H503"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H4:H504">
+    <sortCondition ref="H4:H504"/>
   </sortState>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{8273837A-3DBA-40A7-BAA1-6DBB907972F1}" name="Jména D" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{3C9EBE8B-E804-4677-8C01-D9A1EB2D2366}" name="Tabulka311" displayName="Tabulka311" ref="J3:J524" totalsRowShown="0" headerRowDxfId="72" dataDxfId="71" dataCellStyle="Normální">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{3C9EBE8B-E804-4677-8C01-D9A1EB2D2366}" name="Tabulka311" displayName="Tabulka311" ref="J3:J524" totalsRowShown="0" headerRowDxfId="63" dataDxfId="62" dataCellStyle="Normální">
   <autoFilter ref="J3:J524" xr:uid="{3C9EBE8B-E804-4677-8C01-D9A1EB2D2366}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="J4:J503">
     <sortCondition ref="J4:J503"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{4F338676-6A81-4F4D-A5A9-A25FD73E5C17}" name="Jména E" dataDxfId="70" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{4F338676-6A81-4F4D-A5A9-A25FD73E5C17}" name="Jména E" dataDxfId="61" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Tabulka4" displayName="Tabulka4" ref="B3:B127" totalsRowShown="0" headerRowDxfId="69" dataDxfId="67" headerRowBorderDxfId="68" tableBorderDxfId="66" dataCellStyle="Normální">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Tabulka4" displayName="Tabulka4" ref="B3:B127" totalsRowShown="0" headerRowDxfId="60" dataDxfId="58" headerRowBorderDxfId="59" tableBorderDxfId="57" dataCellStyle="Normální">
   <autoFilter ref="B3:B127" xr:uid="{00000000-0009-0000-0100-000004000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B4:B123">
     <sortCondition ref="B4:B123"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="Jména F" dataDxfId="65" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="Jména F" dataDxfId="56" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{8CA6CDF9-0E43-4699-8514-B75077AA307A}" name="Tabulka11" displayName="Tabulka11" ref="D3:D127" totalsRowShown="0" headerRowDxfId="64" dataDxfId="63" tableBorderDxfId="62" headerRowCellStyle="Normální" dataCellStyle="Normální">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{8CA6CDF9-0E43-4699-8514-B75077AA307A}" name="Tabulka11" displayName="Tabulka11" ref="D3:D127" totalsRowShown="0" headerRowDxfId="55" dataDxfId="54" tableBorderDxfId="53" headerRowCellStyle="Normální" dataCellStyle="Normální">
   <autoFilter ref="D3:D127" xr:uid="{8CA6CDF9-0E43-4699-8514-B75077AA307A}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="D4:D127">
     <sortCondition ref="D4:D127"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{9ED29564-0CF2-4FEF-85BA-1DD9DCD2D090}" name="Jména G" dataDxfId="61" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{9ED29564-0CF2-4FEF-85BA-1DD9DCD2D090}" name="Jména G" dataDxfId="52" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="19" xr:uid="{4C92E8F8-3FB0-4C6C-8687-40D1AF3F2F15}" name="Tabulka19" displayName="Tabulka19" ref="F3:F127" totalsRowShown="0" headerRowDxfId="60" dataDxfId="59" tableBorderDxfId="58" headerRowCellStyle="Normální" dataCellStyle="Normální">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="19" xr:uid="{4C92E8F8-3FB0-4C6C-8687-40D1AF3F2F15}" name="Tabulka19" displayName="Tabulka19" ref="F3:F127" totalsRowShown="0" headerRowDxfId="51" dataDxfId="50" tableBorderDxfId="49" headerRowCellStyle="Normální" dataCellStyle="Normální">
   <autoFilter ref="F3:F127" xr:uid="{4C92E8F8-3FB0-4C6C-8687-40D1AF3F2F15}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="F4:F124">
     <sortCondition ref="F4:F124"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{13AACC06-21E0-42FE-B5B0-9696317652AD}" name="Jména H" dataDxfId="57" dataCellStyle="Normální"/>
+    <tableColumn id="1" xr3:uid="{13AACC06-21E0-42FE-B5B0-9696317652AD}" name="Jména H" dataDxfId="48" dataCellStyle="Normální"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="20" xr:uid="{3E64086A-AA2D-4A54-A91C-3BE9EE871982}" name="Tabulka20" displayName="Tabulka20" ref="H3:H127" totalsRowShown="0" headerRowDxfId="56" dataDxfId="55" tableBorderDxfId="54" headerRowCellStyle="Normální">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="20" xr:uid="{3E64086A-AA2D-4A54-A91C-3BE9EE871982}" name="Tabulka20" displayName="Tabulka20" ref="H3:H127" totalsRowShown="0" headerRowDxfId="47" dataDxfId="46" tableBorderDxfId="45" headerRowCellStyle="Normální">
   <autoFilter ref="H3:H127" xr:uid="{3E64086A-AA2D-4A54-A91C-3BE9EE871982}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H4:H125">
     <sortCondition ref="H4:H125"/>
   </sortState>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{B5B0C348-EC68-460C-B319-3F62221E5D34}" name="Jména CH" dataDxfId="53"/>
+    <tableColumn id="1" xr3:uid="{B5B0C348-EC68-460C-B319-3F62221E5D34}" name="Jména CH" dataDxfId="44"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -14626,54 +14638,54 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table15.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table14.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table13.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table20.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table18.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table22.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table26.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table25.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table24.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table23.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="List1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:L524"/>
+  <dimension ref="B1:L525"/>
   <sheetViews>
-    <sheetView topLeftCell="A29" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B421" sqref="B421"/>
+    <sheetView topLeftCell="A146" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H160" sqref="H160"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.28515625" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="16" customWidth="1"/>
     <col min="3" max="3" width="3.28515625" customWidth="1"/>
     <col min="4" max="4" width="20.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="3.28515625" customWidth="1"/>
     <col min="6" max="6" width="20.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="3.28515625" customWidth="1"/>
     <col min="8" max="8" width="20.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="3.28515625" customWidth="1"/>
     <col min="10" max="10" width="20.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="3.28515625" customWidth="1"/>
     <col min="12" max="12" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="20" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
@@ -17291,629 +17303,631 @@
       <c r="J158" s="15" t="s">
         <v>3185</v>
       </c>
     </row>
     <row r="159" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B159" s="15" t="s">
         <v>113</v>
       </c>
       <c r="D159" s="15"/>
       <c r="F159" s="15"/>
       <c r="H159" s="15" t="s">
         <v>602</v>
       </c>
       <c r="I159" s="15"/>
       <c r="J159" s="15" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="160" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B160" s="15" t="s">
         <v>114</v>
       </c>
       <c r="D160" s="15"/>
       <c r="F160" s="15"/>
       <c r="H160" s="15" t="s">
-        <v>603</v>
+        <v>4180</v>
       </c>
       <c r="I160" s="15"/>
       <c r="J160" s="15" t="s">
         <v>3152</v>
       </c>
     </row>
     <row r="161" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B161" s="15" t="s">
         <v>2911</v>
       </c>
       <c r="D161" s="15"/>
       <c r="F161" s="15"/>
       <c r="H161" s="15" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="I161" s="15"/>
       <c r="J161" s="15" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="162" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B162" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D162" s="15"/>
       <c r="F162" s="15"/>
       <c r="H162" s="15" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="I162" s="15"/>
       <c r="J162" s="15" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="163" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B163" s="15" t="s">
         <v>116</v>
       </c>
       <c r="D163" s="15"/>
       <c r="F163" s="15"/>
       <c r="H163" s="15" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="I163" s="15"/>
       <c r="J163" s="15" t="s">
         <v>3153</v>
       </c>
     </row>
     <row r="164" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B164" s="15" t="s">
         <v>2912</v>
       </c>
       <c r="D164" s="15"/>
       <c r="F164" s="15"/>
       <c r="H164" s="15" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="I164" s="15"/>
       <c r="J164" s="15" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="165" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B165" s="15" t="s">
         <v>117</v>
       </c>
       <c r="D165" s="15"/>
       <c r="F165" s="15"/>
       <c r="H165" s="15" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="I165" s="15"/>
       <c r="J165" s="15" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="166" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B166" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D166" s="15"/>
       <c r="F166" s="15"/>
       <c r="H166" s="15" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="I166" s="15"/>
       <c r="J166" s="15" t="s">
         <v>4106</v>
       </c>
     </row>
     <row r="167" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B167" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D167" s="15"/>
       <c r="F167" s="15"/>
       <c r="H167" s="15" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="J167" s="15" t="s">
         <v>3154</v>
       </c>
     </row>
     <row r="168" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B168" s="15" t="s">
         <v>120</v>
       </c>
       <c r="D168" s="15"/>
       <c r="F168" s="15"/>
       <c r="H168" s="15" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="J168" s="15" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="169" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B169" s="15" t="s">
         <v>121</v>
       </c>
       <c r="D169" s="15"/>
       <c r="F169" s="15"/>
       <c r="H169" s="15" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="J169" s="15" t="s">
         <v>3155</v>
       </c>
     </row>
     <row r="170" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B170" s="15" t="s">
         <v>122</v>
       </c>
       <c r="D170" s="15"/>
       <c r="F170" s="15"/>
       <c r="H170" s="15" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="J170" s="15" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="171" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B171" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D171" s="15"/>
       <c r="F171" s="15"/>
       <c r="H171" s="15" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="J171" s="15" t="s">
         <v>3986</v>
       </c>
     </row>
     <row r="172" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B172" s="15" t="s">
         <v>124</v>
       </c>
       <c r="D172" s="15"/>
       <c r="F172" s="15"/>
       <c r="H172" s="15" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="J172" s="15" t="s">
         <v>3156</v>
       </c>
     </row>
     <row r="173" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B173" s="15" t="s">
         <v>2913</v>
       </c>
       <c r="D173" s="15"/>
       <c r="F173" s="15"/>
       <c r="H173" s="15" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="J173" s="15" t="s">
         <v>3157</v>
       </c>
     </row>
     <row r="174" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B174" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D174" s="15"/>
       <c r="F174" s="15"/>
       <c r="H174" s="15" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="J174" s="15" t="s">
         <v>3158</v>
       </c>
     </row>
     <row r="175" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B175" s="15" t="s">
         <v>2914</v>
       </c>
       <c r="D175" s="15"/>
       <c r="F175" s="15"/>
       <c r="H175" s="15" t="s">
-        <v>3101</v>
+        <v>617</v>
       </c>
       <c r="J175" s="15" t="s">
         <v>3159</v>
       </c>
     </row>
     <row r="176" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B176" s="15" t="s">
         <v>2915</v>
       </c>
       <c r="D176" s="15"/>
       <c r="F176" s="15"/>
       <c r="H176" s="15" t="s">
-        <v>618</v>
+        <v>3101</v>
       </c>
       <c r="J176" s="15" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="177" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B177" s="15" t="s">
         <v>126</v>
       </c>
       <c r="D177" s="15"/>
       <c r="F177" s="15"/>
       <c r="H177" s="15" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="J177" s="15" t="s">
         <v>3160</v>
       </c>
     </row>
     <row r="178" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B178" s="15" t="s">
         <v>127</v>
       </c>
       <c r="D178" s="15"/>
       <c r="F178" s="15"/>
       <c r="H178" s="15" t="s">
-        <v>3102</v>
+        <v>619</v>
       </c>
       <c r="J178" s="15" t="s">
         <v>4049</v>
       </c>
     </row>
     <row r="179" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B179" s="15" t="s">
         <v>2916</v>
       </c>
       <c r="D179" s="15"/>
       <c r="F179" s="15"/>
       <c r="H179" s="15" t="s">
-        <v>620</v>
+        <v>3102</v>
       </c>
       <c r="J179" s="15" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="180" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B180" s="15" t="s">
         <v>128</v>
       </c>
       <c r="D180" s="15"/>
       <c r="F180" s="15"/>
       <c r="H180" s="15" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="J180" s="15" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="181" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B181" s="15" t="s">
         <v>2917</v>
       </c>
       <c r="D181" s="15"/>
       <c r="F181" s="15"/>
       <c r="H181" s="15" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="J181" s="15" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="182" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B182" s="15" t="s">
         <v>129</v>
       </c>
       <c r="D182" s="15"/>
       <c r="F182" s="15"/>
       <c r="H182" s="15" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="J182" s="15" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="183" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B183" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D183" s="15"/>
       <c r="F183" s="15"/>
       <c r="H183" s="15" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="J183" s="15" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="184" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B184" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D184" s="15"/>
       <c r="F184" s="15"/>
       <c r="H184" s="15" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="J184" s="15" t="s">
         <v>4044</v>
       </c>
     </row>
     <row r="185" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B185" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D185" s="15"/>
       <c r="F185" s="15"/>
       <c r="H185" s="15" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="J185" s="15" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="186" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B186" s="15" t="s">
         <v>2918</v>
       </c>
       <c r="D186" s="15"/>
       <c r="F186" s="15"/>
       <c r="H186" s="15" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="J186" s="15" t="s">
         <v>3161</v>
       </c>
     </row>
     <row r="187" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B187" s="15" t="s">
         <v>2919</v>
       </c>
       <c r="D187" s="15"/>
       <c r="F187" s="15"/>
       <c r="H187" s="15" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="J187" s="15" t="s">
         <v>4033</v>
       </c>
     </row>
     <row r="188" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B188" s="15" t="s">
         <v>2920</v>
       </c>
       <c r="D188" s="15"/>
       <c r="F188" s="15"/>
       <c r="H188" s="15" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="J188" s="15" t="s">
         <v>3162</v>
       </c>
     </row>
     <row r="189" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B189" s="15" t="s">
         <v>133</v>
       </c>
       <c r="D189" s="15"/>
       <c r="F189" s="15"/>
       <c r="H189" s="15" t="s">
-        <v>2813</v>
+        <v>629</v>
       </c>
       <c r="J189" s="15" t="s">
         <v>3163</v>
       </c>
     </row>
     <row r="190" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B190" s="15" t="s">
         <v>134</v>
       </c>
       <c r="D190" s="15"/>
       <c r="F190" s="15"/>
       <c r="H190" s="15" t="s">
-        <v>3103</v>
+        <v>2813</v>
       </c>
       <c r="J190" s="15" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="191" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B191" s="15" t="s">
         <v>2921</v>
       </c>
       <c r="D191" s="15"/>
       <c r="F191" s="15"/>
       <c r="H191" s="15" t="s">
-        <v>630</v>
+        <v>3103</v>
       </c>
       <c r="J191" s="15" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="192" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B192" s="15" t="s">
         <v>135</v>
       </c>
       <c r="D192" s="15"/>
       <c r="F192" s="15"/>
       <c r="H192" s="15" t="s">
-        <v>3104</v>
+        <v>630</v>
       </c>
       <c r="J192" s="15" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="193" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B193" s="15" t="s">
         <v>136</v>
       </c>
       <c r="D193" s="15"/>
       <c r="F193" s="15"/>
       <c r="H193" s="15" t="s">
-        <v>631</v>
+        <v>3104</v>
       </c>
       <c r="J193" s="15" t="s">
         <v>4107</v>
       </c>
     </row>
     <row r="194" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B194" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D194" s="15"/>
       <c r="F194" s="15"/>
       <c r="H194" s="15" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="J194" s="15" t="s">
         <v>3164</v>
       </c>
     </row>
     <row r="195" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B195" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D195" s="15"/>
       <c r="F195" s="15"/>
       <c r="H195" s="15" t="s">
-        <v>3105</v>
+        <v>632</v>
       </c>
       <c r="J195" s="15" t="s">
         <v>3165</v>
       </c>
     </row>
     <row r="196" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B196" s="15" t="s">
         <v>2922</v>
       </c>
       <c r="D196" s="15"/>
       <c r="F196" s="15"/>
       <c r="H196" s="15" t="s">
-        <v>633</v>
+        <v>3105</v>
       </c>
       <c r="J196" s="15" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="197" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B197" s="15" t="s">
         <v>2923</v>
       </c>
       <c r="D197" s="15"/>
       <c r="F197" s="15"/>
       <c r="H197" s="15" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="J197" s="15" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="198" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B198" s="15" t="s">
         <v>2834</v>
       </c>
       <c r="D198" s="15"/>
       <c r="F198" s="15"/>
       <c r="H198" s="15" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="J198" s="15" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="199" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B199" s="15" t="s">
         <v>4028</v>
       </c>
       <c r="D199" s="15"/>
       <c r="F199" s="15"/>
       <c r="H199" s="15" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="J199" s="15" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="200" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B200" s="15" t="s">
         <v>139</v>
       </c>
       <c r="D200" s="15"/>
       <c r="F200" s="15"/>
       <c r="H200" s="15" t="s">
-        <v>3071</v>
+        <v>636</v>
       </c>
       <c r="J200" s="15" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="201" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B201" s="15" t="s">
         <v>140</v>
       </c>
       <c r="D201" s="15"/>
       <c r="F201" s="15"/>
       <c r="H201" s="15" t="s">
-        <v>2810</v>
+        <v>3071</v>
       </c>
       <c r="J201" s="15" t="s">
         <v>3166</v>
       </c>
     </row>
     <row r="202" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B202" s="15" t="s">
         <v>141</v>
       </c>
       <c r="D202" s="15"/>
       <c r="F202" s="15"/>
       <c r="H202" s="15" t="s">
-        <v>637</v>
+        <v>2810</v>
       </c>
       <c r="J202" s="15" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="203" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B203" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D203" s="15"/>
       <c r="F203" s="15"/>
       <c r="H203" s="15" t="s">
-        <v>3106</v>
+        <v>637</v>
       </c>
       <c r="J203" s="15" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="204" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B204" s="15" t="s">
         <v>4086</v>
       </c>
       <c r="D204" s="15"/>
       <c r="F204" s="15"/>
-      <c r="H204"/>
+      <c r="H204" s="15" t="s">
+        <v>3106</v>
+      </c>
       <c r="J204" s="15" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="205" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B205" s="15" t="s">
         <v>4024</v>
       </c>
       <c r="D205" s="15"/>
       <c r="F205" s="15"/>
       <c r="H205"/>
       <c r="J205" s="15" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="206" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B206" s="15" t="s">
         <v>143</v>
       </c>
       <c r="D206" s="15"/>
       <c r="F206" s="15"/>
       <c r="H206"/>
       <c r="J206" s="15" t="s">
         <v>3167</v>
       </c>
@@ -20885,50 +20899,53 @@
       <c r="H521"/>
       <c r="J521" s="15"/>
     </row>
     <row r="522" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B522" s="15" t="s">
         <v>337</v>
       </c>
       <c r="D522" s="15"/>
       <c r="F522" s="15"/>
       <c r="H522"/>
       <c r="J522" s="15"/>
     </row>
     <row r="523" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B523" s="19"/>
       <c r="D523" s="15"/>
       <c r="F523" s="15"/>
       <c r="H523"/>
       <c r="J523" s="15"/>
     </row>
     <row r="524" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B524" s="15"/>
       <c r="D524" s="15"/>
       <c r="F524" s="15"/>
       <c r="H524"/>
       <c r="J524" s="15"/>
+    </row>
+    <row r="525" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="H525"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:J2"/>
   </mergeCells>
   <conditionalFormatting sqref="B333 B36:B330 B347:B421">
     <cfRule type="duplicateValues" dxfId="20" priority="522"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="D113:D192 D8:D109">
     <cfRule type="duplicateValues" dxfId="19" priority="303"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="F74:F107 F6:F72">
     <cfRule type="duplicateValues" dxfId="18" priority="254"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="H18:H132">
     <cfRule type="duplicateValues" dxfId="17" priority="516"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="J18:J183">
     <cfRule type="duplicateValues" dxfId="16" priority="520"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="91" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="5">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
@@ -22625,52 +22642,52 @@
   <conditionalFormatting sqref="H5:H24">
     <cfRule type="duplicateValues" dxfId="12" priority="478"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="J102:J161 J16:J97">
     <cfRule type="duplicateValues" dxfId="11" priority="519"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="91" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="5">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12B11C7E-8CEC-4A61-BFFF-5868B0A701C8}">
   <sheetPr codeName="List3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:L408"/>
   <sheetViews>
-    <sheetView topLeftCell="A215" workbookViewId="0">
-      <selection activeCell="F181" sqref="F181"/>
+    <sheetView topLeftCell="A149" workbookViewId="0">
+      <selection activeCell="J171" sqref="J171"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.28515625" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="15" customWidth="1"/>
     <col min="3" max="3" width="3.28515625" customWidth="1"/>
     <col min="4" max="4" width="20.7109375" customWidth="1"/>
     <col min="5" max="5" width="3.28515625" customWidth="1"/>
     <col min="6" max="6" width="20.7109375" style="15" customWidth="1"/>
     <col min="7" max="7" width="3.28515625" customWidth="1"/>
     <col min="8" max="8" width="20.7109375" customWidth="1"/>
     <col min="9" max="9" width="3.28515625" customWidth="1"/>
     <col min="10" max="10" width="20.7109375" customWidth="1"/>
     <col min="11" max="11" width="3.28515625" customWidth="1"/>
     <col min="12" max="12" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:12" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="20" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
@@ -25546,539 +25563,541 @@
       </c>
       <c r="F170" s="15" t="s">
         <v>1491</v>
       </c>
       <c r="H170" s="15" t="s">
         <v>1709</v>
       </c>
       <c r="J170" s="15" t="s">
         <v>2799</v>
       </c>
     </row>
     <row r="171" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B171" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="D171" s="15" t="s">
         <v>1377</v>
       </c>
       <c r="F171" s="15" t="s">
         <v>3388</v>
       </c>
       <c r="H171" s="15" t="s">
         <v>1710</v>
       </c>
       <c r="J171" s="15" t="s">
-        <v>3617</v>
+        <v>4178</v>
       </c>
     </row>
     <row r="172" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B172" s="15" t="s">
         <v>3299</v>
       </c>
       <c r="D172" s="15" t="s">
         <v>1378</v>
       </c>
       <c r="F172" s="15" t="s">
         <v>3993</v>
       </c>
       <c r="H172" s="15" t="s">
         <v>3482</v>
       </c>
       <c r="J172" s="15" t="s">
-        <v>1938</v>
+        <v>3617</v>
       </c>
     </row>
     <row r="173" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B173" s="15" t="s">
         <v>1257</v>
       </c>
       <c r="D173" s="15" t="s">
         <v>1379</v>
       </c>
       <c r="F173" s="15" t="s">
         <v>1492</v>
       </c>
       <c r="H173" s="15" t="s">
         <v>1711</v>
       </c>
       <c r="J173" s="15" t="s">
-        <v>1939</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="174" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B174" s="15" t="s">
         <v>1258</v>
       </c>
       <c r="D174" s="15" t="s">
         <v>1380</v>
       </c>
       <c r="F174" s="15" t="s">
         <v>1493</v>
       </c>
       <c r="H174" s="15" t="s">
         <v>1712</v>
       </c>
       <c r="J174" s="15" t="s">
-        <v>1940</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="175" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B175" s="15" t="s">
         <v>1259</v>
       </c>
       <c r="D175" s="15" t="s">
         <v>1381</v>
       </c>
       <c r="F175" s="15" t="s">
         <v>1494</v>
       </c>
       <c r="H175" s="15" t="s">
         <v>3483</v>
       </c>
       <c r="J175" s="15" t="s">
-        <v>3618</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="176" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B176" s="15" t="s">
         <v>1260</v>
       </c>
       <c r="D176" s="15" t="s">
         <v>1382</v>
       </c>
       <c r="F176" s="15" t="s">
         <v>1495</v>
       </c>
       <c r="H176" s="15" t="s">
         <v>1713</v>
       </c>
       <c r="J176" s="15" t="s">
-        <v>1941</v>
+        <v>3618</v>
       </c>
     </row>
     <row r="177" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B177" s="15" t="s">
         <v>1261</v>
       </c>
       <c r="D177" s="15" t="s">
         <v>1383</v>
       </c>
       <c r="F177" s="15" t="s">
         <v>1496</v>
       </c>
       <c r="H177" s="15" t="s">
         <v>1714</v>
       </c>
       <c r="J177" s="15" t="s">
-        <v>1942</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="178" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B178" s="15" t="s">
         <v>1262</v>
       </c>
       <c r="D178" s="6"/>
       <c r="F178" s="15" t="s">
         <v>3436</v>
       </c>
       <c r="H178" s="15" t="s">
         <v>1715</v>
       </c>
       <c r="J178" s="15" t="s">
-        <v>1943</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="179" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B179" s="15" t="s">
         <v>1263</v>
       </c>
       <c r="D179" s="6"/>
       <c r="F179" s="15" t="s">
         <v>1497</v>
       </c>
       <c r="H179" s="15" t="s">
         <v>3484</v>
       </c>
       <c r="J179" s="15" t="s">
-        <v>1944</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="180" spans="2:10" x14ac:dyDescent="0.25">
       <c r="D180" s="6"/>
       <c r="F180" s="15" t="s">
         <v>3389</v>
       </c>
       <c r="H180" s="15" t="s">
         <v>1716</v>
       </c>
       <c r="J180" s="15" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="181" spans="2:10" x14ac:dyDescent="0.25">
       <c r="D181" s="6"/>
       <c r="F181" s="15" t="s">
         <v>4175</v>
       </c>
       <c r="H181" s="15" t="s">
         <v>1717</v>
       </c>
       <c r="J181" s="15" t="s">
-        <v>1946</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="182" spans="2:10" x14ac:dyDescent="0.25">
       <c r="D182" s="9"/>
       <c r="F182" s="15" t="s">
         <v>3437</v>
       </c>
       <c r="H182" s="15" t="s">
         <v>3485</v>
       </c>
       <c r="J182" s="15" t="s">
-        <v>1947</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="183" spans="2:10" x14ac:dyDescent="0.25">
       <c r="D183" s="6"/>
       <c r="F183" s="15" t="s">
         <v>1498</v>
       </c>
       <c r="H183" s="15" t="s">
         <v>1718</v>
       </c>
       <c r="J183" s="15" t="s">
-        <v>1948</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="184" spans="2:10" x14ac:dyDescent="0.25">
       <c r="F184" s="15" t="s">
         <v>1499</v>
       </c>
       <c r="H184" s="15" t="s">
         <v>1719</v>
       </c>
       <c r="J184" s="15" t="s">
-        <v>1949</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="185" spans="2:10" x14ac:dyDescent="0.25">
       <c r="D185" s="8"/>
       <c r="F185" s="15" t="s">
         <v>3390</v>
       </c>
       <c r="H185" s="15" t="s">
         <v>3486</v>
       </c>
       <c r="J185" s="15" t="s">
-        <v>3619</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="186" spans="2:10" x14ac:dyDescent="0.25">
       <c r="F186" s="15" t="s">
         <v>4132</v>
       </c>
       <c r="H186" s="15" t="s">
         <v>4000</v>
       </c>
       <c r="J186" s="15" t="s">
-        <v>1950</v>
+        <v>3619</v>
       </c>
     </row>
     <row r="187" spans="2:10" x14ac:dyDescent="0.25">
       <c r="F187" s="15" t="s">
         <v>3391</v>
       </c>
       <c r="H187" s="15" t="s">
         <v>1720</v>
       </c>
       <c r="J187" s="15" t="s">
-        <v>3620</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="188" spans="2:10" x14ac:dyDescent="0.25">
       <c r="D188" s="6"/>
       <c r="F188" s="15" t="s">
         <v>4133</v>
       </c>
       <c r="H188" s="15" t="s">
         <v>1721</v>
       </c>
       <c r="J188" s="15" t="s">
-        <v>1951</v>
+        <v>3620</v>
       </c>
     </row>
     <row r="189" spans="2:10" x14ac:dyDescent="0.25">
       <c r="F189" s="15" t="s">
         <v>1500</v>
       </c>
       <c r="H189" s="15" t="s">
         <v>1722</v>
       </c>
       <c r="J189" s="15" t="s">
-        <v>1952</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="190" spans="2:10" x14ac:dyDescent="0.25">
       <c r="F190" s="15" t="s">
         <v>3392</v>
       </c>
       <c r="H190" s="15" t="s">
         <v>1723</v>
       </c>
       <c r="J190" s="15" t="s">
-        <v>1953</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="191" spans="2:10" x14ac:dyDescent="0.25">
       <c r="F191" s="15" t="s">
         <v>3994</v>
       </c>
       <c r="H191" s="15" t="s">
         <v>1724</v>
       </c>
       <c r="J191" s="15" t="s">
-        <v>1954</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="192" spans="2:10" x14ac:dyDescent="0.25">
       <c r="D192" s="6"/>
       <c r="F192" s="15" t="s">
         <v>3995</v>
       </c>
       <c r="H192" s="15" t="s">
         <v>4080</v>
       </c>
       <c r="J192" s="15" t="s">
-        <v>4020</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="193" spans="4:10" x14ac:dyDescent="0.25">
       <c r="D193" s="6"/>
       <c r="F193" s="15" t="s">
         <v>3393</v>
       </c>
       <c r="H193" s="15" t="s">
         <v>1725</v>
       </c>
       <c r="J193" s="15" t="s">
-        <v>1955</v>
+        <v>4020</v>
       </c>
     </row>
     <row r="194" spans="4:10" x14ac:dyDescent="0.25">
       <c r="F194" s="15" t="s">
         <v>1501</v>
       </c>
       <c r="H194" s="15" t="s">
         <v>1726</v>
       </c>
       <c r="J194" s="15" t="s">
-        <v>2794</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="195" spans="4:10" x14ac:dyDescent="0.25">
       <c r="F195" s="15" t="s">
         <v>1502</v>
       </c>
       <c r="H195" s="15" t="s">
         <v>3487</v>
       </c>
       <c r="J195" s="15" t="s">
-        <v>1956</v>
+        <v>2794</v>
       </c>
     </row>
     <row r="196" spans="4:10" x14ac:dyDescent="0.25">
       <c r="F196" s="15" t="s">
         <v>1503</v>
       </c>
       <c r="H196" s="15" t="s">
         <v>1727</v>
       </c>
       <c r="J196" s="15" t="s">
-        <v>1957</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="197" spans="4:10" x14ac:dyDescent="0.25">
       <c r="F197" s="15" t="s">
         <v>1504</v>
       </c>
       <c r="H197" s="15" t="s">
         <v>1728</v>
       </c>
       <c r="J197" s="15" t="s">
-        <v>3621</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="198" spans="4:10" x14ac:dyDescent="0.25">
       <c r="F198" s="15" t="s">
         <v>3394</v>
       </c>
       <c r="H198" s="15" t="s">
         <v>3488</v>
       </c>
       <c r="J198" s="15" t="s">
-        <v>3622</v>
+        <v>3621</v>
       </c>
     </row>
     <row r="199" spans="4:10" x14ac:dyDescent="0.25">
       <c r="F199" s="15" t="s">
         <v>4034</v>
       </c>
       <c r="H199" s="15" t="s">
         <v>1729</v>
       </c>
       <c r="J199" s="15" t="s">
-        <v>1958</v>
+        <v>3622</v>
       </c>
     </row>
     <row r="200" spans="4:10" x14ac:dyDescent="0.25">
       <c r="D200" s="6"/>
       <c r="F200" s="15" t="s">
         <v>3396</v>
       </c>
       <c r="H200" s="15" t="s">
         <v>1730</v>
       </c>
       <c r="J200" s="15" t="s">
-        <v>3623</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="201" spans="4:10" x14ac:dyDescent="0.25">
       <c r="F201" s="15" t="s">
         <v>1505</v>
       </c>
       <c r="H201" s="15" t="s">
         <v>1731</v>
       </c>
       <c r="J201" s="15" t="s">
-        <v>3624</v>
+        <v>3623</v>
       </c>
     </row>
     <row r="202" spans="4:10" x14ac:dyDescent="0.25">
       <c r="D202" s="6"/>
       <c r="F202" s="15" t="s">
         <v>1506</v>
       </c>
       <c r="H202" s="15" t="s">
         <v>1732</v>
       </c>
       <c r="J202" s="15" t="s">
-        <v>3625</v>
+        <v>3624</v>
       </c>
     </row>
     <row r="203" spans="4:10" x14ac:dyDescent="0.25">
       <c r="D203" s="6"/>
       <c r="F203" s="15" t="s">
         <v>1507</v>
       </c>
       <c r="H203" s="15" t="s">
         <v>3489</v>
       </c>
       <c r="J203" s="15" t="s">
-        <v>1959</v>
+        <v>3625</v>
       </c>
     </row>
     <row r="204" spans="4:10" x14ac:dyDescent="0.25">
       <c r="D204" s="6"/>
       <c r="F204" s="15" t="s">
         <v>1508</v>
       </c>
       <c r="H204" s="15" t="s">
         <v>1733</v>
       </c>
       <c r="J204" s="15" t="s">
-        <v>4144</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="205" spans="4:10" x14ac:dyDescent="0.25">
       <c r="D205" s="6"/>
       <c r="F205" s="15" t="s">
         <v>1509</v>
       </c>
       <c r="H205" s="15" t="s">
         <v>1734</v>
       </c>
       <c r="J205" s="15" t="s">
-        <v>4145</v>
+        <v>4144</v>
       </c>
     </row>
     <row r="206" spans="4:10" x14ac:dyDescent="0.25">
       <c r="D206" s="6"/>
       <c r="F206" s="15" t="s">
         <v>3395</v>
       </c>
       <c r="H206" s="15" t="s">
         <v>1735</v>
       </c>
       <c r="J206" s="15" t="s">
-        <v>4146</v>
+        <v>4145</v>
       </c>
     </row>
     <row r="207" spans="4:10" x14ac:dyDescent="0.25">
       <c r="D207" s="10"/>
       <c r="F207" s="15" t="s">
         <v>3397</v>
       </c>
       <c r="H207" s="15" t="s">
         <v>1736</v>
       </c>
       <c r="J207" s="15" t="s">
-        <v>3626</v>
+        <v>4146</v>
       </c>
     </row>
     <row r="208" spans="4:10" x14ac:dyDescent="0.25">
       <c r="D208" s="10"/>
       <c r="F208" s="15" t="s">
         <v>1510</v>
       </c>
       <c r="H208" s="15" t="s">
         <v>1737</v>
       </c>
       <c r="J208" s="15" t="s">
-        <v>3627</v>
+        <v>3626</v>
       </c>
     </row>
     <row r="209" spans="4:10" x14ac:dyDescent="0.25">
       <c r="F209" s="15" t="s">
         <v>3398</v>
       </c>
       <c r="H209" s="15" t="s">
         <v>2770</v>
       </c>
       <c r="J209" s="15" t="s">
-        <v>4048</v>
+        <v>3627</v>
       </c>
     </row>
     <row r="210" spans="4:10" x14ac:dyDescent="0.25">
       <c r="F210" s="15" t="s">
         <v>1511</v>
       </c>
       <c r="H210" s="15" t="s">
         <v>3490</v>
       </c>
-      <c r="J210" s="15"/>
+      <c r="J210" s="15" t="s">
+        <v>4048</v>
+      </c>
     </row>
     <row r="211" spans="4:10" x14ac:dyDescent="0.25">
       <c r="F211" s="15" t="s">
         <v>3399</v>
       </c>
       <c r="H211" s="15" t="s">
         <v>3491</v>
       </c>
       <c r="J211" s="15"/>
     </row>
     <row r="212" spans="4:10" x14ac:dyDescent="0.25">
       <c r="D212" s="8"/>
       <c r="F212" s="15" t="s">
         <v>3400</v>
       </c>
       <c r="H212" s="15" t="s">
         <v>3492</v>
       </c>
       <c r="J212" s="15"/>
     </row>
     <row r="213" spans="4:10" x14ac:dyDescent="0.25">
       <c r="D213" s="8"/>
       <c r="F213" s="15" t="s">
         <v>1512</v>
       </c>
@@ -26262,50 +26281,51 @@
     <row r="233" spans="6:10" x14ac:dyDescent="0.25">
       <c r="F233" s="15" t="s">
         <v>3406</v>
       </c>
       <c r="H233" s="15" t="s">
         <v>1747</v>
       </c>
       <c r="J233" s="15"/>
     </row>
     <row r="234" spans="6:10" x14ac:dyDescent="0.25">
       <c r="F234" s="15" t="s">
         <v>3407</v>
       </c>
       <c r="H234" s="15" t="s">
         <v>1748</v>
       </c>
       <c r="J234" s="15"/>
     </row>
     <row r="235" spans="6:10" x14ac:dyDescent="0.25">
       <c r="F235" s="15" t="s">
         <v>3408</v>
       </c>
       <c r="H235" s="15" t="s">
         <v>3556</v>
       </c>
+      <c r="J235" s="15"/>
     </row>
     <row r="236" spans="6:10" x14ac:dyDescent="0.25">
       <c r="F236" s="15" t="s">
         <v>1526</v>
       </c>
       <c r="H236" s="15" t="s">
         <v>3504</v>
       </c>
     </row>
     <row r="237" spans="6:10" x14ac:dyDescent="0.25">
       <c r="F237" s="15" t="s">
         <v>1527</v>
       </c>
       <c r="H237" s="15" t="s">
         <v>3503</v>
       </c>
     </row>
     <row r="238" spans="6:10" x14ac:dyDescent="0.25">
       <c r="F238" s="15" t="s">
         <v>3409</v>
       </c>
       <c r="H238" s="15" t="s">
         <v>1749</v>
       </c>
     </row>
@@ -27449,74 +27469,74 @@
     <row r="406" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H406" s="15"/>
     </row>
     <row r="407" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H407" s="15"/>
     </row>
     <row r="408" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H408" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:J2"/>
   </mergeCells>
   <conditionalFormatting sqref="B11:B134">
     <cfRule type="duplicateValues" dxfId="10" priority="498"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="D138:D215 D135 D14:D131">
     <cfRule type="duplicateValues" dxfId="9" priority="509"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="F10:F139">
     <cfRule type="duplicateValues" dxfId="8" priority="483"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="H234:H250 H30:H222">
     <cfRule type="duplicateValues" dxfId="7" priority="505"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J148:J185 J15:J132">
-    <cfRule type="duplicateValues" dxfId="6" priority="485"/>
+  <conditionalFormatting sqref="J148:J186 J15:J132">
+    <cfRule type="duplicateValues" dxfId="6" priority="525"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="91" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="5">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB808336-B39C-4477-9784-60ECAC5920D0}">
   <sheetPr codeName="List4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:M304"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F190" sqref="F190"/>
+    <sheetView tabSelected="1" topLeftCell="A27" workbookViewId="0">
+      <selection activeCell="H56" sqref="H56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.28515625" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" customWidth="1"/>
     <col min="3" max="3" width="3.28515625" customWidth="1"/>
     <col min="4" max="4" width="20.7109375" customWidth="1"/>
     <col min="5" max="5" width="3.28515625" customWidth="1"/>
     <col min="6" max="6" width="20.7109375" customWidth="1"/>
     <col min="7" max="7" width="3.28515625" customWidth="1"/>
     <col min="8" max="8" width="20.7109375" customWidth="1"/>
     <col min="9" max="9" width="3.28515625" customWidth="1"/>
     <col min="10" max="10" width="20.7109375" customWidth="1"/>
     <col min="11" max="11" width="3.28515625" customWidth="1"/>
     <col min="12" max="12" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:13" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="20" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
@@ -28373,2090 +28393,2093 @@
         <v>1998</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>2049</v>
       </c>
       <c r="E55" s="10"/>
       <c r="F55" s="15" t="s">
         <v>2103</v>
       </c>
       <c r="H55" s="15" t="s">
         <v>3740</v>
       </c>
     </row>
     <row r="56" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B56" s="15" t="s">
         <v>3640</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>2050</v>
       </c>
       <c r="E56" s="10"/>
       <c r="F56" s="15" t="s">
         <v>3679</v>
       </c>
       <c r="H56" s="15" t="s">
-        <v>2236</v>
+        <v>4181</v>
       </c>
     </row>
     <row r="57" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B57" s="15" t="s">
         <v>1999</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>2051</v>
       </c>
       <c r="E57" s="10"/>
       <c r="F57" s="15" t="s">
         <v>3680</v>
       </c>
       <c r="H57" s="15" t="s">
-        <v>3741</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="58" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B58" s="15" t="s">
         <v>3641</v>
       </c>
       <c r="D58" s="15" t="s">
         <v>2052</v>
       </c>
       <c r="F58" s="15" t="s">
         <v>2104</v>
       </c>
       <c r="H58" s="15" t="s">
-        <v>3742</v>
+        <v>3741</v>
       </c>
     </row>
     <row r="59" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B59" s="15" t="s">
         <v>2000</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>3654</v>
       </c>
       <c r="F59" s="15" t="s">
         <v>2105</v>
       </c>
       <c r="H59" s="15" t="s">
-        <v>3743</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="60" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B60" s="15" t="s">
         <v>2001</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>2053</v>
       </c>
       <c r="F60" s="15" t="s">
         <v>3681</v>
       </c>
       <c r="H60" s="15" t="s">
-        <v>3744</v>
+        <v>3743</v>
       </c>
     </row>
     <row r="61" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B61" s="15" t="s">
         <v>2002</v>
       </c>
       <c r="D61" s="15" t="s">
         <v>3655</v>
       </c>
       <c r="F61" s="15" t="s">
         <v>3682</v>
       </c>
       <c r="H61" s="15" t="s">
-        <v>2237</v>
+        <v>3744</v>
       </c>
     </row>
     <row r="62" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B62" s="15" t="s">
         <v>2003</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>2054</v>
       </c>
       <c r="E62" s="10"/>
       <c r="F62" s="15" t="s">
         <v>3683</v>
       </c>
       <c r="H62" s="15" t="s">
-        <v>2238</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="63" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B63" s="15" t="s">
         <v>2004</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>2055</v>
       </c>
       <c r="E63" s="10"/>
       <c r="F63" s="15" t="s">
         <v>2106</v>
       </c>
       <c r="H63" s="15" t="s">
-        <v>2239</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="64" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B64" s="15" t="s">
         <v>2005</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>2056</v>
       </c>
       <c r="E64" s="10"/>
       <c r="F64" s="15" t="s">
         <v>2107</v>
       </c>
       <c r="H64" s="15" t="s">
-        <v>3745</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="65" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B65" s="15" t="s">
         <v>2006</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>3656</v>
       </c>
       <c r="E65" s="10"/>
       <c r="F65" s="15" t="s">
         <v>2108</v>
       </c>
       <c r="H65" s="15" t="s">
-        <v>3746</v>
+        <v>3745</v>
       </c>
     </row>
     <row r="66" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B66" s="15" t="s">
         <v>2007</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>2057</v>
       </c>
       <c r="E66" s="10"/>
       <c r="F66" s="15" t="s">
         <v>2109</v>
       </c>
       <c r="H66" s="15" t="s">
-        <v>2240</v>
+        <v>3746</v>
       </c>
     </row>
     <row r="67" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B67" s="15" t="s">
         <v>2008</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>2058</v>
       </c>
       <c r="E67" s="10"/>
       <c r="F67" s="15" t="s">
         <v>2110</v>
       </c>
       <c r="H67" s="15" t="s">
-        <v>2241</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="68" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B68" s="15" t="s">
         <v>2009</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>2059</v>
       </c>
       <c r="E68" s="10"/>
       <c r="F68" s="15" t="s">
         <v>2778</v>
       </c>
       <c r="H68" s="15" t="s">
-        <v>3747</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="69" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B69" s="15" t="s">
         <v>2010</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>2060</v>
       </c>
       <c r="E69" s="10"/>
       <c r="F69" s="15" t="s">
         <v>3684</v>
       </c>
       <c r="H69" s="15" t="s">
-        <v>2242</v>
+        <v>3747</v>
       </c>
     </row>
     <row r="70" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B70" s="15" t="s">
         <v>3642</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>2061</v>
       </c>
       <c r="E70" s="10"/>
       <c r="F70" s="15" t="s">
         <v>3667</v>
       </c>
       <c r="H70" s="15" t="s">
-        <v>2243</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="71" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B71" s="15" t="s">
         <v>4031</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>3657</v>
       </c>
       <c r="E71" s="10"/>
       <c r="F71" s="15" t="s">
         <v>2111</v>
       </c>
       <c r="H71" s="15" t="s">
-        <v>2244</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="72" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B72" s="15"/>
       <c r="D72" s="15" t="s">
         <v>2062</v>
       </c>
       <c r="E72" s="10"/>
       <c r="F72" s="15" t="s">
         <v>2112</v>
       </c>
       <c r="H72" s="15" t="s">
-        <v>2245</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="73" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B73" s="15"/>
       <c r="D73" s="15" t="s">
         <v>2063</v>
       </c>
       <c r="E73" s="10"/>
       <c r="F73" s="15" t="s">
         <v>2113</v>
       </c>
       <c r="H73" s="15" t="s">
-        <v>3748</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="74" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B74" s="15"/>
       <c r="D74" s="15" t="s">
         <v>3658</v>
       </c>
       <c r="E74" s="10"/>
       <c r="F74" s="15" t="s">
         <v>2114</v>
       </c>
       <c r="H74" s="15" t="s">
-        <v>3749</v>
+        <v>3748</v>
       </c>
     </row>
     <row r="75" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B75" s="15"/>
       <c r="D75" s="15" t="s">
         <v>3659</v>
       </c>
       <c r="E75" s="10"/>
       <c r="F75" s="15" t="s">
         <v>2115</v>
       </c>
       <c r="H75" s="15" t="s">
-        <v>3750</v>
+        <v>3749</v>
       </c>
     </row>
     <row r="76" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B76" s="15"/>
       <c r="D76" s="15" t="s">
         <v>2064</v>
       </c>
       <c r="F76" s="15" t="s">
         <v>2116</v>
       </c>
       <c r="H76" s="15" t="s">
-        <v>2246</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="77" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B77" s="15"/>
       <c r="D77" s="15" t="s">
         <v>2065</v>
       </c>
       <c r="E77" s="10"/>
       <c r="F77" s="15" t="s">
         <v>2117</v>
       </c>
       <c r="H77" s="15" t="s">
-        <v>2247</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="78" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B78" s="15"/>
       <c r="D78" s="15" t="s">
         <v>4147</v>
       </c>
       <c r="E78" s="10"/>
       <c r="F78" s="15" t="s">
         <v>3685</v>
       </c>
       <c r="H78" s="15" t="s">
-        <v>2248</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="79" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B79" s="15"/>
       <c r="D79" s="15" t="s">
         <v>2066</v>
       </c>
       <c r="F79" s="15" t="s">
         <v>2118</v>
       </c>
       <c r="H79" s="15" t="s">
-        <v>2249</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="80" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B80" s="15"/>
       <c r="D80" s="15" t="s">
         <v>3660</v>
       </c>
       <c r="F80" s="15" t="s">
         <v>2119</v>
       </c>
       <c r="H80" s="15" t="s">
-        <v>3806</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="81" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B81" s="15"/>
       <c r="D81" s="15" t="s">
         <v>3661</v>
       </c>
       <c r="E81" s="10"/>
       <c r="F81" s="15" t="s">
         <v>3686</v>
       </c>
       <c r="H81" s="15" t="s">
-        <v>2250</v>
+        <v>3806</v>
       </c>
     </row>
     <row r="82" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B82" s="15"/>
       <c r="D82" s="15" t="s">
         <v>3663</v>
       </c>
       <c r="E82" s="10"/>
       <c r="F82" s="15" t="s">
         <v>3687</v>
       </c>
       <c r="H82" s="15" t="s">
-        <v>3751</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="83" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B83" s="15"/>
       <c r="D83" t="s">
         <v>3665</v>
       </c>
       <c r="F83" s="15" t="s">
         <v>2120</v>
       </c>
       <c r="H83" s="15" t="s">
-        <v>2251</v>
+        <v>3751</v>
       </c>
     </row>
     <row r="84" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B84" s="15"/>
       <c r="E84" s="12"/>
       <c r="F84" s="15" t="s">
         <v>3688</v>
       </c>
       <c r="H84" s="15" t="s">
-        <v>3752</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="85" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B85" s="15"/>
       <c r="F85" s="15" t="s">
         <v>2121</v>
       </c>
       <c r="H85" s="15" t="s">
-        <v>4036</v>
+        <v>3752</v>
       </c>
     </row>
     <row r="86" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B86" s="15"/>
       <c r="F86" s="15" t="s">
         <v>2122</v>
       </c>
       <c r="H86" s="15" t="s">
-        <v>3753</v>
+        <v>4036</v>
       </c>
     </row>
     <row r="87" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B87" s="15"/>
       <c r="F87" s="15" t="s">
         <v>2123</v>
       </c>
       <c r="H87" s="15" t="s">
-        <v>2252</v>
+        <v>3753</v>
       </c>
     </row>
     <row r="88" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B88" s="15"/>
       <c r="F88" s="15" t="s">
         <v>3689</v>
       </c>
       <c r="H88" s="15" t="s">
-        <v>4047</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="89" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B89" s="15"/>
       <c r="E89" s="10"/>
       <c r="F89" s="15" t="s">
         <v>2124</v>
       </c>
       <c r="H89" s="15" t="s">
-        <v>3754</v>
+        <v>4047</v>
       </c>
     </row>
     <row r="90" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B90" s="15"/>
       <c r="E90" s="12"/>
       <c r="F90" s="15" t="s">
         <v>3690</v>
       </c>
       <c r="H90" s="15" t="s">
-        <v>2253</v>
+        <v>3754</v>
       </c>
     </row>
     <row r="91" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B91" s="15"/>
       <c r="E91" s="10"/>
       <c r="F91" s="15" t="s">
         <v>3691</v>
       </c>
       <c r="H91" s="15" t="s">
-        <v>2254</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="92" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B92" s="15"/>
       <c r="E92" s="10"/>
       <c r="F92" s="15" t="s">
         <v>2125</v>
       </c>
       <c r="H92" s="15" t="s">
-        <v>2255</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="93" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B93" s="15"/>
       <c r="E93" s="10"/>
       <c r="F93" s="15" t="s">
         <v>3692</v>
       </c>
       <c r="H93" s="15" t="s">
-        <v>2256</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="94" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B94" s="15"/>
       <c r="E94" s="10"/>
       <c r="F94" s="15" t="s">
         <v>2126</v>
       </c>
       <c r="H94" s="15" t="s">
-        <v>3755</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="95" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B95" s="15"/>
       <c r="E95" s="10"/>
       <c r="F95" s="15" t="s">
         <v>3693</v>
       </c>
       <c r="H95" s="15" t="s">
-        <v>3756</v>
+        <v>3755</v>
       </c>
     </row>
     <row r="96" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B96" s="15"/>
       <c r="F96" s="15" t="s">
         <v>2127</v>
       </c>
       <c r="H96" s="15" t="s">
-        <v>2257</v>
+        <v>3756</v>
       </c>
     </row>
     <row r="97" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B97" s="15"/>
       <c r="F97" s="15" t="s">
         <v>2128</v>
       </c>
       <c r="H97" s="15" t="s">
-        <v>2780</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="98" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B98" s="15"/>
       <c r="E98" s="10"/>
       <c r="F98" s="15" t="s">
         <v>3694</v>
       </c>
       <c r="H98" s="15" t="s">
-        <v>3807</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="99" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B99" s="15"/>
       <c r="F99" s="15" t="s">
         <v>2129</v>
       </c>
       <c r="H99" s="15" t="s">
-        <v>2258</v>
+        <v>3807</v>
       </c>
     </row>
     <row r="100" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B100" s="15"/>
       <c r="F100" s="15" t="s">
         <v>2130</v>
       </c>
       <c r="H100" s="15" t="s">
-        <v>2259</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="101" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B101" s="15"/>
       <c r="F101" s="15" t="s">
         <v>2131</v>
       </c>
       <c r="H101" s="15" t="s">
-        <v>2260</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="102" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B102" s="15"/>
       <c r="F102" s="15" t="s">
         <v>2132</v>
       </c>
       <c r="H102" s="15" t="s">
-        <v>3757</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="103" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B103" s="15"/>
       <c r="F103" s="15" t="s">
         <v>2133</v>
       </c>
       <c r="H103" s="15" t="s">
-        <v>2261</v>
+        <v>3757</v>
       </c>
     </row>
     <row r="104" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B104" s="15"/>
       <c r="F104" s="15" t="s">
         <v>2134</v>
       </c>
       <c r="H104" s="15" t="s">
-        <v>2262</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="105" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B105" s="15"/>
       <c r="F105" s="15" t="s">
         <v>3695</v>
       </c>
       <c r="H105" s="15" t="s">
-        <v>2263</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="106" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B106" s="15"/>
       <c r="F106" s="15" t="s">
         <v>3696</v>
       </c>
       <c r="H106" s="15" t="s">
-        <v>3758</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="107" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B107" s="15"/>
       <c r="F107" s="15" t="s">
         <v>2135</v>
       </c>
       <c r="H107" s="15" t="s">
-        <v>2264</v>
+        <v>3758</v>
       </c>
     </row>
     <row r="108" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B108" s="15"/>
       <c r="F108" s="15" t="s">
         <v>2809</v>
       </c>
       <c r="H108" s="15" t="s">
-        <v>2265</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="109" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B109" s="15"/>
       <c r="F109" s="15" t="s">
         <v>2136</v>
       </c>
       <c r="H109" s="15" t="s">
-        <v>2266</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="110" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B110" s="15"/>
       <c r="F110" s="15" t="s">
         <v>2137</v>
       </c>
       <c r="H110" s="15" t="s">
-        <v>2267</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="111" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B111" s="15"/>
       <c r="F111" s="15" t="s">
         <v>2138</v>
       </c>
       <c r="H111" s="15" t="s">
-        <v>2268</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="112" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B112" s="15"/>
       <c r="F112" s="15" t="s">
         <v>2139</v>
       </c>
       <c r="H112" s="15" t="s">
-        <v>4021</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="113" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B113" s="15"/>
       <c r="E113" s="10"/>
       <c r="F113" s="15" t="s">
         <v>2140</v>
       </c>
       <c r="H113" s="15" t="s">
-        <v>2269</v>
+        <v>4021</v>
       </c>
     </row>
     <row r="114" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B114" s="15"/>
       <c r="F114" s="15" t="s">
         <v>2141</v>
       </c>
       <c r="H114" s="15" t="s">
-        <v>3759</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="115" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B115" s="15"/>
       <c r="E115" s="10"/>
       <c r="F115" s="15" t="s">
         <v>2142</v>
       </c>
       <c r="H115" s="15" t="s">
-        <v>4151</v>
+        <v>3759</v>
       </c>
     </row>
     <row r="116" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B116" s="15"/>
       <c r="F116" s="15" t="s">
         <v>2143</v>
       </c>
       <c r="H116" s="15" t="s">
-        <v>2270</v>
+        <v>4151</v>
       </c>
     </row>
     <row r="117" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B117" s="15"/>
       <c r="E117" s="10"/>
       <c r="F117" s="15" t="s">
         <v>2144</v>
       </c>
       <c r="H117" s="15" t="s">
-        <v>2271</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="118" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B118" s="15"/>
       <c r="F118" s="15" t="s">
         <v>3697</v>
       </c>
       <c r="H118" s="15" t="s">
-        <v>2272</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="119" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B119" s="15"/>
       <c r="F119" s="15" t="s">
         <v>3698</v>
       </c>
       <c r="H119" s="15" t="s">
-        <v>2273</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="120" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B120" s="15"/>
       <c r="F120" s="15" t="s">
         <v>2145</v>
       </c>
       <c r="H120" s="15" t="s">
-        <v>2274</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="121" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B121" s="15"/>
       <c r="E121" s="10"/>
       <c r="F121" s="15" t="s">
         <v>2146</v>
       </c>
       <c r="H121" s="15" t="s">
-        <v>2275</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="122" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B122" s="15"/>
       <c r="F122" s="15" t="s">
         <v>2147</v>
       </c>
       <c r="H122" s="15" t="s">
-        <v>2276</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="123" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B123" s="15"/>
       <c r="E123" s="10"/>
       <c r="F123" s="15" t="s">
         <v>3699</v>
       </c>
       <c r="H123" s="15" t="s">
-        <v>2277</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="124" spans="2:8" x14ac:dyDescent="0.25">
       <c r="E124" s="10"/>
       <c r="F124" s="15" t="s">
         <v>3700</v>
       </c>
       <c r="H124" s="15" t="s">
-        <v>2278</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="125" spans="2:8" x14ac:dyDescent="0.25">
       <c r="E125" s="10"/>
       <c r="F125" s="15" t="s">
         <v>2148</v>
       </c>
       <c r="H125" s="15" t="s">
-        <v>2279</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="126" spans="2:8" x14ac:dyDescent="0.25">
       <c r="E126" s="10"/>
       <c r="F126" s="15" t="s">
         <v>3701</v>
       </c>
       <c r="H126" s="15" t="s">
-        <v>3720</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="127" spans="2:8" x14ac:dyDescent="0.25">
       <c r="E127" s="10"/>
       <c r="F127" s="15" t="s">
         <v>2149</v>
       </c>
       <c r="H127" s="15" t="s">
-        <v>2280</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="128" spans="2:8" x14ac:dyDescent="0.25">
       <c r="E128" s="10"/>
       <c r="F128" s="15" t="s">
         <v>2150</v>
       </c>
       <c r="H128" s="15" t="s">
-        <v>3760</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="129" spans="5:8" x14ac:dyDescent="0.25">
       <c r="E129" s="10"/>
       <c r="F129" s="15" t="s">
         <v>2151</v>
       </c>
       <c r="H129" s="15" t="s">
-        <v>2281</v>
+        <v>3760</v>
       </c>
     </row>
     <row r="130" spans="5:8" x14ac:dyDescent="0.25">
       <c r="F130" s="15" t="s">
         <v>2152</v>
       </c>
       <c r="H130" s="15" t="s">
-        <v>4073</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="131" spans="5:8" x14ac:dyDescent="0.25">
       <c r="E131" s="12"/>
       <c r="F131" s="15" t="s">
         <v>2153</v>
       </c>
       <c r="H131" s="15" t="s">
-        <v>2282</v>
+        <v>4073</v>
       </c>
     </row>
     <row r="132" spans="5:8" x14ac:dyDescent="0.25">
       <c r="E132" s="10"/>
       <c r="F132" s="15" t="s">
         <v>2154</v>
       </c>
       <c r="H132" s="15" t="s">
-        <v>2283</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="133" spans="5:8" x14ac:dyDescent="0.25">
       <c r="E133" s="10"/>
       <c r="F133" s="15" t="s">
         <v>2155</v>
       </c>
       <c r="H133" s="15" t="s">
-        <v>2284</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="134" spans="5:8" x14ac:dyDescent="0.25">
       <c r="F134" s="15" t="s">
         <v>2156</v>
       </c>
       <c r="H134" s="15" t="s">
-        <v>2285</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="135" spans="5:8" x14ac:dyDescent="0.25">
       <c r="F135" s="15" t="s">
         <v>2157</v>
       </c>
       <c r="H135" s="15" t="s">
-        <v>2286</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="136" spans="5:8" x14ac:dyDescent="0.25">
       <c r="F136" s="15" t="s">
         <v>2158</v>
       </c>
       <c r="H136" s="15" t="s">
-        <v>2287</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="137" spans="5:8" x14ac:dyDescent="0.25">
       <c r="F137" s="15" t="s">
         <v>2159</v>
       </c>
       <c r="H137" s="15" t="s">
-        <v>3761</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="138" spans="5:8" x14ac:dyDescent="0.25">
       <c r="F138" s="15" t="s">
         <v>4016</v>
       </c>
       <c r="H138" s="15" t="s">
-        <v>2288</v>
+        <v>3761</v>
       </c>
     </row>
     <row r="139" spans="5:8" x14ac:dyDescent="0.25">
       <c r="F139" s="15" t="s">
         <v>3702</v>
       </c>
       <c r="H139" s="15" t="s">
-        <v>4170</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="140" spans="5:8" x14ac:dyDescent="0.25">
       <c r="E140" s="10"/>
       <c r="F140" s="15" t="s">
         <v>2160</v>
       </c>
       <c r="H140" s="15" t="s">
-        <v>2289</v>
+        <v>4170</v>
       </c>
     </row>
     <row r="141" spans="5:8" x14ac:dyDescent="0.25">
       <c r="E141" s="10"/>
       <c r="F141" s="15" t="s">
         <v>2161</v>
       </c>
       <c r="H141" s="15" t="s">
-        <v>2290</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="142" spans="5:8" x14ac:dyDescent="0.25">
       <c r="F142" s="15" t="s">
         <v>2162</v>
       </c>
       <c r="H142" s="15" t="s">
-        <v>2291</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="143" spans="5:8" x14ac:dyDescent="0.25">
       <c r="F143" s="15" t="s">
         <v>2163</v>
       </c>
       <c r="H143" s="15" t="s">
-        <v>2292</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="144" spans="5:8" x14ac:dyDescent="0.25">
       <c r="F144" s="15" t="s">
         <v>2164</v>
       </c>
       <c r="H144" s="15" t="s">
-        <v>2293</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="145" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F145" s="15" t="s">
         <v>2165</v>
       </c>
       <c r="H145" s="15" t="s">
-        <v>3762</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="146" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F146" s="15" t="s">
         <v>2166</v>
       </c>
       <c r="H146" s="15" t="s">
-        <v>3763</v>
+        <v>3762</v>
       </c>
     </row>
     <row r="147" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F147" s="15" t="s">
         <v>3703</v>
       </c>
       <c r="H147" s="15" t="s">
-        <v>3764</v>
+        <v>3763</v>
       </c>
     </row>
     <row r="148" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F148" s="15" t="s">
         <v>2167</v>
       </c>
       <c r="H148" s="15" t="s">
-        <v>3765</v>
+        <v>3764</v>
       </c>
     </row>
     <row r="149" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F149" s="15" t="s">
         <v>2168</v>
       </c>
       <c r="H149" s="15" t="s">
-        <v>3766</v>
+        <v>3765</v>
       </c>
     </row>
     <row r="150" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F150" s="15" t="s">
         <v>2169</v>
       </c>
       <c r="H150" s="15" t="s">
-        <v>2294</v>
+        <v>3766</v>
       </c>
     </row>
     <row r="151" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F151" s="15" t="s">
         <v>2170</v>
       </c>
       <c r="H151" s="15" t="s">
-        <v>2295</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="152" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F152" s="15" t="s">
         <v>3704</v>
       </c>
       <c r="H152" s="15" t="s">
-        <v>3767</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="153" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F153" s="15" t="s">
         <v>2171</v>
       </c>
       <c r="H153" s="15" t="s">
-        <v>3768</v>
+        <v>3767</v>
       </c>
     </row>
     <row r="154" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F154" s="15" t="s">
         <v>2172</v>
       </c>
       <c r="H154" s="15" t="s">
-        <v>2296</v>
+        <v>3768</v>
       </c>
     </row>
     <row r="155" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F155" s="15" t="s">
         <v>2173</v>
       </c>
       <c r="H155" s="15" t="s">
-        <v>2297</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="156" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F156" s="15" t="s">
         <v>3705</v>
       </c>
       <c r="H156" s="15" t="s">
-        <v>3808</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="157" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F157" s="15" t="s">
         <v>3706</v>
       </c>
       <c r="H157" s="15" t="s">
-        <v>2821</v>
+        <v>3808</v>
       </c>
     </row>
     <row r="158" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F158" s="15" t="s">
         <v>2174</v>
       </c>
       <c r="H158" s="15" t="s">
-        <v>2298</v>
+        <v>2821</v>
       </c>
     </row>
     <row r="159" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F159" s="15" t="s">
         <v>2175</v>
       </c>
       <c r="H159" s="15" t="s">
-        <v>2299</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="160" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F160" s="15" t="s">
         <v>3707</v>
       </c>
       <c r="H160" s="15" t="s">
-        <v>2300</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="161" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F161" s="15" t="s">
         <v>2176</v>
       </c>
       <c r="H161" s="15" t="s">
-        <v>2301</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="162" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F162" s="15" t="s">
         <v>2177</v>
       </c>
       <c r="H162" s="15" t="s">
-        <v>2302</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="163" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F163" s="15" t="s">
         <v>2178</v>
       </c>
       <c r="H163" s="15" t="s">
-        <v>2303</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="164" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F164" s="15" t="s">
         <v>2179</v>
       </c>
       <c r="H164" s="15" t="s">
-        <v>2304</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="165" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F165" s="15" t="s">
         <v>2180</v>
       </c>
       <c r="H165" s="15" t="s">
-        <v>2305</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="166" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F166" s="15" t="s">
         <v>3708</v>
       </c>
       <c r="H166" s="15" t="s">
-        <v>2306</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="167" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F167" s="15" t="s">
         <v>2181</v>
       </c>
       <c r="H167" s="15" t="s">
-        <v>2307</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="168" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F168" s="15" t="s">
         <v>2182</v>
       </c>
       <c r="H168" s="15" t="s">
-        <v>2764</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="169" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F169" s="15" t="s">
         <v>2183</v>
       </c>
       <c r="H169" s="15" t="s">
-        <v>3769</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="170" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F170" s="15" t="s">
         <v>3971</v>
       </c>
       <c r="H170" s="15" t="s">
-        <v>3770</v>
+        <v>3769</v>
       </c>
     </row>
     <row r="171" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F171" s="15" t="s">
         <v>3970</v>
       </c>
       <c r="H171" s="15" t="s">
-        <v>2308</v>
+        <v>3770</v>
       </c>
     </row>
     <row r="172" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F172" s="15" t="s">
         <v>2184</v>
       </c>
       <c r="H172" s="15" t="s">
-        <v>2309</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="173" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F173" s="15" t="s">
         <v>2185</v>
       </c>
       <c r="H173" s="15" t="s">
-        <v>4051</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="174" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F174" s="15" t="s">
         <v>2186</v>
       </c>
       <c r="H174" s="15" t="s">
-        <v>2310</v>
+        <v>4051</v>
       </c>
     </row>
     <row r="175" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F175" s="15" t="s">
         <v>2187</v>
       </c>
       <c r="H175" s="15" t="s">
-        <v>3771</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="176" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F176" s="15" t="s">
         <v>3709</v>
       </c>
       <c r="H176" s="15" t="s">
-        <v>2311</v>
+        <v>3771</v>
       </c>
     </row>
     <row r="177" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F177" s="15" t="s">
         <v>2822</v>
       </c>
       <c r="H177" s="15" t="s">
-        <v>2312</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="178" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F178" s="15" t="s">
         <v>3710</v>
       </c>
       <c r="H178" s="15" t="s">
-        <v>2313</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="179" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F179" s="15" t="s">
         <v>2188</v>
       </c>
       <c r="H179" s="15" t="s">
-        <v>2314</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="180" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F180" s="15" t="s">
         <v>2823</v>
       </c>
       <c r="H180" s="15" t="s">
-        <v>2315</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="181" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F181" s="15" t="s">
         <v>2189</v>
       </c>
       <c r="H181" s="15" t="s">
-        <v>2775</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="182" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F182" s="15" t="s">
         <v>2190</v>
       </c>
       <c r="H182" s="15" t="s">
-        <v>4152</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="183" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F183" s="15" t="s">
         <v>2191</v>
       </c>
       <c r="H183" s="15" t="s">
-        <v>3772</v>
+        <v>4152</v>
       </c>
     </row>
     <row r="184" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F184" s="15" t="s">
         <v>3711</v>
       </c>
       <c r="H184" s="15" t="s">
-        <v>2316</v>
+        <v>3772</v>
       </c>
     </row>
     <row r="185" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F185" s="15" t="s">
         <v>3712</v>
       </c>
       <c r="H185" s="15" t="s">
-        <v>2317</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="186" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F186" s="15" t="s">
         <v>3713</v>
       </c>
       <c r="H186" s="15" t="s">
-        <v>2318</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="187" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F187" s="15" t="s">
         <v>3714</v>
       </c>
       <c r="H187" s="15" t="s">
-        <v>2319</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="188" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F188" s="15" t="s">
         <v>3715</v>
       </c>
       <c r="H188" s="15" t="s">
-        <v>3968</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="189" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F189" s="15" t="s">
         <v>3716</v>
       </c>
       <c r="H189" s="15" t="s">
-        <v>3773</v>
+        <v>3968</v>
       </c>
     </row>
     <row r="190" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F190" s="15" t="s">
         <v>4174</v>
       </c>
       <c r="H190" s="15" t="s">
-        <v>3774</v>
+        <v>3773</v>
       </c>
     </row>
     <row r="191" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F191" s="15" t="s">
         <v>4150</v>
       </c>
       <c r="H191" s="15" t="s">
-        <v>3775</v>
+        <v>3774</v>
       </c>
     </row>
     <row r="192" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F192" s="15" t="s">
         <v>2192</v>
       </c>
       <c r="H192" s="15" t="s">
-        <v>2320</v>
+        <v>3775</v>
       </c>
     </row>
     <row r="193" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F193" s="15" t="s">
         <v>2193</v>
       </c>
       <c r="H193" s="15" t="s">
-        <v>4065</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="194" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F194" s="15" t="s">
         <v>2194</v>
       </c>
       <c r="H194" s="15" t="s">
-        <v>3776</v>
+        <v>4065</v>
       </c>
     </row>
     <row r="195" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F195" s="15" t="s">
         <v>2195</v>
       </c>
       <c r="H195" s="15" t="s">
-        <v>4013</v>
+        <v>3776</v>
       </c>
     </row>
     <row r="196" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F196" s="15" t="s">
         <v>2196</v>
       </c>
       <c r="H196" s="15" t="s">
-        <v>4014</v>
+        <v>4013</v>
       </c>
     </row>
     <row r="197" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F197" s="15" t="s">
         <v>2197</v>
       </c>
       <c r="H197" s="15" t="s">
-        <v>3777</v>
+        <v>4014</v>
       </c>
     </row>
     <row r="198" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F198" s="15" t="s">
         <v>2198</v>
       </c>
       <c r="H198" s="15" t="s">
-        <v>3778</v>
+        <v>3777</v>
       </c>
     </row>
     <row r="199" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F199" s="15" t="s">
         <v>2199</v>
       </c>
       <c r="H199" s="15" t="s">
-        <v>2321</v>
+        <v>3778</v>
       </c>
     </row>
     <row r="200" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F200" s="15" t="s">
         <v>2200</v>
       </c>
       <c r="H200" s="15" t="s">
-        <v>2322</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="201" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F201" s="15" t="s">
         <v>2201</v>
       </c>
       <c r="H201" s="15" t="s">
-        <v>3779</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="202" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F202" s="15" t="s">
         <v>2202</v>
       </c>
       <c r="H202" s="15" t="s">
-        <v>2323</v>
+        <v>3779</v>
       </c>
     </row>
     <row r="203" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F203" s="15" t="s">
         <v>3717</v>
       </c>
       <c r="H203" s="15" t="s">
-        <v>2324</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="204" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F204" s="15" t="s">
         <v>3718</v>
       </c>
       <c r="H204" s="15" t="s">
-        <v>2325</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="205" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F205" s="15"/>
       <c r="H205" s="15" t="s">
-        <v>2326</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="206" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F206" s="15"/>
       <c r="H206" s="15" t="s">
-        <v>2327</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="207" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F207" s="15"/>
       <c r="H207" s="15" t="s">
-        <v>2328</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="208" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F208" s="15"/>
       <c r="H208" s="15" t="s">
-        <v>4004</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="209" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F209" s="15"/>
       <c r="H209" s="15" t="s">
-        <v>2329</v>
+        <v>4004</v>
       </c>
     </row>
     <row r="210" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F210" s="15"/>
       <c r="H210" s="15" t="s">
-        <v>3780</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="211" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F211" s="15"/>
       <c r="H211" s="15" t="s">
-        <v>3781</v>
+        <v>3780</v>
       </c>
     </row>
     <row r="212" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F212" s="15"/>
       <c r="H212" s="15" t="s">
-        <v>2330</v>
+        <v>3781</v>
       </c>
     </row>
     <row r="213" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F213" s="15"/>
       <c r="H213" s="15" t="s">
-        <v>3782</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="214" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F214" s="15"/>
       <c r="H214" s="15" t="s">
-        <v>2331</v>
+        <v>3782</v>
       </c>
     </row>
     <row r="215" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F215" s="15"/>
       <c r="H215" s="15" t="s">
-        <v>3783</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="216" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F216" s="15"/>
       <c r="H216" s="15" t="s">
-        <v>3721</v>
+        <v>3783</v>
       </c>
     </row>
     <row r="217" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F217" s="15"/>
       <c r="H217" s="15" t="s">
-        <v>2332</v>
+        <v>3721</v>
       </c>
     </row>
     <row r="218" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F218" s="15"/>
       <c r="H218" s="15" t="s">
-        <v>3722</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="219" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F219" s="15"/>
       <c r="H219" s="15" t="s">
-        <v>3784</v>
+        <v>3722</v>
       </c>
     </row>
     <row r="220" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F220" s="15"/>
       <c r="H220" s="15" t="s">
-        <v>2333</v>
+        <v>3784</v>
       </c>
     </row>
     <row r="221" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F221" s="15"/>
       <c r="H221" s="15" t="s">
-        <v>2790</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="222" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F222" s="15"/>
       <c r="H222" s="15" t="s">
-        <v>3785</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="223" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F223" s="15"/>
       <c r="H223" s="15" t="s">
-        <v>2334</v>
+        <v>3785</v>
       </c>
     </row>
     <row r="224" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F224" s="15"/>
       <c r="H224" s="15" t="s">
-        <v>3786</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="225" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F225" s="15"/>
       <c r="H225" s="15" t="s">
-        <v>2335</v>
+        <v>3786</v>
       </c>
     </row>
     <row r="226" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F226" s="15"/>
       <c r="H226" s="15" t="s">
-        <v>2336</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="227" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F227" s="15"/>
       <c r="H227" s="15" t="s">
-        <v>2337</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="228" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F228" s="15"/>
       <c r="H228" s="15" t="s">
-        <v>3787</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="229" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F229" s="15"/>
       <c r="H229" s="15" t="s">
-        <v>2338</v>
+        <v>3787</v>
       </c>
     </row>
     <row r="230" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F230" s="15"/>
       <c r="H230" s="15" t="s">
-        <v>2339</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="231" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F231" s="15"/>
       <c r="H231" s="15" t="s">
-        <v>2340</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="232" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F232" s="15"/>
       <c r="H232" s="15" t="s">
-        <v>2341</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="233" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F233" s="15"/>
       <c r="H233" s="15" t="s">
-        <v>2342</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="234" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F234" s="15"/>
       <c r="H234" s="15" t="s">
-        <v>2343</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="235" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F235" s="15"/>
       <c r="H235" s="15" t="s">
-        <v>2344</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="236" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F236" s="15"/>
       <c r="H236" s="15" t="s">
-        <v>2345</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="237" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F237" s="15"/>
       <c r="H237" s="15" t="s">
-        <v>2346</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="238" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F238" s="15"/>
       <c r="H238" s="15" t="s">
-        <v>4153</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="239" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F239" s="15"/>
       <c r="H239" s="15" t="s">
-        <v>2347</v>
+        <v>4153</v>
       </c>
     </row>
     <row r="240" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F240" s="15"/>
       <c r="H240" s="15" t="s">
-        <v>3788</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="241" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F241" s="15"/>
       <c r="H241" s="15" t="s">
-        <v>2348</v>
+        <v>3788</v>
       </c>
     </row>
     <row r="242" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F242" s="15"/>
       <c r="H242" s="15" t="s">
-        <v>2349</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="243" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F243" s="15"/>
       <c r="H243" s="15" t="s">
-        <v>2350</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="244" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F244" s="15"/>
       <c r="H244" s="15" t="s">
-        <v>3789</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="245" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F245" s="15"/>
       <c r="H245" s="15" t="s">
-        <v>2351</v>
+        <v>3789</v>
       </c>
     </row>
     <row r="246" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F246" s="15"/>
       <c r="H246" s="15" t="s">
-        <v>2352</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="247" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F247" s="15"/>
       <c r="H247" s="15" t="s">
-        <v>2353</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="248" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F248" s="15"/>
       <c r="H248" s="15" t="s">
-        <v>2354</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="249" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F249" s="15"/>
       <c r="H249" s="15" t="s">
-        <v>3790</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="250" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F250" s="15"/>
       <c r="H250" s="15" t="s">
-        <v>2355</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="251" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F251" s="15"/>
       <c r="H251" s="15" t="s">
-        <v>3791</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="252" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F252" s="15"/>
       <c r="H252" s="15" t="s">
-        <v>3792</v>
+        <v>3791</v>
       </c>
     </row>
     <row r="253" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F253" s="15"/>
       <c r="H253" s="15" t="s">
-        <v>3793</v>
+        <v>3792</v>
       </c>
     </row>
     <row r="254" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F254" s="15"/>
       <c r="H254" s="15" t="s">
-        <v>3794</v>
+        <v>3793</v>
       </c>
     </row>
     <row r="255" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F255" s="15"/>
       <c r="H255" s="15" t="s">
-        <v>4018</v>
+        <v>3794</v>
       </c>
     </row>
     <row r="256" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F256" s="15"/>
       <c r="H256" s="15" t="s">
-        <v>3795</v>
+        <v>4018</v>
       </c>
     </row>
     <row r="257" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F257" s="15"/>
       <c r="H257" s="15" t="s">
-        <v>3796</v>
+        <v>3795</v>
       </c>
     </row>
     <row r="258" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F258" s="15"/>
       <c r="H258" s="15" t="s">
-        <v>2356</v>
+        <v>3796</v>
       </c>
     </row>
     <row r="259" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F259" s="15"/>
       <c r="H259" s="15" t="s">
-        <v>3797</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="260" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F260" s="15"/>
       <c r="H260" s="15" t="s">
-        <v>3798</v>
+        <v>3797</v>
       </c>
     </row>
     <row r="261" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F261" s="15"/>
       <c r="H261" s="15" t="s">
-        <v>3799</v>
+        <v>3798</v>
       </c>
     </row>
     <row r="262" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F262" s="15"/>
       <c r="H262" s="15" t="s">
-        <v>4017</v>
+        <v>3799</v>
       </c>
     </row>
     <row r="263" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F263" s="15"/>
       <c r="H263" s="15" t="s">
-        <v>4154</v>
+        <v>4017</v>
       </c>
     </row>
     <row r="264" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F264" s="15"/>
       <c r="H264" s="15" t="s">
-        <v>3723</v>
+        <v>4154</v>
       </c>
     </row>
     <row r="265" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F265" s="15"/>
       <c r="H265" s="15" t="s">
-        <v>3800</v>
+        <v>3723</v>
       </c>
     </row>
     <row r="266" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F266" s="15"/>
       <c r="H266" s="15" t="s">
-        <v>3724</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="267" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F267" s="15"/>
       <c r="H267" s="15" t="s">
-        <v>2357</v>
+        <v>3724</v>
       </c>
     </row>
     <row r="268" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F268" s="15"/>
       <c r="H268" s="15" t="s">
-        <v>2358</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="269" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F269" s="15"/>
       <c r="H269" s="15" t="s">
-        <v>2359</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="270" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F270" s="15"/>
       <c r="H270" s="15" t="s">
-        <v>2360</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="271" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F271" s="15"/>
       <c r="H271" s="15" t="s">
-        <v>2361</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="272" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F272" s="15"/>
       <c r="H272" s="15" t="s">
-        <v>2362</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="273" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F273" s="15"/>
       <c r="H273" s="15" t="s">
-        <v>2363</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="274" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F274" s="15"/>
       <c r="H274" s="15" t="s">
-        <v>2364</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="275" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F275" s="15"/>
       <c r="H275" s="15" t="s">
-        <v>4005</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="276" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F276" s="15"/>
       <c r="H276" s="15" t="s">
-        <v>2365</v>
+        <v>4005</v>
       </c>
     </row>
     <row r="277" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F277" s="15"/>
       <c r="H277" s="15" t="s">
-        <v>2366</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="278" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F278" s="15"/>
       <c r="H278" s="15" t="s">
-        <v>2367</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="279" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F279" s="15"/>
       <c r="H279" s="15" t="s">
-        <v>2368</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="280" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F280" s="15"/>
       <c r="H280" s="15" t="s">
-        <v>2369</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="281" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F281" s="15"/>
       <c r="H281" s="15" t="s">
-        <v>2370</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="282" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F282" s="15"/>
       <c r="H282" s="15" t="s">
-        <v>2371</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="283" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F283" s="15"/>
       <c r="H283" s="15" t="s">
-        <v>2372</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="284" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F284" s="15"/>
       <c r="H284" s="15" t="s">
-        <v>2373</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="285" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F285" s="15"/>
       <c r="H285" s="15" t="s">
-        <v>2374</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="286" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F286" s="15"/>
       <c r="H286" s="15" t="s">
-        <v>2375</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="287" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F287" s="15"/>
       <c r="H287" s="15" t="s">
-        <v>2376</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="288" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F288" s="15"/>
       <c r="H288" s="15" t="s">
-        <v>2377</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="289" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F289" s="15"/>
       <c r="H289" s="15" t="s">
-        <v>3801</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="290" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F290" s="15"/>
       <c r="H290" s="15" t="s">
-        <v>2378</v>
+        <v>3801</v>
       </c>
     </row>
     <row r="291" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F291" s="15"/>
       <c r="H291" s="15" t="s">
-        <v>2379</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="292" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F292" s="15"/>
       <c r="H292" s="15" t="s">
-        <v>2380</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="293" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F293" s="15"/>
       <c r="H293" s="15" t="s">
-        <v>2381</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="294" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F294" s="15"/>
       <c r="H294" s="15" t="s">
-        <v>2382</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="295" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F295" s="15"/>
       <c r="H295" s="15" t="s">
-        <v>2383</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="296" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F296" s="15"/>
       <c r="H296" s="15" t="s">
-        <v>3802</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="297" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F297" s="15"/>
       <c r="H297" s="15" t="s">
-        <v>2384</v>
+        <v>3802</v>
       </c>
     </row>
     <row r="298" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F298" s="15"/>
       <c r="H298" s="15" t="s">
-        <v>3803</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="299" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F299" s="15"/>
       <c r="H299" s="15" t="s">
-        <v>3804</v>
+        <v>3803</v>
       </c>
     </row>
     <row r="300" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F300" s="15"/>
       <c r="H300" s="15" t="s">
-        <v>3805</v>
+        <v>3804</v>
       </c>
     </row>
     <row r="301" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F301" s="15"/>
-      <c r="H301" s="15"/>
+      <c r="H301" s="15" t="s">
+        <v>3805</v>
+      </c>
     </row>
     <row r="302" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F302" s="15"/>
       <c r="H302" s="15"/>
     </row>
     <row r="303" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F303" s="15"/>
       <c r="H303" s="15"/>
     </row>
     <row r="304" spans="6:8" x14ac:dyDescent="0.25">
       <c r="F304" s="15"/>
+      <c r="H304" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:J2"/>
   </mergeCells>
   <conditionalFormatting sqref="B62:B107 B56 B10:B54">
     <cfRule type="duplicateValues" dxfId="5" priority="352"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="D62:D138 E15:E144 D15:D59">
     <cfRule type="duplicateValues" dxfId="4" priority="354"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="F16:F144">
     <cfRule type="duplicateValues" dxfId="3" priority="497"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H21:H203 J4:J20 J236:J290 J292:J368">
-    <cfRule type="duplicateValues" dxfId="2" priority="523"/>
+  <conditionalFormatting sqref="H21:H204 J4:J20 J236:J290 J292:J368">
+    <cfRule type="duplicateValues" dxfId="2" priority="526"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="J369:J371">
     <cfRule type="duplicateValues" dxfId="1" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="91" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="5">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{52B9982C-7ADD-4CEE-B49A-70275927BE96}">
   <sheetPr codeName="List5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:N332"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L156" sqref="L156"/>
+    <sheetView topLeftCell="A41" workbookViewId="0">
+      <selection activeCell="L55" sqref="L55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.28515625" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" customWidth="1"/>
     <col min="3" max="3" width="3.28515625" customWidth="1"/>
     <col min="4" max="4" width="20.7109375" customWidth="1"/>
     <col min="5" max="5" width="3.28515625" customWidth="1"/>
     <col min="6" max="6" width="20.7109375" customWidth="1"/>
     <col min="7" max="7" width="3.28515625" customWidth="1"/>
     <col min="8" max="8" width="20.7109375" customWidth="1"/>
     <col min="9" max="9" width="3.28515625" customWidth="1"/>
     <col min="10" max="10" width="20.7109375" customWidth="1"/>
     <col min="11" max="11" width="3.28515625" customWidth="1"/>
     <col min="12" max="12" width="20.7109375" customWidth="1"/>
     <col min="13" max="13" width="3.28515625" customWidth="1"/>
     <col min="14" max="14" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="20" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="21"/>
@@ -31372,858 +31395,861 @@
     <row r="54" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B54" s="15" t="s">
         <v>3825</v>
       </c>
       <c r="F54" s="15" t="s">
         <v>2524</v>
       </c>
       <c r="J54" s="15" t="s">
         <v>2658</v>
       </c>
       <c r="L54" s="15" t="s">
         <v>2686</v>
       </c>
     </row>
     <row r="55" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B55" s="15" t="s">
         <v>3826</v>
       </c>
       <c r="F55" s="15" t="s">
         <v>2525</v>
       </c>
       <c r="J55" s="15" t="s">
         <v>2659</v>
       </c>
       <c r="L55" s="15" t="s">
-        <v>2687</v>
+        <v>4179</v>
       </c>
     </row>
     <row r="56" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B56" s="15" t="s">
         <v>2435</v>
       </c>
       <c r="F56" s="15" t="s">
         <v>2526</v>
       </c>
       <c r="J56" t="s">
         <v>2660</v>
       </c>
       <c r="L56" s="15" t="s">
-        <v>2688</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="57" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B57" s="15" t="s">
         <v>3827</v>
       </c>
       <c r="C57" s="10"/>
       <c r="F57" s="15" t="s">
         <v>2527</v>
       </c>
       <c r="L57" s="15" t="s">
-        <v>3956</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="58" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B58" s="15" t="s">
         <v>2436</v>
       </c>
       <c r="C58" s="12"/>
       <c r="F58" s="17" t="s">
         <v>2528</v>
       </c>
       <c r="L58" s="15" t="s">
-        <v>2689</v>
+        <v>3956</v>
       </c>
     </row>
     <row r="59" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B59" s="15" t="s">
         <v>2437</v>
       </c>
       <c r="C59" s="10"/>
       <c r="F59" s="15" t="s">
         <v>2529</v>
       </c>
       <c r="L59" s="15" t="s">
-        <v>2690</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="60" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B60" s="15" t="s">
         <v>2438</v>
       </c>
       <c r="F60" s="15" t="s">
         <v>2530</v>
       </c>
       <c r="L60" s="15" t="s">
-        <v>2691</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="61" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B61" s="15" t="s">
         <v>2439</v>
       </c>
       <c r="C61" s="10"/>
       <c r="F61" s="15" t="s">
         <v>2531</v>
       </c>
       <c r="L61" s="15" t="s">
-        <v>2692</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="62" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B62" s="15" t="s">
         <v>2440</v>
       </c>
       <c r="C62" s="10"/>
       <c r="F62" s="15" t="s">
         <v>2532</v>
       </c>
       <c r="L62" s="15" t="s">
-        <v>2693</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="63" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B63" s="15" t="s">
         <v>3828</v>
       </c>
       <c r="C63" s="10"/>
       <c r="F63" s="15" t="s">
         <v>2533</v>
       </c>
       <c r="L63" s="15" t="s">
-        <v>2694</v>
+        <v>2693</v>
       </c>
     </row>
     <row r="64" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B64" s="15" t="s">
         <v>2441</v>
       </c>
       <c r="C64" s="12"/>
       <c r="F64" s="15" t="s">
         <v>2534</v>
       </c>
       <c r="L64" s="15" t="s">
-        <v>2695</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="65" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B65" s="15" t="s">
         <v>2442</v>
       </c>
       <c r="F65" s="15" t="s">
         <v>2535</v>
       </c>
       <c r="L65" s="15" t="s">
-        <v>2696</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="66" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B66" s="15" t="s">
         <v>2443</v>
       </c>
       <c r="C66" s="10"/>
       <c r="F66" s="15" t="s">
         <v>2536</v>
       </c>
       <c r="L66" s="15" t="s">
-        <v>2697</v>
+        <v>2696</v>
       </c>
     </row>
     <row r="67" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B67" s="15" t="s">
         <v>2444</v>
       </c>
       <c r="C67" s="12"/>
       <c r="F67" s="15" t="s">
         <v>3910</v>
       </c>
       <c r="L67" s="15" t="s">
-        <v>2698</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="68" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B68" s="15" t="s">
         <v>2445</v>
       </c>
       <c r="F68" s="15" t="s">
         <v>2537</v>
       </c>
       <c r="L68" s="15" t="s">
-        <v>2699</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="69" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B69" s="15" t="s">
         <v>2446</v>
       </c>
       <c r="F69" s="15" t="s">
         <v>2538</v>
       </c>
       <c r="L69" s="15" t="s">
-        <v>2700</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="70" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B70" s="15" t="s">
         <v>3829</v>
       </c>
       <c r="C70" s="10"/>
       <c r="F70" s="15" t="s">
         <v>2539</v>
       </c>
       <c r="L70" s="15" t="s">
-        <v>2701</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="71" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B71" s="15" t="s">
         <v>2447</v>
       </c>
       <c r="C71" s="10"/>
       <c r="F71" s="15" t="s">
         <v>4161</v>
       </c>
       <c r="L71" s="15" t="s">
-        <v>3967</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="72" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B72" s="15" t="s">
         <v>2448</v>
       </c>
       <c r="C72" s="10"/>
       <c r="F72" s="15" t="s">
         <v>2540</v>
       </c>
       <c r="L72" s="15" t="s">
-        <v>2845</v>
+        <v>3967</v>
       </c>
     </row>
     <row r="73" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B73" s="15" t="s">
         <v>3830</v>
       </c>
       <c r="C73" s="10"/>
       <c r="F73" s="15" t="s">
         <v>4162</v>
       </c>
       <c r="L73" s="15" t="s">
-        <v>2702</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="74" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B74" s="15" t="s">
         <v>3831</v>
       </c>
       <c r="C74" s="10"/>
       <c r="F74" s="15" t="s">
         <v>4163</v>
       </c>
       <c r="L74" s="15" t="s">
-        <v>3957</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="75" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B75" s="15" t="s">
         <v>2449</v>
       </c>
       <c r="C75" s="10"/>
       <c r="F75" s="15" t="s">
         <v>2541</v>
       </c>
       <c r="L75" s="15" t="s">
-        <v>4167</v>
+        <v>3957</v>
       </c>
     </row>
     <row r="76" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B76" s="15" t="s">
         <v>2450</v>
       </c>
       <c r="F76" s="15" t="s">
         <v>2542</v>
       </c>
       <c r="L76" s="15" t="s">
-        <v>2703</v>
+        <v>4167</v>
       </c>
     </row>
     <row r="77" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B77" s="15" t="s">
         <v>2451</v>
       </c>
       <c r="C77" s="10"/>
       <c r="F77" s="15" t="s">
         <v>3892</v>
       </c>
       <c r="L77" s="15" t="s">
-        <v>2704</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="78" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B78" s="15" t="s">
         <v>3832</v>
       </c>
       <c r="C78" s="10"/>
       <c r="F78" s="15" t="s">
         <v>3893</v>
       </c>
       <c r="L78" s="15" t="s">
-        <v>2705</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="79" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B79" s="15" t="s">
         <v>2452</v>
       </c>
       <c r="C79" s="10"/>
       <c r="F79" s="15" t="s">
         <v>2543</v>
       </c>
       <c r="L79" s="15" t="s">
-        <v>3958</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="80" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B80" s="15" t="s">
         <v>3833</v>
       </c>
       <c r="C80" s="10"/>
       <c r="F80" s="15" t="s">
         <v>2544</v>
       </c>
       <c r="L80" s="15" t="s">
-        <v>2706</v>
+        <v>3958</v>
       </c>
     </row>
     <row r="81" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B81" s="15" t="s">
         <v>3834</v>
       </c>
       <c r="C81" s="10"/>
       <c r="F81" s="15" t="s">
         <v>4038</v>
       </c>
       <c r="L81" s="15" t="s">
-        <v>2707</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="82" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B82" s="15" t="s">
         <v>3835</v>
       </c>
       <c r="C82" s="10"/>
       <c r="F82" s="15" t="s">
         <v>2545</v>
       </c>
       <c r="L82" s="15" t="s">
-        <v>3959</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="83" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B83" s="15" t="s">
         <v>4050</v>
       </c>
       <c r="F83" s="15" t="s">
         <v>2546</v>
       </c>
       <c r="L83" s="15" t="s">
-        <v>3960</v>
+        <v>3959</v>
       </c>
     </row>
     <row r="84" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B84" s="15" t="s">
         <v>2453</v>
       </c>
       <c r="F84" s="15" t="s">
         <v>4006</v>
       </c>
       <c r="L84" s="15" t="s">
-        <v>2708</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="85" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B85" s="15" t="s">
         <v>2839</v>
       </c>
       <c r="C85" s="10"/>
       <c r="F85" s="15" t="s">
         <v>2547</v>
       </c>
       <c r="L85" s="15" t="s">
-        <v>2709</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="86" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B86" s="17" t="s">
         <v>2454</v>
       </c>
       <c r="C86" s="10"/>
       <c r="F86" s="15" t="s">
         <v>2548</v>
       </c>
       <c r="L86" s="15" t="s">
-        <v>2710</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="87" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B87" s="15" t="s">
         <v>3836</v>
       </c>
       <c r="F87" s="15" t="s">
         <v>2549</v>
       </c>
       <c r="L87" s="15" t="s">
-        <v>3961</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="88" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B88" s="15" t="s">
         <v>3837</v>
       </c>
       <c r="F88" s="15" t="s">
         <v>2550</v>
       </c>
       <c r="L88" s="15" t="s">
-        <v>2711</v>
+        <v>3961</v>
       </c>
     </row>
     <row r="89" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B89" s="15" t="s">
         <v>2455</v>
       </c>
       <c r="C89" s="10"/>
       <c r="F89" s="15" t="s">
         <v>2551</v>
       </c>
       <c r="L89" s="15" t="s">
-        <v>2712</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="90" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B90" s="15" t="s">
         <v>3838</v>
       </c>
       <c r="C90" s="10"/>
       <c r="F90" s="15" t="s">
         <v>4078</v>
       </c>
       <c r="L90" s="15" t="s">
-        <v>2713</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="91" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B91" s="15" t="s">
         <v>2456</v>
       </c>
       <c r="F91" s="15" t="s">
         <v>2552</v>
       </c>
       <c r="L91" s="15" t="s">
-        <v>3962</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="92" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B92" s="15" t="s">
         <v>3839</v>
       </c>
       <c r="C92" s="9"/>
       <c r="F92" s="15" t="s">
         <v>2553</v>
       </c>
       <c r="L92" s="15" t="s">
-        <v>2714</v>
+        <v>3962</v>
       </c>
     </row>
     <row r="93" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B93" s="15" t="s">
         <v>2457</v>
       </c>
       <c r="F93" s="15" t="s">
         <v>3894</v>
       </c>
       <c r="L93" s="15" t="s">
-        <v>2715</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="94" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B94" s="15" t="s">
         <v>2458</v>
       </c>
       <c r="C94" s="10"/>
       <c r="F94" s="15" t="s">
         <v>2554</v>
       </c>
       <c r="L94" s="15" t="s">
-        <v>2716</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="95" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B95" s="15" t="s">
         <v>2459</v>
       </c>
       <c r="C95" s="10"/>
       <c r="F95" s="15" t="s">
         <v>3895</v>
       </c>
       <c r="L95" s="15" t="s">
-        <v>2717</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="96" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B96" s="15" t="s">
         <v>3869</v>
       </c>
       <c r="C96" s="10"/>
       <c r="F96" s="15" t="s">
         <v>3896</v>
       </c>
       <c r="L96" s="15" t="s">
-        <v>2718</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="97" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B97" s="15" t="s">
         <v>2805</v>
       </c>
       <c r="C97" s="10"/>
       <c r="F97" s="15" t="s">
         <v>2555</v>
       </c>
       <c r="L97" s="15" t="s">
-        <v>4168</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="98" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B98" s="15" t="s">
         <v>3840</v>
       </c>
       <c r="C98" s="10"/>
       <c r="F98" s="15" t="s">
         <v>4164</v>
       </c>
       <c r="L98" s="15" t="s">
-        <v>2719</v>
+        <v>4168</v>
       </c>
     </row>
     <row r="99" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B99" s="15" t="s">
         <v>3841</v>
       </c>
       <c r="C99" s="10"/>
       <c r="F99" s="15" t="s">
         <v>2556</v>
       </c>
       <c r="L99" s="15" t="s">
-        <v>2720</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="100" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B100" s="15" t="s">
         <v>3842</v>
       </c>
       <c r="C100" s="10"/>
       <c r="F100" s="15" t="s">
         <v>3897</v>
       </c>
       <c r="L100" s="15" t="s">
-        <v>2721</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="101" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B101" s="15" t="s">
         <v>2460</v>
       </c>
       <c r="C101" s="10"/>
       <c r="F101" s="15" t="s">
         <v>4081</v>
       </c>
       <c r="L101" s="15" t="s">
-        <v>3964</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="102" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B102" s="15" t="s">
         <v>3843</v>
       </c>
       <c r="C102" s="10"/>
       <c r="F102" s="15" t="s">
         <v>2557</v>
       </c>
       <c r="L102" s="15" t="s">
-        <v>2722</v>
+        <v>3964</v>
       </c>
     </row>
     <row r="103" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B103" s="15" t="s">
         <v>3844</v>
       </c>
       <c r="C103" s="10"/>
       <c r="F103" s="15" t="s">
         <v>2558</v>
       </c>
       <c r="L103" s="15" t="s">
-        <v>2723</v>
+        <v>2722</v>
       </c>
     </row>
     <row r="104" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B104" s="15" t="s">
         <v>2461</v>
       </c>
       <c r="C104" s="10"/>
       <c r="F104" s="15" t="s">
         <v>2559</v>
       </c>
       <c r="L104" s="15" t="s">
-        <v>2724</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="105" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B105" s="15" t="s">
         <v>2462</v>
       </c>
       <c r="C105" s="10"/>
       <c r="F105" s="15" t="s">
         <v>3898</v>
       </c>
       <c r="L105" s="15" t="s">
-        <v>2725</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="106" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B106" s="15" t="s">
         <v>3845</v>
       </c>
       <c r="C106" s="10"/>
       <c r="F106" s="15" t="s">
         <v>2560</v>
       </c>
       <c r="L106" s="15" t="s">
-        <v>3963</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="107" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B107" s="15" t="s">
         <v>3870</v>
       </c>
       <c r="C107" s="10"/>
       <c r="F107" s="15" t="s">
         <v>2561</v>
       </c>
       <c r="L107" s="15" t="s">
-        <v>2726</v>
+        <v>3963</v>
       </c>
     </row>
     <row r="108" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B108" s="15" t="s">
         <v>2463</v>
       </c>
       <c r="F108" s="15" t="s">
         <v>2562</v>
       </c>
       <c r="L108" s="15" t="s">
-        <v>2727</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="109" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B109" s="15" t="s">
         <v>2464</v>
       </c>
       <c r="F109" s="15" t="s">
         <v>2563</v>
       </c>
       <c r="L109" s="15" t="s">
-        <v>2728</v>
+        <v>2727</v>
       </c>
     </row>
     <row r="110" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B110" s="15" t="s">
         <v>2465</v>
       </c>
       <c r="C110" s="12"/>
       <c r="F110" s="15" t="s">
         <v>2564</v>
       </c>
       <c r="L110" s="15" t="s">
-        <v>2729</v>
+        <v>2728</v>
       </c>
     </row>
     <row r="111" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B111" s="15" t="s">
         <v>2466</v>
       </c>
       <c r="C111" s="10"/>
       <c r="F111" s="15" t="s">
         <v>2565</v>
       </c>
       <c r="L111" s="15" t="s">
-        <v>2730</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="112" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B112" s="15" t="s">
         <v>3846</v>
       </c>
       <c r="F112" s="15" t="s">
         <v>4007</v>
       </c>
       <c r="L112" s="15" t="s">
-        <v>2731</v>
-[...2 lines deleted...]
-    <row r="113" spans="2:6" x14ac:dyDescent="0.25">
+        <v>2730</v>
+      </c>
+    </row>
+    <row r="113" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B113" s="15" t="s">
         <v>3847</v>
       </c>
       <c r="C113" s="10"/>
       <c r="F113" s="15" t="s">
         <v>4008</v>
       </c>
-    </row>
-    <row r="114" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="L113" s="15" t="s">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="114" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B114" s="15" t="s">
         <v>3848</v>
       </c>
       <c r="C114" s="10"/>
       <c r="F114" s="15" t="s">
         <v>3899</v>
       </c>
     </row>
-    <row r="115" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="115" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B115" s="15" t="s">
         <v>2467</v>
       </c>
       <c r="C115" s="12"/>
       <c r="F115" s="15" t="s">
         <v>2566</v>
       </c>
     </row>
-    <row r="116" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="116" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B116" s="15" t="s">
         <v>2468</v>
       </c>
       <c r="C116" s="10"/>
       <c r="F116" s="15" t="s">
         <v>2567</v>
       </c>
     </row>
-    <row r="117" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="117" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B117" s="15" t="s">
         <v>3849</v>
       </c>
       <c r="C117" s="10"/>
       <c r="F117" s="15" t="s">
         <v>2568</v>
       </c>
     </row>
-    <row r="118" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="118" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B118" s="15" t="s">
         <v>4156</v>
       </c>
       <c r="C118" s="12"/>
       <c r="F118" s="15" t="s">
         <v>2569</v>
       </c>
     </row>
-    <row r="119" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="119" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B119" s="15" t="s">
         <v>2469</v>
       </c>
       <c r="C119" s="10"/>
       <c r="F119" s="15" t="s">
         <v>2570</v>
       </c>
     </row>
-    <row r="120" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="120" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B120" s="15" t="s">
         <v>2470</v>
       </c>
       <c r="C120" s="10"/>
       <c r="F120" s="15" t="s">
         <v>2571</v>
       </c>
     </row>
-    <row r="121" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="121" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B121" s="15" t="s">
         <v>3850</v>
       </c>
       <c r="C121" s="10"/>
       <c r="F121" s="15" t="s">
         <v>2572</v>
       </c>
     </row>
-    <row r="122" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="122" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B122" s="15" t="s">
         <v>3851</v>
       </c>
       <c r="C122" s="10"/>
       <c r="F122" s="15" t="s">
         <v>2573</v>
       </c>
     </row>
-    <row r="123" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="123" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B123" s="15" t="s">
         <v>3852</v>
       </c>
       <c r="C123" s="12"/>
       <c r="F123" s="15" t="s">
         <v>2574</v>
       </c>
     </row>
-    <row r="124" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="124" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B124" s="15" t="s">
         <v>2471</v>
       </c>
       <c r="C124" s="10"/>
       <c r="F124" s="15" t="s">
         <v>2575</v>
       </c>
     </row>
-    <row r="125" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="125" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B125" s="15" t="s">
         <v>3853</v>
       </c>
       <c r="F125" s="15" t="s">
         <v>2576</v>
       </c>
     </row>
-    <row r="126" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="126" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B126" s="15" t="s">
         <v>2472</v>
       </c>
       <c r="F126" s="15" t="s">
         <v>2577</v>
       </c>
     </row>
-    <row r="127" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="127" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B127" s="15" t="s">
         <v>3854</v>
       </c>
       <c r="F127" s="15" t="s">
         <v>3900</v>
       </c>
     </row>
-    <row r="128" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="128" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B128" s="15" t="s">
         <v>4157</v>
       </c>
       <c r="C128" s="10"/>
       <c r="F128" s="15" t="s">
         <v>2578</v>
       </c>
     </row>
     <row r="129" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B129" s="15" t="s">
         <v>2473</v>
       </c>
       <c r="C129" s="10"/>
       <c r="F129" s="15" t="s">
         <v>2579</v>
       </c>
     </row>
     <row r="130" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B130" s="15" t="s">
         <v>3855</v>
       </c>
       <c r="C130" s="10"/>
       <c r="F130" s="15" t="s">
         <v>2580</v>
       </c>