--- v0 (2026-08-19)
+++ v1 (2026-10-03)
@@ -1,91 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\MÍSTNÍ REFERENDA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0E3DC89F-D0F8-43A8-A249-1E8100E4588A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9705D9BC-CA3A-4667-9012-3DA409CC09CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">List1!$A:$J</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F229" i="1" l="1"/>
   <c r="F228" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3774" uniqueCount="2885">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3877" uniqueCount="2957">
   <si>
     <t>č.</t>
   </si>
   <si>
     <t>obec (okres, kraj)</t>
   </si>
   <si>
     <t>otázka</t>
   </si>
   <si>
     <t>datum konání</t>
   </si>
   <si>
     <t>oprávněné osoby</t>
   </si>
   <si>
     <t>Má obec Drahoňův Újezd při výkonu své samostatné působnosti využít všech zákonných prostředků (zejména z titulu schvalovatele územního plánu, účastníka správních řízení a vlastníka pozemků), aby zabránila těžbě jižní části ložiska stavebního kamene v dobývacím porstoru Třebnuška?</t>
   </si>
   <si>
     <t>ANO</t>
   </si>
   <si>
     <t>88                   (97,8 %)</t>
   </si>
   <si>
@@ -17462,70 +17462,672 @@
     </r>
   </si>
   <si>
     <t>Souhlasíte, aby Obec Dětřichov pokračovala dle platné Smlouvy o spolupráci v krocích vedoucích k získání povolení záměru větrných elektráren na území Obce za předpokladu, že projekt bude splňovat podmínky ochrany životního prostředí a veřejného zdraví a Obci bude náležet finanční podíl z provozu elektráren?</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Hrádek
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>(Hradec Králové, HKK)</t>
     </r>
   </si>
   <si>
     <t>Souhlasíte s tím, aby kostel sv. Jiří v Hrádku přešel do majetku obce Hrádek?</t>
   </si>
   <si>
-    <t>Aktualizováno k 14.08.2026</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Trnava
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>(Třebíč, VYS)</t>
     </r>
   </si>
   <si>
     <t>Souhlasíte s tím, aby Obec Trnava nepořídila změnu územního plánu, která by umožnila změnu využití pozemků parc. č. 118/1, 119/1, 119/2, 119/3, 119/4, 120/1, 120/2 a 121/1 v katastrálním území Trnava u Třebíče ze současných ploch zeleně na plochy určené pro bydlení v rodinných domech?</t>
+  </si>
+  <si>
+    <t>Větrné elektrárny v katastrálním území obce Žihle a jeho částech?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Zátor
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Bruntál, MSK)</t>
+    </r>
+  </si>
+  <si>
+    <t>Souhlasíte s tím, aby zastupitelstvo obce Zátor v samostatné působnosti neposkytlo součinnost ani jinou podporu k realizaci větrného parku Zátor na území obce Zátor a využilo všechny právně přípustné možnosti směřující k ukončení smluvních vztahů, které obec Zátor v souvislosti s přípravou tohoto projektu dosud uzavřela?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Radenín
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Tábor, JHČ)</t>
+    </r>
+  </si>
+  <si>
+    <t>Souhlasíte s tím, aby zastupitelstvo obce Radenín v samostatné působnosti podnikalo veškeré kroky proti umísťování a výstavbě větrných elektráren na území obce Radenín?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Kačice
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Kladno, STČ)</t>
+    </r>
+  </si>
+  <si>
+    <t>Souhlasíte s tím, aby obec Kačice poskytovala součinnost k přípravě, povolování nebo realizaci výstavby větrných elektráren na svém katastrálním území?</t>
+  </si>
+  <si>
+    <t>Souhlasíte s tím, aby Obec Soběhrdy při výkonu své samostatné působnosti ve všech řízeních, jejímž účastníkem může být, uplatňovala námitky, vyjádření a případně opravné prostředky proti povolení záměru „ROZŠÍŘENÍ FARMAPARKU V SOBĚHRDECH Etapa 2 - apartmánové domy APARTMENT 001-004“, v předloženém rozsahu čtyř apartmánových domů s kapacitou 261 lůžek nebo záměru podobného rozsahu, kde kapacita ubytování v plochách občanské vybavenosti překročí 20 % počtu trvale žijících obyvatel daného sídla?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Soběhrdy
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Benešov, STČ)</t>
+    </r>
+  </si>
+  <si>
+    <t>Souhlasíte s tím, aby Obec Soběhrdy v rámci své samostatné působnosti činila veškeré kroky, které jí právní předpisy umožňují, aby na území obce Soběhrdy a přilehlých katastrálních územích nebyly vymezeny akcelerační oblasti pro větrné elektrárny ani umístěny, povoleny nebo realizovány větrné elektrárny?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Sklené
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Svitavy, PAK)</t>
+    </r>
+  </si>
+  <si>
+    <t>1. Souhlasíte s tím, aby obec Sklené v samostatné působnosti nepodporovala umístění, výstavbu ani provozování větrných elektráren nebo větrných parků na celém území obce Sklené, tj. v katastrálním území Sklené u Svitav, neuzavírala s investory nové smlouvy ani dohody směřující k podpoře těchto záměrů, u již uzavřených  smluv v mezích zákona využila dostupné možnosti k ukončení nebo omezení této podpory a v mezích zákona využívala dostupné právní prostředky k ochraně území obce před jejich realizací?</t>
+  </si>
+  <si>
+    <t>2. Souhlasíte s tím, aby obec Sklené v samostatné působnosti nepodporovala umístění, výstavbu ani provozování pozemních fotovoltaických elektráren nebo obdobných výroben elektřiny z fotovoltaických panelů, umísťovaných jako samostatný energetický záměr na nezastavěných, zemědělských nebo krajině otevřených plochách mimo střechy a fasády staveb, na celém území obce Sklené, tj. v katastrálním území Sklené u Svitav, neuzavírala s investory smlouvy ani dohody směřující k podpoře těchto záměrů a v mezích zákona využívala dostupné právní prostředky k ochraně území obce před jejich realizací?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Petroupim
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Benešov, STČ)</t>
+    </r>
+  </si>
+  <si>
+    <t>Souhlasíte s tím, aby obec Petroupim jako účastník řízení o povolení záměru výstavby větrných elektráren na svém správním území uplatňovala nesouhlas s umístěním a povolením těchto záměrů a využila veškeré dostupné zákonné procesní prostředky k ochraně zájmů obce a jejich občanů?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Petrovice
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Rakovník, STČ)</t>
+    </r>
+  </si>
+  <si>
+    <t>Souhlasíte s tím, aby v k. ú. obce Petrovice u Rakovníka byla postavena a provozována větrná elektrárna?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Žihle
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Plzeň-sever, PLK)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rostoklaty
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Kolín, STČ)</t>
+    </r>
+  </si>
+  <si>
+    <t>1. Souhlasíte s tím, aby v novém územním plánu obce Rostoklaty byla nově zařazena zastavitelná plocha Z.SX1 pro výstavbu 16ti izolovaných rodinných domů [na pozemcích p. č. 5/3, 5/1, 5/6, 643 a st. č. 127 vše v k. ú. Rostoklaty]?</t>
+  </si>
+  <si>
+    <t>2. Souhlasíte s tím, aby v novém územním plánu obce Rostoklaty byla nově zařazena zastavitelná plocha Z.SX2 pro výstavbu 14ti izolovaných rodinných domů [na pozemcích p. č. 648 a 649 vše v k. ú. Rostoklaty]?</t>
+  </si>
+  <si>
+    <t>136    (77,71 %)</t>
+  </si>
+  <si>
+    <t>33      (18,86 %)</t>
+  </si>
+  <si>
+    <t>NE           (145)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Litultovice
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Opava, MSK)</t>
+    </r>
+  </si>
+  <si>
+    <t>Souhlasíte s tím, aby orgány městyse Litultovice v rámci samostatné působnosti obce činily veškeré zákonné kroky k tomu, aby v lomu Mladecko na území městyse nedošlo k plošnému dotěžení zbytkových zásob nad rámec prací nezbytných k zajištění bezpečnosti a stability svahů lomu?</t>
+  </si>
+  <si>
+    <t>Souhlasíte s tím, aby obec Sedlnice uzavřela se společností TA Infrastruktura s.r.o., IČ 21148945, se sídlem Pobřežní 620/3, Praha 8, Karlín, PSČ 186 00, plánovací smlouvu o spolupráci při výstavbě projektu fotovoltaické elektrárny ve znění uvedeném v příloze č. 1 usnesení Zastupitelstva obce Sedlnice o vyhlášení místního referenda, a to v úplném znění návrhu této smlouvy, který je přílohou č. 1 tohoto usnesení?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Sedlnice
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Nový Jičín, MSK)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Dubenec
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Příbram, STČ)</t>
+    </r>
+  </si>
+  <si>
+    <t>Souhlasíte s tím, aby u odvalu bývalé šachty č. 19 v katastru obce Dubenec byla vybudována a provozována linka na zpracování kameniva za podmínek stanovených v Memorandu o spolupráci mezi obcí Dubenec a DIAMO, státní podnik, zveřejněném na úřední desce Obecního úřadu Dubenec dne 22. 8. 2026?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Majetín
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Olomouc, OLK)</t>
+    </r>
+  </si>
+  <si>
+    <t>Souhlasíte s tím, aby obec Majetín v rámci své samostatné působnosti činila všechny účelné zákonné kroky směřující k tomu, aby na katastrálním území obce Majetín nebyla rozšířena těžba štěrkopísku na etapu č. 6 a č. 7?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Teplýšovice
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Benešov, STČ)</t>
+    </r>
+  </si>
+  <si>
+    <t>Souhlasíte s tím, aby Obec Teplýšovice v rámci své samostatné působnosti činila veškeré kroky, které jí právní předpisy umožňují, aby na území Obce Teplýšovice nebyly vymezeny akcelerační oblasti pro větrné elektrárny ani umístěny, povoleny nebo realizovány větrné elektrárny?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Velké Přílepy
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Praha-západ, STČ)</t>
+    </r>
+  </si>
+  <si>
+    <t>Souhlasíte s tím, aby obec Velké Přílepy změnila svůj dosavadní nesouhlasný postoj vycházející z výsledku místního referenda v roce 2017 a podporovala výstavbu Přeložky silnice II/240 umístěné na nezastavěné části katastru obce Velké Přílepy společně s výstavbou Obchvatu Velkých Přílep, dle projektové dokumentace těchto staveb zveřejněných na https://bit.ly/projektova_dokumentace, za níže uvedených podmínek:
+•	Obchvat Velkých Přílep bude zprovozněn nejpozději současně s Přeložkou silnice II/240.
+•	Budou dodržena všechna navržená protihluková opatření a zachována prostupnost krajiny.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Šebířov
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Tábor, JHČ)</t>
+    </r>
+  </si>
+  <si>
+    <t>Souhlasíte s výstavbou větrných elektráren na území obce Šebířov (k.ú. Šebířov, Záříčí u Mladé Vožice, Křekovice u Vyšetic a Vyšetice)?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Kralovice
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Plzeň-sever, PLK)</t>
+    </r>
+  </si>
+  <si>
+    <t>Souhlasíte s tím, aby město Kralovice v samostatné působnosti neposkytlo žádným způsobem součinnost k realizaci větrných elektráren na svém správním území, zejména aby:
+a) učinilo všechny kroky k tomu, aby Územní plán Kralovice neumožnil realizaci větrných elektráren,
+b) nesjednávalo a neuzavíralo žádné smlouvy týkající se umožnění realizace větrných elektráren na území města Kralovice, a aby
+c) se aktivně účastnilo všech správních procesů a řízení, které se budou týkat povolení, anebo realizace větrných elektráren, a aby v těchto procesech a řízeních uplatňovalo negativní stanoviska, námitky a opravné prostředky?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Cítoliby
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Louny, ÚSK)</t>
+    </r>
+  </si>
+  <si>
+    <t>Souhlasíte s výstavbou a provozováním větrných elektráren v katastrálním území obce Cítoliby?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Měčín
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Klatovy, PLK)</t>
+    </r>
+  </si>
+  <si>
+    <t>Souhlasíte s tím, aby na území města Měčín byla realizována výstavba větrných elektráren?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">MČ Praha – Libuš
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Praha, PHA)</t>
+    </r>
+  </si>
+  <si>
+    <t>Souhlasíte s tím, aby Městská část Praha – Libuš a její orgány v rámci samostatné působnosti činily veškeré kroky, které jsou v jejich pravomoci, směřující k tomu, aby projekt „Revitalizace sídliště Písnice“ byl realizován v rozsahu a podobě vymezené územním rozhodnutím Úřadu městské části Praha 12, odboru výstavby, ze dne 27. 3. 2025, zn. OVY/30357/2024/Št, č. j. P12 101003/2025 OVY?</t>
+  </si>
+  <si>
+    <t>126    (21,84 %)</t>
+  </si>
+  <si>
+    <t>435    (75,39 %)</t>
+  </si>
+  <si>
+    <t>ANO       (301)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Staré Heřminovy
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Bruntál, MSK)</t>
+    </r>
+  </si>
+  <si>
+    <t>Souhlasíte s tím, aby Zastupitelstvo obce Staré Heřminovy v samostatné působnosti neposkytovalo součinnost k přípravě ani realizaci výstavby větrných elektráren na území obce Staré Heřminovy?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Horní Benešov
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Bruntál, MSK)</t>
+    </r>
+  </si>
+  <si>
+    <t>1. Souhlasíte s vybudováním zplyňovací jednotky odpadů v areálu skládky odpadů společnosti SMOLO a.s. v katastrálním území Horní Benešov?</t>
+  </si>
+  <si>
+    <t>2. Souhlasíte s výstavbou větrných elektráren v katastrálním území města Horní Benešov?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Přísečná
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Český Krumlov, JHČ)</t>
+    </r>
+  </si>
+  <si>
+    <t>Souhlasíte s tím, aby orgány obce Přísečná v rámci samostatné působnosti obce činily veškeré zákonné kroky k tomu, aby na území obce Přísečná nedošlo k rozšíření nebo změně technologie Energobloku Domoradice spočívající ve spalování odpadů, energetickém využití odpadů, v odstranění odpadů jejich spalováním či spoluspalováním nebo ve spalovaní paliva z odpadů či tuhých alternativních paliv (TAP)?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Bystrá nad Jizerou
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Semily, LBK)</t>
+    </r>
+  </si>
+  <si>
+    <t>Souhlasíte s tím, aby obec Bystrá nad Jizerou v rámci své samostatné působnosti nepodporovala umístění, výstavbu ani provoz větrných elektráren na katastrálním území obce Bystrá nad Jizerou a aby zastupitelstvo obce nerozhodlo o pořízení ani o vydání změny územního plánu, která by takové umístění, výstavbu nebo provoz umožnila?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Kunčice pod Ondřejníkem
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Frýdek-Místek, MSK)</t>
+    </r>
+  </si>
+  <si>
+    <t>Souhlasíte s tím, aby obec Kunčice pod Ondřejníkem podporovala realizaci záměru výstavby prodejny PENNY Market na území obce, včetně potřebné změny Územního plánu?</t>
+  </si>
+  <si>
+    <t>Souhlasíte s tím, aby Zastupitelstvo Obce Temelín podniklo v rámci samostatné působnosti veškeré zákonné kroky k tomu, aby zabránilo výstavbě záměru spalovny průmyslových odpadů v areálu Hůrka?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Temelín
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(České Budějovice, JHČ)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ralsko
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Česká Lípa, LBK)</t>
+    </r>
+  </si>
+  <si>
+    <t>1. Souhlasíte s výstavbou fotovoltaické elektrárny na letišti Hradčany?</t>
+  </si>
+  <si>
+    <t>2. Souhlasíte s tím, aby v budoucnu jakýkoliv projekt obnovitelných zdrojů elektrické energie zvažovaný na pozemcích města Ralsko byl před svým schválením nejprve projednán a schválen v místním referendu?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Maršov u Úpice
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Trutnov, HKK)</t>
+    </r>
+  </si>
+  <si>
+    <t>1. Požadujete, aby orgány obce Maršov u Úpice podnikly v rámci samostatné působnosti veškeré dostupné kroky k zamezení výstavby větrných elektráren na území obce?</t>
+  </si>
+  <si>
+    <t>2. Požadujete, aby zastupitelstvo obce Maršov u Úpice podniklo v rámci samostatné působnosti veškeré dostupné kroky k tomu, aby územní plán neumožňoval výstavbu větrných elektráren na území obce?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Kožlany
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Plzeň-sever, PLK)</t>
+    </r>
+  </si>
+  <si>
+    <t>Souhlasíte s tím, aby město Kožlany v samostatné působnosti neposkytlo žádným způsobem součinnost k realizaci větrných elektráren na svém správním území, zejména aby: 
+a) učinilo všechny kroky k tomu, aby Územní plán Kožlany neumožnil realizaci větrných elektráren, 
+b) nesjednávalo a neuzavíralo žádné smlouvy týkající se umožnění realizace větrných elektráren na území města Kožlany, a aby 
+c) se aktivně účastnilo všech správních procesů a řízení, které se budou týkat povolení, a/nebo realizace větrných elektráren, a aby v těchto procesech a řízeních uplatňovalo negativní stanoviska, námitky a opravné prostředky?</t>
+  </si>
+  <si>
+    <t>Aktualizováno k 01.10.2026</t>
+  </si>
+  <si>
+    <t>Tatce                   (Kolín, STČ)</t>
+  </si>
+  <si>
+    <t>Souhlasíte s výstavbou a provozováním větrné elektrárny (nebo větrných elektráren) v katastrálním
+území obce Tatce?</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="0;[Red]0"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
@@ -18049,51 +18651,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color theme="3" tint="-0.249977111117893"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color theme="3" tint="-0.249977111117893"/>
       </right>
       <top style="medium">
         <color theme="3" tint="-0.249977111117893"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="359">
+  <cellXfs count="365">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -18620,198 +19222,231 @@
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="10" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="10" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="10" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="10" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="14" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="14" fontId="10" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="8" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -19068,87 +19703,72 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="11" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
@@ -20755,112 +21375,112 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U655"/>
+  <dimension ref="A1:U691"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A643" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D646" sqref="D646"/>
+      <pane ySplit="2" topLeftCell="A679" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E682" sqref="E682"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="149" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" style="4" customWidth="1"/>
     <col min="3" max="3" width="50.140625" style="4" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="4" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="4" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="24" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="23"/>
     <col min="8" max="9" width="9.7109375" style="4" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="25" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="20" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="316" t="s">
+      <c r="A1" s="327" t="s">
         <v>2089</v>
       </c>
-      <c r="B1" s="317"/>
-[...7 lines deleted...]
-      <c r="J1" s="318"/>
+      <c r="B1" s="328"/>
+      <c r="C1" s="328"/>
+      <c r="D1" s="328"/>
+      <c r="E1" s="328"/>
+      <c r="F1" s="328"/>
+      <c r="G1" s="328"/>
+      <c r="H1" s="328"/>
+      <c r="I1" s="328"/>
+      <c r="J1" s="329"/>
       <c r="K1" s="19"/>
     </row>
     <row r="2" spans="1:11" s="20" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="138" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="80" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="80" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="80" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="81" t="s">
         <v>332</v>
       </c>
       <c r="G2" s="79" t="s">
         <v>419</v>
       </c>
-      <c r="H2" s="319" t="s">
+      <c r="H2" s="330" t="s">
         <v>1446</v>
       </c>
-      <c r="I2" s="320"/>
+      <c r="I2" s="331"/>
       <c r="J2" s="80" t="s">
         <v>420</v>
       </c>
       <c r="K2" s="19"/>
     </row>
     <row r="3" spans="1:11" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="139">
         <v>1</v>
       </c>
       <c r="B3" s="70" t="s">
         <v>336</v>
       </c>
       <c r="C3" s="76" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="77">
         <v>38801</v>
       </c>
       <c r="E3" s="78">
         <v>112</v>
       </c>
       <c r="F3" s="75">
         <v>0.80400000000000005</v>
       </c>
       <c r="G3" s="2" t="s">
@@ -22251,59 +22871,59 @@
       </c>
       <c r="G45" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>202</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>203</v>
       </c>
       <c r="J45" s="1" t="s">
         <v>1264</v>
       </c>
       <c r="K45" s="29"/>
     </row>
     <row r="46" spans="1:11" ht="30" x14ac:dyDescent="0.25">
       <c r="A46" s="140">
         <v>44</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>689</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="D46" s="321" t="s">
+      <c r="D46" s="332" t="s">
         <v>644</v>
       </c>
-      <c r="E46" s="322"/>
-[...4 lines deleted...]
-      <c r="J46" s="323"/>
+      <c r="E46" s="333"/>
+      <c r="F46" s="333"/>
+      <c r="G46" s="333"/>
+      <c r="H46" s="333"/>
+      <c r="I46" s="333"/>
+      <c r="J46" s="334"/>
       <c r="K46" s="29"/>
     </row>
     <row r="47" spans="1:11" ht="90" x14ac:dyDescent="0.25">
       <c r="A47" s="140">
         <v>45</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>690</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D47" s="11">
         <v>39431</v>
       </c>
       <c r="E47" s="12">
         <v>115</v>
       </c>
       <c r="F47" s="73">
         <v>0.82599999999999996</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H47" s="1" t="s">
@@ -22635,59 +23255,59 @@
       </c>
       <c r="G57" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H57" s="1" t="s">
         <v>218</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>219</v>
       </c>
       <c r="J57" s="1" t="s">
         <v>1256</v>
       </c>
       <c r="K57" s="29"/>
     </row>
     <row r="58" spans="1:11" ht="103.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="140">
         <v>56</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>344</v>
       </c>
       <c r="C58" s="74" t="s">
         <v>64</v>
       </c>
-      <c r="D58" s="321" t="s">
+      <c r="D58" s="332" t="s">
         <v>644</v>
       </c>
-      <c r="E58" s="322"/>
-[...4 lines deleted...]
-      <c r="J58" s="323"/>
+      <c r="E58" s="333"/>
+      <c r="F58" s="333"/>
+      <c r="G58" s="333"/>
+      <c r="H58" s="333"/>
+      <c r="I58" s="333"/>
+      <c r="J58" s="334"/>
       <c r="K58" s="29"/>
     </row>
     <row r="59" spans="1:11" ht="30" x14ac:dyDescent="0.25">
       <c r="A59" s="140">
         <v>57</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>698</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D59" s="11">
         <v>39697</v>
       </c>
       <c r="E59" s="12">
         <v>958</v>
       </c>
       <c r="F59" s="73">
         <v>0.628</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H59" s="1" t="s">
@@ -23616,58 +24236,58 @@
       </c>
       <c r="H87" s="1" t="s">
         <v>330</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>331</v>
       </c>
       <c r="J87" s="1" t="s">
         <v>1289</v>
       </c>
       <c r="K87" s="29"/>
     </row>
     <row r="88" spans="1:11" ht="60" x14ac:dyDescent="0.25">
       <c r="A88" s="140">
         <v>86</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>351</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>91</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>127</v>
       </c>
-      <c r="E88" s="321" t="s">
+      <c r="E88" s="332" t="s">
         <v>644</v>
       </c>
-      <c r="F88" s="322"/>
-[...3 lines deleted...]
-      <c r="J88" s="323"/>
+      <c r="F88" s="333"/>
+      <c r="G88" s="333"/>
+      <c r="H88" s="333"/>
+      <c r="I88" s="333"/>
+      <c r="J88" s="334"/>
       <c r="K88" s="29"/>
     </row>
     <row r="89" spans="1:11" ht="30" x14ac:dyDescent="0.25">
       <c r="A89" s="140">
         <v>87</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D89" s="11">
         <v>40208</v>
       </c>
       <c r="E89" s="12">
         <v>233</v>
       </c>
       <c r="F89" s="73">
         <v>0.62660000000000005</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H89" s="1" t="s">
@@ -24266,58 +24886,58 @@
       </c>
       <c r="H107" s="1" t="s">
         <v>1326</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>1327</v>
       </c>
       <c r="J107" s="1" t="s">
         <v>1328</v>
       </c>
       <c r="K107" s="29"/>
     </row>
     <row r="108" spans="1:11" ht="90" x14ac:dyDescent="0.25">
       <c r="A108" s="140">
         <v>106</v>
       </c>
       <c r="B108" s="16" t="s">
         <v>354</v>
       </c>
       <c r="C108" s="16" t="s">
         <v>289</v>
       </c>
       <c r="D108" s="17" t="s">
         <v>128</v>
       </c>
-      <c r="E108" s="333" t="s">
+      <c r="E108" s="344" t="s">
         <v>644</v>
       </c>
-      <c r="F108" s="334"/>
-[...3 lines deleted...]
-      <c r="J108" s="335"/>
+      <c r="F108" s="345"/>
+      <c r="G108" s="345"/>
+      <c r="H108" s="345"/>
+      <c r="I108" s="345"/>
+      <c r="J108" s="346"/>
       <c r="K108" s="29"/>
     </row>
     <row r="109" spans="1:11" ht="45" x14ac:dyDescent="0.25">
       <c r="A109" s="140">
         <v>107</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>733</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>108</v>
       </c>
       <c r="D109" s="14">
         <v>40348</v>
       </c>
       <c r="E109" s="15">
         <v>636</v>
       </c>
       <c r="F109" s="73">
         <v>0.49370000000000003</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H109" s="1" t="s">
@@ -25543,104 +26163,104 @@
       </c>
       <c r="H146" s="34" t="s">
         <v>1514</v>
       </c>
       <c r="I146" s="34" t="s">
         <v>405</v>
       </c>
       <c r="J146" s="34" t="s">
         <v>1428</v>
       </c>
       <c r="K146" s="29"/>
     </row>
     <row r="147" spans="1:11" ht="330" x14ac:dyDescent="0.25">
       <c r="A147" s="141">
         <v>145</v>
       </c>
       <c r="B147" s="33" t="s">
         <v>754</v>
       </c>
       <c r="C147" s="35" t="s">
         <v>1429</v>
       </c>
       <c r="D147" s="102" t="s">
         <v>411</v>
       </c>
-      <c r="E147" s="330" t="s">
+      <c r="E147" s="341" t="s">
         <v>644</v>
       </c>
-      <c r="F147" s="331"/>
-[...3 lines deleted...]
-      <c r="J147" s="332"/>
+      <c r="F147" s="342"/>
+      <c r="G147" s="342"/>
+      <c r="H147" s="342"/>
+      <c r="I147" s="342"/>
+      <c r="J147" s="343"/>
       <c r="K147" s="29"/>
     </row>
     <row r="148" spans="1:11" ht="60" x14ac:dyDescent="0.25">
       <c r="A148" s="141">
         <v>146</v>
       </c>
       <c r="B148" s="33" t="s">
         <v>755</v>
       </c>
       <c r="C148" s="35" t="s">
         <v>430</v>
       </c>
       <c r="D148" s="102" t="s">
         <v>412</v>
       </c>
-      <c r="E148" s="330" t="s">
+      <c r="E148" s="341" t="s">
         <v>644</v>
       </c>
-      <c r="F148" s="331"/>
-[...3 lines deleted...]
-      <c r="J148" s="332"/>
+      <c r="F148" s="342"/>
+      <c r="G148" s="342"/>
+      <c r="H148" s="342"/>
+      <c r="I148" s="342"/>
+      <c r="J148" s="343"/>
       <c r="K148" s="29"/>
     </row>
     <row r="149" spans="1:11" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="141">
         <v>147</v>
       </c>
       <c r="B149" s="33" t="s">
         <v>756</v>
       </c>
       <c r="C149" s="35" t="s">
         <v>429</v>
       </c>
       <c r="D149" s="98">
         <v>41237</v>
       </c>
-      <c r="E149" s="330" t="s">
+      <c r="E149" s="341" t="s">
         <v>644</v>
       </c>
-      <c r="F149" s="331"/>
-[...3 lines deleted...]
-      <c r="J149" s="332"/>
+      <c r="F149" s="342"/>
+      <c r="G149" s="342"/>
+      <c r="H149" s="342"/>
+      <c r="I149" s="342"/>
+      <c r="J149" s="343"/>
       <c r="K149" s="29"/>
     </row>
     <row r="150" spans="1:11" ht="45" x14ac:dyDescent="0.25">
       <c r="A150" s="141">
         <v>148</v>
       </c>
       <c r="B150" s="32" t="s">
         <v>757</v>
       </c>
       <c r="C150" s="46" t="s">
         <v>461</v>
       </c>
       <c r="D150" s="41">
         <v>41316</v>
       </c>
       <c r="E150" s="34">
         <v>494</v>
       </c>
       <c r="F150" s="136">
         <v>0.52600000000000002</v>
       </c>
       <c r="G150" s="39" t="s">
         <v>6</v>
       </c>
       <c r="H150" s="42" t="s">
@@ -25897,99 +26517,99 @@
       </c>
       <c r="D158" s="103">
         <v>41328</v>
       </c>
       <c r="E158" s="104">
         <v>321</v>
       </c>
       <c r="F158" s="136">
         <v>0.66400000000000003</v>
       </c>
       <c r="G158" s="52" t="s">
         <v>6</v>
       </c>
       <c r="H158" s="52" t="s">
         <v>1511</v>
       </c>
       <c r="I158" s="52" t="s">
         <v>1512</v>
       </c>
       <c r="J158" s="52" t="s">
         <v>1317</v>
       </c>
       <c r="K158" s="29"/>
     </row>
     <row r="159" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A159" s="300">
+      <c r="A159" s="311">
         <v>157</v>
       </c>
-      <c r="B159" s="291" t="s">
+      <c r="B159" s="302" t="s">
         <v>471</v>
       </c>
       <c r="C159" s="35" t="s">
         <v>447</v>
       </c>
-      <c r="D159" s="311">
+      <c r="D159" s="322">
         <v>41348</v>
       </c>
-      <c r="E159" s="308">
+      <c r="E159" s="319">
         <v>264</v>
       </c>
-      <c r="F159" s="288">
+      <c r="F159" s="299">
         <v>0.27300000000000002</v>
       </c>
-      <c r="G159" s="270" t="s">
+      <c r="G159" s="281" t="s">
         <v>130</v>
       </c>
       <c r="H159" s="35" t="s">
         <v>451</v>
       </c>
       <c r="I159" s="35" t="s">
         <v>452</v>
       </c>
-      <c r="J159" s="270" t="s">
+      <c r="J159" s="281" t="s">
         <v>1352</v>
       </c>
       <c r="K159" s="29"/>
     </row>
     <row r="160" spans="1:11" ht="30" x14ac:dyDescent="0.25">
-      <c r="A160" s="301"/>
-      <c r="B160" s="303"/>
+      <c r="A160" s="312"/>
+      <c r="B160" s="314"/>
       <c r="C160" s="84" t="s">
         <v>448</v>
       </c>
-      <c r="D160" s="310"/>
-[...2 lines deleted...]
-      <c r="G160" s="303"/>
+      <c r="D160" s="321"/>
+      <c r="E160" s="321"/>
+      <c r="F160" s="338"/>
+      <c r="G160" s="314"/>
       <c r="H160" s="35" t="s">
         <v>453</v>
       </c>
       <c r="I160" s="35" t="s">
         <v>454</v>
       </c>
-      <c r="J160" s="303"/>
+      <c r="J160" s="314"/>
       <c r="K160" s="29"/>
     </row>
     <row r="161" spans="1:11" ht="45" x14ac:dyDescent="0.25">
       <c r="A161" s="142">
         <v>158</v>
       </c>
       <c r="B161" s="32" t="s">
         <v>762</v>
       </c>
       <c r="C161" s="46" t="s">
         <v>467</v>
       </c>
       <c r="D161" s="41">
         <v>41349</v>
       </c>
       <c r="E161" s="34">
         <v>3213</v>
       </c>
       <c r="F161" s="136">
         <v>0.48899999999999999</v>
       </c>
       <c r="G161" s="39" t="s">
         <v>6</v>
       </c>
       <c r="H161" s="42" t="s">
@@ -26048,184 +26668,184 @@
       </c>
       <c r="D163" s="103">
         <v>41355</v>
       </c>
       <c r="E163" s="104">
         <v>2370</v>
       </c>
       <c r="F163" s="136">
         <v>0.56399999999999995</v>
       </c>
       <c r="G163" s="52" t="s">
         <v>6</v>
       </c>
       <c r="H163" s="52" t="s">
         <v>439</v>
       </c>
       <c r="I163" s="52" t="s">
         <v>440</v>
       </c>
       <c r="J163" s="52" t="s">
         <v>1355</v>
       </c>
       <c r="K163" s="29"/>
     </row>
     <row r="164" spans="1:11" ht="105" x14ac:dyDescent="0.25">
-      <c r="A164" s="300">
+      <c r="A164" s="311">
         <v>161</v>
       </c>
-      <c r="B164" s="291" t="s">
+      <c r="B164" s="302" t="s">
         <v>764</v>
       </c>
       <c r="C164" s="38" t="s">
         <v>534</v>
       </c>
-      <c r="D164" s="257">
+      <c r="D164" s="268">
         <v>41355</v>
       </c>
-      <c r="E164" s="270">
+      <c r="E164" s="281">
         <v>4927</v>
       </c>
-      <c r="F164" s="288">
+      <c r="F164" s="299">
         <v>0.22600000000000001</v>
       </c>
-      <c r="G164" s="270" t="s">
+      <c r="G164" s="281" t="s">
         <v>130</v>
       </c>
       <c r="H164" s="86" t="s">
         <v>522</v>
       </c>
       <c r="I164" s="45" t="s">
         <v>523</v>
       </c>
-      <c r="J164" s="270" t="s">
+      <c r="J164" s="281" t="s">
         <v>1356</v>
       </c>
       <c r="K164" s="29"/>
     </row>
     <row r="165" spans="1:11" ht="75" x14ac:dyDescent="0.25">
-      <c r="A165" s="301"/>
-      <c r="B165" s="303"/>
+      <c r="A165" s="312"/>
+      <c r="B165" s="314"/>
       <c r="C165" s="84" t="s">
         <v>533</v>
       </c>
-      <c r="D165" s="303"/>
-[...2 lines deleted...]
-      <c r="G165" s="303"/>
+      <c r="D165" s="314"/>
+      <c r="E165" s="314"/>
+      <c r="F165" s="338"/>
+      <c r="G165" s="314"/>
       <c r="H165" s="86" t="s">
         <v>524</v>
       </c>
       <c r="I165" s="45" t="s">
         <v>525</v>
       </c>
-      <c r="J165" s="303"/>
+      <c r="J165" s="314"/>
       <c r="K165" s="29"/>
     </row>
     <row r="166" spans="1:11" ht="45" x14ac:dyDescent="0.25">
       <c r="A166" s="142">
         <v>162</v>
       </c>
       <c r="B166" s="37" t="s">
         <v>765</v>
       </c>
       <c r="C166" s="38" t="s">
         <v>434</v>
       </c>
       <c r="D166" s="105">
         <v>41356</v>
       </c>
       <c r="E166" s="106">
         <v>102</v>
       </c>
       <c r="F166" s="107">
         <v>0.27400000000000002</v>
       </c>
       <c r="G166" s="38" t="s">
         <v>130</v>
       </c>
       <c r="H166" s="38" t="s">
         <v>1528</v>
       </c>
       <c r="I166" s="38">
         <v>0</v>
       </c>
       <c r="J166" s="38" t="s">
         <v>1357</v>
       </c>
       <c r="K166" s="29"/>
     </row>
     <row r="167" spans="1:11" ht="45" x14ac:dyDescent="0.25">
-      <c r="A167" s="300">
+      <c r="A167" s="311">
         <v>163</v>
       </c>
-      <c r="B167" s="291" t="s">
+      <c r="B167" s="302" t="s">
         <v>442</v>
       </c>
       <c r="C167" s="38" t="s">
         <v>443</v>
       </c>
-      <c r="D167" s="311">
+      <c r="D167" s="322">
         <v>41411</v>
       </c>
-      <c r="E167" s="308">
+      <c r="E167" s="319">
         <v>3953</v>
       </c>
-      <c r="F167" s="288">
+      <c r="F167" s="299">
         <v>0.31900000000000001</v>
       </c>
-      <c r="G167" s="270" t="s">
+      <c r="G167" s="281" t="s">
         <v>130</v>
       </c>
       <c r="H167" s="38" t="s">
         <v>446</v>
       </c>
       <c r="I167" s="38" t="s">
         <v>445</v>
       </c>
-      <c r="J167" s="270" t="s">
+      <c r="J167" s="281" t="s">
         <v>1358</v>
       </c>
       <c r="K167" s="29"/>
     </row>
     <row r="168" spans="1:11" ht="45" x14ac:dyDescent="0.25">
-      <c r="A168" s="301"/>
-      <c r="B168" s="303"/>
+      <c r="A168" s="312"/>
+      <c r="B168" s="314"/>
       <c r="C168" s="84" t="s">
         <v>444</v>
       </c>
-      <c r="D168" s="310"/>
-[...2 lines deleted...]
-      <c r="G168" s="303"/>
+      <c r="D168" s="321"/>
+      <c r="E168" s="321"/>
+      <c r="F168" s="338"/>
+      <c r="G168" s="314"/>
       <c r="H168" s="38" t="s">
         <v>449</v>
       </c>
       <c r="I168" s="38" t="s">
         <v>450</v>
       </c>
-      <c r="J168" s="303"/>
+      <c r="J168" s="314"/>
       <c r="K168" s="29"/>
     </row>
     <row r="169" spans="1:11" ht="30" x14ac:dyDescent="0.25">
       <c r="A169" s="142">
         <v>164</v>
       </c>
       <c r="B169" s="33" t="s">
         <v>485</v>
       </c>
       <c r="C169" s="87" t="s">
         <v>475</v>
       </c>
       <c r="D169" s="44">
         <v>41438</v>
       </c>
       <c r="E169" s="35">
         <v>71313</v>
       </c>
       <c r="F169" s="107">
         <v>0.20899999999999999</v>
       </c>
       <c r="G169" s="88" t="s">
         <v>130</v>
       </c>
       <c r="H169" s="86" t="s">
@@ -26317,118 +26937,118 @@
       </c>
       <c r="D172" s="41">
         <v>41538</v>
       </c>
       <c r="E172" s="34">
         <v>226</v>
       </c>
       <c r="F172" s="136">
         <v>0.434</v>
       </c>
       <c r="G172" s="39" t="s">
         <v>6</v>
       </c>
       <c r="H172" s="42" t="s">
         <v>1529</v>
       </c>
       <c r="I172" s="43" t="s">
         <v>532</v>
       </c>
       <c r="J172" s="34" t="s">
         <v>1361</v>
       </c>
       <c r="K172" s="29"/>
     </row>
     <row r="173" spans="1:11" ht="60" x14ac:dyDescent="0.25">
-      <c r="A173" s="300">
+      <c r="A173" s="311">
         <v>168</v>
       </c>
-      <c r="B173" s="291" t="s">
+      <c r="B173" s="302" t="s">
         <v>768</v>
       </c>
       <c r="C173" s="38" t="s">
         <v>455</v>
       </c>
-      <c r="D173" s="311">
+      <c r="D173" s="322">
         <v>41561</v>
       </c>
-      <c r="E173" s="308">
+      <c r="E173" s="319">
         <v>80501</v>
       </c>
-      <c r="F173" s="288">
+      <c r="F173" s="299">
         <v>0.16900000000000001</v>
       </c>
-      <c r="G173" s="270" t="s">
+      <c r="G173" s="281" t="s">
         <v>130</v>
       </c>
       <c r="H173" s="38" t="s">
         <v>1530</v>
       </c>
       <c r="I173" s="38" t="s">
         <v>458</v>
       </c>
-      <c r="J173" s="270" t="s">
+      <c r="J173" s="281" t="s">
         <v>1362</v>
       </c>
       <c r="K173" s="29"/>
     </row>
     <row r="174" spans="1:11" ht="60" x14ac:dyDescent="0.25">
-      <c r="A174" s="302"/>
-      <c r="B174" s="329"/>
+      <c r="A174" s="313"/>
+      <c r="B174" s="340"/>
       <c r="C174" s="83" t="s">
         <v>456</v>
       </c>
-      <c r="D174" s="309"/>
-[...2 lines deleted...]
-      <c r="G174" s="329"/>
+      <c r="D174" s="320"/>
+      <c r="E174" s="320"/>
+      <c r="F174" s="339"/>
+      <c r="G174" s="340"/>
       <c r="H174" s="38" t="s">
         <v>1531</v>
       </c>
       <c r="I174" s="38" t="s">
         <v>459</v>
       </c>
-      <c r="J174" s="329"/>
+      <c r="J174" s="340"/>
       <c r="K174" s="29"/>
     </row>
     <row r="175" spans="1:11" ht="105" x14ac:dyDescent="0.25">
-      <c r="A175" s="301"/>
-      <c r="B175" s="303"/>
+      <c r="A175" s="312"/>
+      <c r="B175" s="314"/>
       <c r="C175" s="84" t="s">
         <v>457</v>
       </c>
-      <c r="D175" s="310"/>
-[...2 lines deleted...]
-      <c r="G175" s="303"/>
+      <c r="D175" s="321"/>
+      <c r="E175" s="321"/>
+      <c r="F175" s="338"/>
+      <c r="G175" s="314"/>
       <c r="H175" s="38" t="s">
         <v>1532</v>
       </c>
       <c r="I175" s="38" t="s">
         <v>460</v>
       </c>
-      <c r="J175" s="303"/>
+      <c r="J175" s="314"/>
       <c r="K175" s="29"/>
     </row>
     <row r="176" spans="1:11" ht="30" x14ac:dyDescent="0.25">
       <c r="A176" s="143">
         <v>169</v>
       </c>
       <c r="B176" s="33" t="s">
         <v>484</v>
       </c>
       <c r="C176" s="87" t="s">
         <v>476</v>
       </c>
       <c r="D176" s="44">
         <v>41566</v>
       </c>
       <c r="E176" s="35">
         <v>1349</v>
       </c>
       <c r="F176" s="107">
         <v>0.60399999999999998</v>
       </c>
       <c r="G176" s="88" t="s">
         <v>6</v>
       </c>
       <c r="H176" s="86" t="s">
@@ -26520,99 +27140,99 @@
       </c>
       <c r="D179" s="41" t="s">
         <v>483</v>
       </c>
       <c r="E179" s="34">
         <v>2405</v>
       </c>
       <c r="F179" s="136">
         <v>0.46500000000000002</v>
       </c>
       <c r="G179" s="39" t="s">
         <v>6</v>
       </c>
       <c r="H179" s="42" t="s">
         <v>1526</v>
       </c>
       <c r="I179" s="43" t="s">
         <v>493</v>
       </c>
       <c r="J179" s="34" t="s">
         <v>1366</v>
       </c>
       <c r="K179" s="29"/>
     </row>
     <row r="180" spans="1:11" ht="75" x14ac:dyDescent="0.25">
-      <c r="A180" s="300">
+      <c r="A180" s="311">
         <v>173</v>
       </c>
-      <c r="B180" s="260" t="s">
+      <c r="B180" s="271" t="s">
         <v>771</v>
       </c>
       <c r="C180" s="47" t="s">
         <v>473</v>
       </c>
-      <c r="D180" s="267" t="s">
+      <c r="D180" s="278" t="s">
         <v>483</v>
       </c>
-      <c r="E180" s="262">
+      <c r="E180" s="273">
         <v>13243</v>
       </c>
-      <c r="F180" s="336">
+      <c r="F180" s="347">
         <v>0.54400000000000004</v>
       </c>
-      <c r="G180" s="262" t="s">
+      <c r="G180" s="273" t="s">
         <v>6</v>
       </c>
       <c r="H180" s="34" t="s">
         <v>494</v>
       </c>
       <c r="I180" s="43" t="s">
         <v>495</v>
       </c>
-      <c r="J180" s="262" t="s">
+      <c r="J180" s="273" t="s">
         <v>1367</v>
       </c>
       <c r="K180" s="29"/>
     </row>
     <row r="181" spans="1:11" ht="75" x14ac:dyDescent="0.25">
-      <c r="A181" s="301"/>
-      <c r="B181" s="303"/>
+      <c r="A181" s="312"/>
+      <c r="B181" s="314"/>
       <c r="C181" s="48" t="s">
         <v>474</v>
       </c>
-      <c r="D181" s="303"/>
-[...2 lines deleted...]
-      <c r="G181" s="303"/>
+      <c r="D181" s="314"/>
+      <c r="E181" s="314"/>
+      <c r="F181" s="348"/>
+      <c r="G181" s="314"/>
       <c r="H181" s="34" t="s">
         <v>496</v>
       </c>
       <c r="I181" s="43" t="s">
         <v>497</v>
       </c>
-      <c r="J181" s="303"/>
+      <c r="J181" s="314"/>
       <c r="K181" s="29"/>
     </row>
     <row r="182" spans="1:11" ht="30" x14ac:dyDescent="0.25">
       <c r="A182" s="143">
         <v>174</v>
       </c>
       <c r="B182" s="32" t="s">
         <v>772</v>
       </c>
       <c r="C182" s="46" t="s">
         <v>477</v>
       </c>
       <c r="D182" s="41" t="s">
         <v>483</v>
       </c>
       <c r="E182" s="34">
         <v>1245</v>
       </c>
       <c r="F182" s="136">
         <v>0.65800000000000003</v>
       </c>
       <c r="G182" s="39" t="s">
         <v>6</v>
       </c>
       <c r="H182" s="42" t="s">
@@ -26704,99 +27324,99 @@
       </c>
       <c r="D185" s="41">
         <v>41650</v>
       </c>
       <c r="E185" s="34">
         <v>795</v>
       </c>
       <c r="F185" s="136">
         <v>0.60299999999999998</v>
       </c>
       <c r="G185" s="39" t="s">
         <v>6</v>
       </c>
       <c r="H185" s="42" t="s">
         <v>503</v>
       </c>
       <c r="I185" s="43" t="s">
         <v>504</v>
       </c>
       <c r="J185" s="34" t="s">
         <v>1371</v>
       </c>
       <c r="K185" s="29"/>
     </row>
     <row r="186" spans="1:11" ht="30" x14ac:dyDescent="0.25">
-      <c r="A186" s="300">
+      <c r="A186" s="311">
         <v>177</v>
       </c>
-      <c r="B186" s="260" t="s">
+      <c r="B186" s="271" t="s">
         <v>776</v>
       </c>
       <c r="C186" s="52" t="s">
         <v>479</v>
       </c>
-      <c r="D186" s="267">
+      <c r="D186" s="278">
         <v>41657</v>
       </c>
-      <c r="E186" s="262">
+      <c r="E186" s="273">
         <v>126</v>
       </c>
-      <c r="F186" s="264">
+      <c r="F186" s="275">
         <v>0.71399999999999997</v>
       </c>
-      <c r="G186" s="262" t="s">
+      <c r="G186" s="273" t="s">
         <v>6</v>
       </c>
       <c r="H186" s="42" t="s">
         <v>1534</v>
       </c>
       <c r="I186" s="43" t="s">
         <v>507</v>
       </c>
-      <c r="J186" s="262" t="s">
+      <c r="J186" s="273" t="s">
         <v>1372</v>
       </c>
       <c r="K186" s="29"/>
     </row>
     <row r="187" spans="1:11" ht="45" x14ac:dyDescent="0.25">
-      <c r="A187" s="301"/>
-      <c r="B187" s="261"/>
+      <c r="A187" s="312"/>
+      <c r="B187" s="272"/>
       <c r="C187" s="85" t="s">
         <v>480</v>
       </c>
-      <c r="D187" s="269"/>
-[...2 lines deleted...]
-      <c r="G187" s="263"/>
+      <c r="D187" s="280"/>
+      <c r="E187" s="274"/>
+      <c r="F187" s="276"/>
+      <c r="G187" s="274"/>
       <c r="H187" s="42" t="s">
         <v>508</v>
       </c>
       <c r="I187" s="43" t="s">
         <v>509</v>
       </c>
-      <c r="J187" s="263"/>
+      <c r="J187" s="274"/>
       <c r="K187" s="29"/>
     </row>
     <row r="188" spans="1:11" ht="45" x14ac:dyDescent="0.25">
       <c r="A188" s="143">
         <v>178</v>
       </c>
       <c r="B188" s="32" t="s">
         <v>486</v>
       </c>
       <c r="C188" s="46" t="s">
         <v>487</v>
       </c>
       <c r="D188" s="41">
         <v>41663</v>
       </c>
       <c r="E188" s="34">
         <v>3009</v>
       </c>
       <c r="F188" s="136">
         <v>0.45400000000000001</v>
       </c>
       <c r="G188" s="39" t="s">
         <v>6</v>
       </c>
       <c r="H188" s="42" t="s">
@@ -26900,110 +27520,110 @@
       </c>
       <c r="H191" s="42" t="s">
         <v>512</v>
       </c>
       <c r="I191" s="43" t="s">
         <v>513</v>
       </c>
       <c r="J191" s="34" t="s">
         <v>1318</v>
       </c>
       <c r="K191" s="29"/>
     </row>
     <row r="192" spans="1:11" ht="45" x14ac:dyDescent="0.25">
       <c r="A192" s="143">
         <v>182</v>
       </c>
       <c r="B192" s="33" t="s">
         <v>780</v>
       </c>
       <c r="C192" s="87" t="s">
         <v>541</v>
       </c>
       <c r="D192" s="44">
         <v>41713</v>
       </c>
-      <c r="E192" s="324" t="s">
+      <c r="E192" s="335" t="s">
         <v>629</v>
       </c>
-      <c r="F192" s="325"/>
-[...3 lines deleted...]
-      <c r="J192" s="326"/>
+      <c r="F192" s="336"/>
+      <c r="G192" s="336"/>
+      <c r="H192" s="336"/>
+      <c r="I192" s="336"/>
+      <c r="J192" s="337"/>
       <c r="K192" s="29"/>
     </row>
     <row r="193" spans="1:11" ht="120" x14ac:dyDescent="0.25">
-      <c r="A193" s="300">
+      <c r="A193" s="311">
         <v>183</v>
       </c>
-      <c r="B193" s="260" t="s">
+      <c r="B193" s="271" t="s">
         <v>535</v>
       </c>
       <c r="C193" s="52" t="s">
         <v>543</v>
       </c>
-      <c r="D193" s="267">
+      <c r="D193" s="278">
         <v>41720</v>
       </c>
-      <c r="E193" s="262">
+      <c r="E193" s="273">
         <v>270</v>
       </c>
-      <c r="F193" s="264">
+      <c r="F193" s="275">
         <v>0.73</v>
       </c>
-      <c r="G193" s="262" t="s">
+      <c r="G193" s="273" t="s">
         <v>6</v>
       </c>
       <c r="H193" s="42" t="s">
         <v>545</v>
       </c>
       <c r="I193" s="43" t="s">
         <v>546</v>
       </c>
-      <c r="J193" s="262" t="s">
+      <c r="J193" s="273" t="s">
         <v>1279</v>
       </c>
       <c r="K193" s="29"/>
     </row>
     <row r="194" spans="1:11" ht="75" x14ac:dyDescent="0.25">
-      <c r="A194" s="301"/>
-      <c r="B194" s="303"/>
+      <c r="A194" s="312"/>
+      <c r="B194" s="314"/>
       <c r="C194" s="85" t="s">
         <v>542</v>
       </c>
-      <c r="D194" s="303"/>
-[...2 lines deleted...]
-      <c r="G194" s="263"/>
+      <c r="D194" s="314"/>
+      <c r="E194" s="314"/>
+      <c r="F194" s="276"/>
+      <c r="G194" s="274"/>
       <c r="H194" s="42" t="s">
         <v>547</v>
       </c>
       <c r="I194" s="43" t="s">
         <v>548</v>
       </c>
-      <c r="J194" s="263"/>
+      <c r="J194" s="274"/>
       <c r="K194" s="29"/>
     </row>
     <row r="195" spans="1:11" ht="105" x14ac:dyDescent="0.25">
       <c r="A195" s="143">
         <v>184</v>
       </c>
       <c r="B195" s="32" t="s">
         <v>781</v>
       </c>
       <c r="C195" s="46" t="s">
         <v>556</v>
       </c>
       <c r="D195" s="41">
         <v>41740</v>
       </c>
       <c r="E195" s="34">
         <v>657</v>
       </c>
       <c r="F195" s="136">
         <v>0.35</v>
       </c>
       <c r="G195" s="39" t="s">
         <v>6</v>
       </c>
       <c r="H195" s="42" t="s">
@@ -27029,151 +27649,151 @@
       </c>
       <c r="D196" s="102">
         <v>41741</v>
       </c>
       <c r="E196" s="38">
         <v>79312</v>
       </c>
       <c r="F196" s="107" t="s">
         <v>549</v>
       </c>
       <c r="G196" s="38" t="s">
         <v>130</v>
       </c>
       <c r="H196" s="110" t="s">
         <v>551</v>
       </c>
       <c r="I196" s="51" t="s">
         <v>552</v>
       </c>
       <c r="J196" s="38" t="s">
         <v>1377</v>
       </c>
       <c r="K196" s="29"/>
     </row>
     <row r="197" spans="1:11" ht="75" x14ac:dyDescent="0.25">
-      <c r="A197" s="300">
+      <c r="A197" s="311">
         <v>186</v>
       </c>
-      <c r="B197" s="262" t="s">
+      <c r="B197" s="273" t="s">
         <v>783</v>
       </c>
       <c r="C197" s="52" t="s">
         <v>544</v>
       </c>
-      <c r="D197" s="267">
+      <c r="D197" s="278">
         <v>41755</v>
       </c>
-      <c r="E197" s="262">
+      <c r="E197" s="273">
         <v>321</v>
       </c>
-      <c r="F197" s="264">
+      <c r="F197" s="275">
         <v>0.57599999999999996</v>
       </c>
-      <c r="G197" s="262" t="s">
+      <c r="G197" s="273" t="s">
         <v>6</v>
       </c>
       <c r="H197" s="52" t="s">
         <v>564</v>
       </c>
       <c r="I197" s="49" t="s">
         <v>565</v>
       </c>
-      <c r="J197" s="262" t="s">
+      <c r="J197" s="273" t="s">
         <v>1317</v>
       </c>
       <c r="K197" s="29"/>
     </row>
     <row r="198" spans="1:11" ht="45" x14ac:dyDescent="0.25">
-      <c r="A198" s="301"/>
-      <c r="B198" s="263"/>
+      <c r="A198" s="312"/>
+      <c r="B198" s="274"/>
       <c r="C198" s="85" t="s">
         <v>574</v>
       </c>
-      <c r="D198" s="269"/>
-[...2 lines deleted...]
-      <c r="G198" s="263"/>
+      <c r="D198" s="280"/>
+      <c r="E198" s="274"/>
+      <c r="F198" s="276"/>
+      <c r="G198" s="274"/>
       <c r="H198" s="52" t="s">
         <v>564</v>
       </c>
       <c r="I198" s="49" t="s">
         <v>566</v>
       </c>
-      <c r="J198" s="263"/>
+      <c r="J198" s="274"/>
       <c r="K198" s="29"/>
     </row>
     <row r="199" spans="1:11" ht="150" x14ac:dyDescent="0.25">
-      <c r="A199" s="300">
+      <c r="A199" s="311">
         <v>187</v>
       </c>
-      <c r="B199" s="314" t="s">
+      <c r="B199" s="325" t="s">
         <v>784</v>
       </c>
       <c r="C199" s="38" t="s">
         <v>555</v>
       </c>
-      <c r="D199" s="257" t="s">
+      <c r="D199" s="268" t="s">
         <v>561</v>
       </c>
-      <c r="E199" s="270">
+      <c r="E199" s="281">
         <v>30524</v>
       </c>
-      <c r="F199" s="288">
+      <c r="F199" s="299">
         <v>0.252</v>
       </c>
-      <c r="G199" s="270" t="s">
+      <c r="G199" s="281" t="s">
         <v>130</v>
       </c>
       <c r="H199" s="35" t="s">
         <v>583</v>
       </c>
       <c r="I199" s="45" t="s">
         <v>584</v>
       </c>
-      <c r="J199" s="270" t="s">
+      <c r="J199" s="281" t="s">
         <v>1378</v>
       </c>
       <c r="K199" s="29"/>
     </row>
     <row r="200" spans="1:11" ht="135" x14ac:dyDescent="0.25">
-      <c r="A200" s="301"/>
-      <c r="B200" s="315"/>
+      <c r="A200" s="312"/>
+      <c r="B200" s="326"/>
       <c r="C200" s="84" t="s">
         <v>569</v>
       </c>
-      <c r="D200" s="273"/>
-[...2 lines deleted...]
-      <c r="G200" s="273"/>
+      <c r="D200" s="284"/>
+      <c r="E200" s="284"/>
+      <c r="F200" s="301"/>
+      <c r="G200" s="284"/>
       <c r="H200" s="35" t="s">
         <v>585</v>
       </c>
       <c r="I200" s="45" t="s">
         <v>586</v>
       </c>
-      <c r="J200" s="273"/>
+      <c r="J200" s="284"/>
       <c r="K200" s="29"/>
     </row>
     <row r="201" spans="1:11" ht="75" x14ac:dyDescent="0.25">
       <c r="A201" s="141">
         <v>188</v>
       </c>
       <c r="B201" s="35" t="s">
         <v>537</v>
       </c>
       <c r="C201" s="38" t="s">
         <v>568</v>
       </c>
       <c r="D201" s="102" t="s">
         <v>561</v>
       </c>
       <c r="E201" s="38">
         <v>1687</v>
       </c>
       <c r="F201" s="107">
         <v>0.32200000000000001</v>
       </c>
       <c r="G201" s="38" t="s">
         <v>130</v>
       </c>
       <c r="H201" s="38" t="s">
@@ -27607,143 +28227,143 @@
       </c>
       <c r="H214" s="52" t="s">
         <v>1540</v>
       </c>
       <c r="I214" s="49" t="s">
         <v>620</v>
       </c>
       <c r="J214" s="52" t="s">
         <v>1388</v>
       </c>
       <c r="K214" s="29"/>
     </row>
     <row r="215" spans="1:11" ht="45" x14ac:dyDescent="0.25">
       <c r="A215" s="141">
         <v>202</v>
       </c>
       <c r="B215" s="37" t="s">
         <v>796</v>
       </c>
       <c r="C215" s="38" t="s">
         <v>1139</v>
       </c>
       <c r="D215" s="90" t="s">
         <v>1138</v>
       </c>
-      <c r="E215" s="274" t="s">
+      <c r="E215" s="285" t="s">
         <v>629</v>
       </c>
-      <c r="F215" s="276"/>
-[...3 lines deleted...]
-      <c r="J215" s="275"/>
+      <c r="F215" s="287"/>
+      <c r="G215" s="287"/>
+      <c r="H215" s="287"/>
+      <c r="I215" s="287"/>
+      <c r="J215" s="286"/>
       <c r="K215" s="29"/>
     </row>
     <row r="216" spans="1:11" ht="75" x14ac:dyDescent="0.25">
       <c r="A216" s="141">
         <v>203</v>
       </c>
       <c r="B216" s="36" t="s">
         <v>797</v>
       </c>
       <c r="C216" s="52" t="s">
         <v>1140</v>
       </c>
       <c r="D216" s="91" t="s">
         <v>1138</v>
       </c>
       <c r="E216" s="52">
         <v>16751</v>
       </c>
       <c r="F216" s="136">
         <v>0.42270000000000002</v>
       </c>
       <c r="G216" s="52" t="s">
         <v>6</v>
       </c>
       <c r="H216" s="52" t="s">
         <v>605</v>
       </c>
       <c r="I216" s="49" t="s">
         <v>606</v>
       </c>
       <c r="J216" s="52" t="s">
         <v>1389</v>
       </c>
       <c r="K216" s="29"/>
     </row>
     <row r="217" spans="1:11" ht="60" x14ac:dyDescent="0.25">
-      <c r="A217" s="300">
+      <c r="A217" s="311">
         <v>204</v>
       </c>
-      <c r="B217" s="260" t="s">
+      <c r="B217" s="271" t="s">
         <v>799</v>
       </c>
       <c r="C217" s="52" t="s">
         <v>1141</v>
       </c>
-      <c r="D217" s="267" t="s">
+      <c r="D217" s="278" t="s">
         <v>1143</v>
       </c>
-      <c r="E217" s="262">
+      <c r="E217" s="273">
         <v>611</v>
       </c>
-      <c r="F217" s="264">
+      <c r="F217" s="275">
         <v>0.63990000000000002</v>
       </c>
-      <c r="G217" s="262" t="s">
+      <c r="G217" s="273" t="s">
         <v>6</v>
       </c>
       <c r="H217" s="52" t="s">
         <v>619</v>
       </c>
       <c r="I217" s="49" t="s">
         <v>1541</v>
       </c>
-      <c r="J217" s="262" t="s">
+      <c r="J217" s="273" t="s">
         <v>1390</v>
       </c>
       <c r="K217" s="29"/>
     </row>
     <row r="218" spans="1:11" ht="45" x14ac:dyDescent="0.25">
-      <c r="A218" s="301"/>
-      <c r="B218" s="261"/>
+      <c r="A218" s="312"/>
+      <c r="B218" s="272"/>
       <c r="C218" s="52" t="s">
         <v>1142</v>
       </c>
-      <c r="D218" s="269"/>
-[...2 lines deleted...]
-      <c r="G218" s="263"/>
+      <c r="D218" s="280"/>
+      <c r="E218" s="274"/>
+      <c r="F218" s="276"/>
+      <c r="G218" s="274"/>
       <c r="H218" s="52" t="s">
         <v>1542</v>
       </c>
       <c r="I218" s="49" t="s">
         <v>1543</v>
       </c>
-      <c r="J218" s="263"/>
+      <c r="J218" s="274"/>
       <c r="K218" s="29"/>
     </row>
     <row r="219" spans="1:11" ht="105" x14ac:dyDescent="0.25">
       <c r="A219" s="141">
         <v>205</v>
       </c>
       <c r="B219" s="37" t="s">
         <v>802</v>
       </c>
       <c r="C219" s="38" t="s">
         <v>912</v>
       </c>
       <c r="D219" s="90" t="s">
         <v>859</v>
       </c>
       <c r="E219" s="38">
         <v>81494</v>
       </c>
       <c r="F219" s="107">
         <v>8.2000000000000003E-2</v>
       </c>
       <c r="G219" s="38" t="s">
         <v>130</v>
       </c>
       <c r="H219" s="38" t="s">
@@ -27769,99 +28389,99 @@
       </c>
       <c r="D220" s="90" t="s">
         <v>860</v>
       </c>
       <c r="E220" s="38">
         <v>584</v>
       </c>
       <c r="F220" s="107">
         <v>0.223</v>
       </c>
       <c r="G220" s="38" t="s">
         <v>130</v>
       </c>
       <c r="H220" s="38" t="s">
         <v>630</v>
       </c>
       <c r="I220" s="51" t="s">
         <v>631</v>
       </c>
       <c r="J220" s="38" t="s">
         <v>1392</v>
       </c>
       <c r="K220" s="29"/>
     </row>
     <row r="221" spans="1:11" ht="135" x14ac:dyDescent="0.25">
-      <c r="A221" s="300">
+      <c r="A221" s="311">
         <v>207</v>
       </c>
-      <c r="B221" s="291" t="s">
+      <c r="B221" s="302" t="s">
         <v>801</v>
       </c>
       <c r="C221" s="38" t="s">
         <v>1145</v>
       </c>
-      <c r="D221" s="257" t="s">
+      <c r="D221" s="268" t="s">
         <v>632</v>
       </c>
-      <c r="E221" s="270">
+      <c r="E221" s="281">
         <v>16488</v>
       </c>
-      <c r="F221" s="288">
+      <c r="F221" s="299">
         <v>0.13669999999999999</v>
       </c>
-      <c r="G221" s="270" t="s">
+      <c r="G221" s="281" t="s">
         <v>130</v>
       </c>
       <c r="H221" s="38" t="s">
         <v>633</v>
       </c>
       <c r="I221" s="51" t="s">
         <v>635</v>
       </c>
-      <c r="J221" s="270" t="s">
+      <c r="J221" s="281" t="s">
         <v>1393</v>
       </c>
       <c r="K221" s="29"/>
     </row>
     <row r="222" spans="1:11" ht="135" x14ac:dyDescent="0.25">
-      <c r="A222" s="301"/>
-      <c r="B222" s="293"/>
+      <c r="A222" s="312"/>
+      <c r="B222" s="304"/>
       <c r="C222" s="38" t="s">
         <v>1146</v>
       </c>
-      <c r="D222" s="259"/>
-[...2 lines deleted...]
-      <c r="G222" s="273"/>
+      <c r="D222" s="270"/>
+      <c r="E222" s="284"/>
+      <c r="F222" s="301"/>
+      <c r="G222" s="284"/>
       <c r="H222" s="38" t="s">
         <v>634</v>
       </c>
       <c r="I222" s="51" t="s">
         <v>636</v>
       </c>
-      <c r="J222" s="273"/>
+      <c r="J222" s="284"/>
       <c r="K222" s="29"/>
     </row>
     <row r="223" spans="1:11" ht="120" x14ac:dyDescent="0.25">
       <c r="A223" s="141">
         <v>208</v>
       </c>
       <c r="B223" s="37" t="s">
         <v>803</v>
       </c>
       <c r="C223" s="38" t="s">
         <v>1147</v>
       </c>
       <c r="D223" s="90" t="s">
         <v>1138</v>
       </c>
       <c r="E223" s="38">
         <v>74933</v>
       </c>
       <c r="F223" s="107">
         <v>0.17910000000000001</v>
       </c>
       <c r="G223" s="38" t="s">
         <v>130</v>
       </c>
       <c r="H223" s="38" t="s">
@@ -27986,155 +28606,155 @@
       </c>
       <c r="D227" s="91">
         <v>41944</v>
       </c>
       <c r="E227" s="52">
         <v>3230</v>
       </c>
       <c r="F227" s="136" t="s">
         <v>627</v>
       </c>
       <c r="G227" s="52" t="s">
         <v>6</v>
       </c>
       <c r="H227" s="52" t="s">
         <v>628</v>
       </c>
       <c r="I227" s="49" t="s">
         <v>1546</v>
       </c>
       <c r="J227" s="52" t="s">
         <v>1395</v>
       </c>
       <c r="K227" s="29"/>
     </row>
     <row r="228" spans="1:11" ht="120" x14ac:dyDescent="0.25">
-      <c r="A228" s="300">
+      <c r="A228" s="311">
         <v>213</v>
       </c>
-      <c r="B228" s="338" t="s">
+      <c r="B228" s="349" t="s">
         <v>808</v>
       </c>
       <c r="C228" s="56" t="s">
         <v>597</v>
       </c>
-      <c r="D228" s="306" t="s">
+      <c r="D228" s="317" t="s">
         <v>598</v>
       </c>
-      <c r="E228" s="340">
+      <c r="E228" s="351">
         <v>2085</v>
       </c>
       <c r="F228" s="71">
         <f>486/2085</f>
         <v>0.23309352517985613</v>
       </c>
-      <c r="G228" s="341" t="s">
+      <c r="G228" s="352" t="s">
         <v>130</v>
       </c>
       <c r="H228" s="35" t="s">
         <v>1547</v>
       </c>
       <c r="I228" s="51" t="s">
         <v>1548</v>
       </c>
-      <c r="J228" s="270" t="s">
+      <c r="J228" s="281" t="s">
         <v>1550</v>
       </c>
       <c r="K228" s="29"/>
     </row>
     <row r="229" spans="1:11" ht="150" x14ac:dyDescent="0.25">
-      <c r="A229" s="301"/>
-      <c r="B229" s="339"/>
+      <c r="A229" s="312"/>
+      <c r="B229" s="350"/>
       <c r="C229" s="56" t="s">
         <v>599</v>
       </c>
-      <c r="D229" s="307"/>
-      <c r="E229" s="340"/>
+      <c r="D229" s="318"/>
+      <c r="E229" s="351"/>
       <c r="F229" s="71">
         <f>476/2085</f>
         <v>0.22829736211031176</v>
       </c>
-      <c r="G229" s="341"/>
+      <c r="G229" s="352"/>
       <c r="H229" s="35" t="s">
         <v>600</v>
       </c>
       <c r="I229" s="51" t="s">
         <v>1549</v>
       </c>
-      <c r="J229" s="273"/>
+      <c r="J229" s="284"/>
       <c r="K229" s="29"/>
     </row>
     <row r="230" spans="1:11" ht="75" x14ac:dyDescent="0.25">
-      <c r="A230" s="300">
+      <c r="A230" s="311">
         <v>214</v>
       </c>
-      <c r="B230" s="260" t="s">
+      <c r="B230" s="271" t="s">
         <v>809</v>
       </c>
       <c r="C230" s="52" t="s">
         <v>1151</v>
       </c>
-      <c r="D230" s="304" t="s">
+      <c r="D230" s="315" t="s">
         <v>598</v>
       </c>
-      <c r="E230" s="294">
+      <c r="E230" s="305">
         <v>599</v>
       </c>
-      <c r="F230" s="264">
+      <c r="F230" s="275">
         <v>0.36730000000000002</v>
       </c>
-      <c r="G230" s="262" t="s">
+      <c r="G230" s="273" t="s">
         <v>6</v>
       </c>
       <c r="H230" s="52" t="s">
         <v>603</v>
       </c>
       <c r="I230" s="49" t="s">
         <v>604</v>
       </c>
-      <c r="J230" s="262" t="s">
+      <c r="J230" s="273" t="s">
         <v>1396</v>
       </c>
       <c r="K230" s="29"/>
     </row>
     <row r="231" spans="1:11" ht="120" x14ac:dyDescent="0.25">
-      <c r="A231" s="301"/>
-      <c r="B231" s="261"/>
+      <c r="A231" s="312"/>
+      <c r="B231" s="272"/>
       <c r="C231" s="52" t="s">
         <v>1152</v>
       </c>
-      <c r="D231" s="305"/>
-[...2 lines deleted...]
-      <c r="G231" s="263"/>
+      <c r="D231" s="316"/>
+      <c r="E231" s="306"/>
+      <c r="F231" s="276"/>
+      <c r="G231" s="274"/>
       <c r="H231" s="52" t="s">
         <v>1552</v>
       </c>
       <c r="I231" s="49" t="s">
         <v>1551</v>
       </c>
-      <c r="J231" s="263"/>
+      <c r="J231" s="274"/>
       <c r="K231" s="29"/>
     </row>
     <row r="232" spans="1:11" ht="135" x14ac:dyDescent="0.25">
       <c r="A232" s="141">
         <v>215</v>
       </c>
       <c r="B232" s="37" t="s">
         <v>810</v>
       </c>
       <c r="C232" s="38" t="s">
         <v>1153</v>
       </c>
       <c r="D232" s="89" t="s">
         <v>598</v>
       </c>
       <c r="E232" s="38">
         <v>7186</v>
       </c>
       <c r="F232" s="107">
         <v>0.28389999999999999</v>
       </c>
       <c r="G232" s="38" t="s">
         <v>130</v>
       </c>
       <c r="H232" s="38" t="s">
@@ -28160,127 +28780,127 @@
       </c>
       <c r="D233" s="90">
         <v>42027.333333333336</v>
       </c>
       <c r="E233" s="38">
         <v>62401</v>
       </c>
       <c r="F233" s="107">
         <v>0.1173</v>
       </c>
       <c r="G233" s="38" t="s">
         <v>130</v>
       </c>
       <c r="H233" s="38" t="s">
         <v>640</v>
       </c>
       <c r="I233" s="51" t="s">
         <v>641</v>
       </c>
       <c r="J233" s="38" t="s">
         <v>1554</v>
       </c>
       <c r="K233" s="29"/>
     </row>
     <row r="234" spans="1:11" ht="60" x14ac:dyDescent="0.25">
-      <c r="A234" s="300">
+      <c r="A234" s="311">
         <v>217</v>
       </c>
-      <c r="B234" s="291" t="s">
+      <c r="B234" s="302" t="s">
         <v>812</v>
       </c>
       <c r="C234" s="38" t="s">
         <v>1155</v>
       </c>
-      <c r="D234" s="257" t="s">
+      <c r="D234" s="268" t="s">
         <v>1156</v>
       </c>
-      <c r="E234" s="270">
+      <c r="E234" s="281">
         <v>306981</v>
       </c>
-      <c r="F234" s="288">
+      <c r="F234" s="299">
         <v>0.23830000000000001</v>
       </c>
-      <c r="G234" s="270" t="s">
+      <c r="G234" s="281" t="s">
         <v>130</v>
       </c>
       <c r="H234" s="38" t="s">
         <v>942</v>
       </c>
       <c r="I234" s="51" t="s">
         <v>943</v>
       </c>
-      <c r="J234" s="270" t="s">
+      <c r="J234" s="281" t="s">
         <v>941</v>
       </c>
       <c r="K234" s="29"/>
     </row>
     <row r="235" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A235" s="301"/>
-      <c r="B235" s="293"/>
+      <c r="A235" s="312"/>
+      <c r="B235" s="304"/>
       <c r="C235" s="38" t="s">
         <v>1157</v>
       </c>
-      <c r="D235" s="259"/>
-[...2 lines deleted...]
-      <c r="G235" s="273"/>
+      <c r="D235" s="270"/>
+      <c r="E235" s="284"/>
+      <c r="F235" s="301"/>
+      <c r="G235" s="284"/>
       <c r="H235" s="38" t="s">
         <v>944</v>
       </c>
       <c r="I235" s="51" t="s">
         <v>945</v>
       </c>
-      <c r="J235" s="273"/>
+      <c r="J235" s="284"/>
       <c r="K235" s="29"/>
     </row>
     <row r="236" spans="1:11" ht="30" x14ac:dyDescent="0.25">
       <c r="A236" s="141">
         <v>218</v>
       </c>
       <c r="B236" s="55" t="s">
         <v>813</v>
       </c>
       <c r="C236" s="54" t="s">
         <v>643</v>
       </c>
       <c r="D236" s="66">
         <v>42042</v>
       </c>
       <c r="E236" s="38">
         <v>589</v>
       </c>
       <c r="F236" s="107">
         <v>0.32400000000000001</v>
       </c>
       <c r="G236" s="38" t="s">
         <v>130</v>
       </c>
-      <c r="H236" s="274" t="s">
+      <c r="H236" s="285" t="s">
         <v>644</v>
       </c>
-      <c r="I236" s="275"/>
+      <c r="I236" s="286"/>
       <c r="J236" s="38" t="s">
         <v>1398</v>
       </c>
       <c r="K236" s="29"/>
     </row>
     <row r="237" spans="1:11" ht="358.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="141">
         <v>219</v>
       </c>
       <c r="B237" s="36" t="s">
         <v>814</v>
       </c>
       <c r="C237" s="58" t="s">
         <v>642</v>
       </c>
       <c r="D237" s="91" t="s">
         <v>858</v>
       </c>
       <c r="E237" s="52">
         <v>303</v>
       </c>
       <c r="F237" s="136">
         <v>0.45200000000000001</v>
       </c>
       <c r="G237" s="52" t="s">
@@ -28579,185 +29199,185 @@
       <c r="G245" s="52" t="s">
         <v>6</v>
       </c>
       <c r="H245" s="52" t="s">
         <v>864</v>
       </c>
       <c r="I245" s="49" t="s">
         <v>865</v>
       </c>
       <c r="J245" s="52" t="s">
         <v>862</v>
       </c>
       <c r="K245" s="29"/>
       <c r="L245" s="65"/>
       <c r="M245" s="65"/>
       <c r="N245" s="65"/>
       <c r="O245" s="65"/>
       <c r="P245" s="65"/>
       <c r="Q245" s="65"/>
       <c r="R245" s="65"/>
       <c r="S245" s="65"/>
       <c r="T245" s="65"/>
       <c r="U245" s="29"/>
     </row>
     <row r="246" spans="1:21" ht="72" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A246" s="196">
+      <c r="A246" s="197">
         <v>228</v>
       </c>
-      <c r="B246" s="344" t="s">
+      <c r="B246" s="355" t="s">
         <v>987</v>
       </c>
       <c r="C246" s="93" t="s">
         <v>870</v>
       </c>
-      <c r="D246" s="312" t="s">
+      <c r="D246" s="323" t="s">
         <v>868</v>
       </c>
-      <c r="E246" s="342">
+      <c r="E246" s="353">
         <v>194</v>
       </c>
       <c r="F246" s="67">
         <v>0.78400000000000003</v>
       </c>
       <c r="G246" s="93" t="s">
         <v>6</v>
       </c>
       <c r="H246" s="68" t="s">
         <v>878</v>
       </c>
       <c r="I246" s="114" t="s">
         <v>880</v>
       </c>
-      <c r="J246" s="342" t="s">
+      <c r="J246" s="353" t="s">
         <v>877</v>
       </c>
       <c r="K246" s="29"/>
       <c r="L246" s="65"/>
       <c r="M246" s="65"/>
       <c r="N246" s="65"/>
       <c r="O246" s="65"/>
       <c r="P246" s="65"/>
       <c r="Q246" s="65"/>
       <c r="R246" s="65"/>
       <c r="S246" s="65"/>
       <c r="T246" s="65"/>
       <c r="U246" s="29"/>
     </row>
     <row r="247" spans="1:21" ht="75" x14ac:dyDescent="0.25">
       <c r="A247" s="198"/>
-      <c r="B247" s="345"/>
+      <c r="B247" s="356"/>
       <c r="C247" s="52" t="s">
         <v>869</v>
       </c>
-      <c r="D247" s="313"/>
-      <c r="E247" s="343"/>
+      <c r="D247" s="324"/>
+      <c r="E247" s="354"/>
       <c r="F247" s="136">
         <v>0.78400000000000003</v>
       </c>
       <c r="G247" s="52" t="s">
         <v>6</v>
       </c>
       <c r="H247" s="52" t="s">
         <v>879</v>
       </c>
       <c r="I247" s="49" t="s">
         <v>881</v>
       </c>
-      <c r="J247" s="343"/>
+      <c r="J247" s="354"/>
       <c r="K247" s="29"/>
       <c r="L247" s="65"/>
       <c r="M247" s="65"/>
       <c r="N247" s="65"/>
       <c r="O247" s="65"/>
       <c r="P247" s="65"/>
       <c r="Q247" s="65"/>
       <c r="R247" s="65"/>
       <c r="S247" s="65"/>
       <c r="T247" s="65"/>
       <c r="U247" s="29"/>
     </row>
     <row r="248" spans="1:21" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A248" s="196">
+      <c r="A248" s="197">
         <v>229</v>
       </c>
-      <c r="B248" s="291" t="s">
+      <c r="B248" s="302" t="s">
         <v>1077</v>
       </c>
       <c r="C248" s="38" t="s">
         <v>872</v>
       </c>
-      <c r="D248" s="257" t="s">
+      <c r="D248" s="268" t="s">
         <v>871</v>
       </c>
-      <c r="E248" s="270">
+      <c r="E248" s="281">
         <v>86394</v>
       </c>
-      <c r="F248" s="288">
+      <c r="F248" s="299">
         <v>3.5700000000000003E-2</v>
       </c>
-      <c r="G248" s="270" t="s">
+      <c r="G248" s="281" t="s">
         <v>130</v>
       </c>
       <c r="H248" s="38" t="s">
         <v>882</v>
       </c>
       <c r="I248" s="51" t="s">
         <v>884</v>
       </c>
-      <c r="J248" s="270" t="s">
+      <c r="J248" s="281" t="s">
         <v>886</v>
       </c>
       <c r="K248" s="29"/>
       <c r="L248" s="65"/>
       <c r="M248" s="65"/>
       <c r="N248" s="65"/>
       <c r="O248" s="65"/>
       <c r="P248" s="65"/>
       <c r="Q248" s="65"/>
       <c r="R248" s="65"/>
       <c r="S248" s="65"/>
       <c r="T248" s="65"/>
       <c r="U248" s="29"/>
     </row>
     <row r="249" spans="1:21" ht="133.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="198"/>
-      <c r="B249" s="293"/>
+      <c r="B249" s="304"/>
       <c r="C249" s="38" t="s">
         <v>873</v>
       </c>
-      <c r="D249" s="259"/>
-[...2 lines deleted...]
-      <c r="G249" s="273"/>
+      <c r="D249" s="270"/>
+      <c r="E249" s="284"/>
+      <c r="F249" s="301"/>
+      <c r="G249" s="284"/>
       <c r="H249" s="38" t="s">
         <v>883</v>
       </c>
       <c r="I249" s="51" t="s">
         <v>885</v>
       </c>
-      <c r="J249" s="273"/>
+      <c r="J249" s="284"/>
       <c r="K249" s="29"/>
       <c r="L249" s="65"/>
       <c r="M249" s="65"/>
       <c r="N249" s="65"/>
       <c r="O249" s="65"/>
       <c r="P249" s="65"/>
       <c r="Q249" s="65"/>
       <c r="R249" s="65"/>
       <c r="S249" s="65"/>
       <c r="T249" s="65"/>
       <c r="U249" s="29"/>
     </row>
     <row r="250" spans="1:21" ht="60" x14ac:dyDescent="0.25">
       <c r="A250" s="144">
         <v>230</v>
       </c>
       <c r="B250" s="37" t="s">
         <v>986</v>
       </c>
       <c r="C250" s="38" t="s">
         <v>888</v>
       </c>
       <c r="D250" s="90" t="s">
         <v>887</v>
       </c>
@@ -28942,167 +29562,167 @@
       <c r="G254" s="107" t="s">
         <v>130</v>
       </c>
       <c r="H254" s="38" t="s">
         <v>917</v>
       </c>
       <c r="I254" s="51" t="s">
         <v>918</v>
       </c>
       <c r="J254" s="38" t="s">
         <v>1454</v>
       </c>
       <c r="K254" s="29"/>
       <c r="L254" s="65"/>
       <c r="M254" s="65"/>
       <c r="N254" s="65"/>
       <c r="O254" s="65"/>
       <c r="P254" s="65"/>
       <c r="Q254" s="65"/>
       <c r="R254" s="65"/>
       <c r="S254" s="65"/>
       <c r="T254" s="65"/>
       <c r="U254" s="29"/>
     </row>
     <row r="255" spans="1:21" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A255" s="196">
+      <c r="A255" s="197">
         <v>235</v>
       </c>
-      <c r="B255" s="260" t="s">
+      <c r="B255" s="271" t="s">
         <v>982</v>
       </c>
       <c r="C255" s="52" t="s">
         <v>904</v>
       </c>
-      <c r="D255" s="267" t="s">
+      <c r="D255" s="278" t="s">
         <v>1156</v>
       </c>
-      <c r="E255" s="262">
+      <c r="E255" s="273">
         <v>675</v>
       </c>
-      <c r="F255" s="264">
+      <c r="F255" s="275">
         <v>0.57299999999999995</v>
       </c>
-      <c r="G255" s="262" t="s">
+      <c r="G255" s="273" t="s">
         <v>6</v>
       </c>
       <c r="H255" s="52" t="s">
         <v>949</v>
       </c>
       <c r="I255" s="49" t="s">
         <v>950</v>
       </c>
-      <c r="J255" s="262" t="s">
+      <c r="J255" s="273" t="s">
         <v>948</v>
       </c>
       <c r="K255" s="29"/>
       <c r="L255" s="65"/>
       <c r="M255" s="65"/>
       <c r="N255" s="65"/>
       <c r="O255" s="65"/>
       <c r="P255" s="65"/>
       <c r="Q255" s="65"/>
       <c r="R255" s="65"/>
       <c r="S255" s="65"/>
       <c r="T255" s="65"/>
       <c r="U255" s="29"/>
     </row>
     <row r="256" spans="1:21" ht="75" x14ac:dyDescent="0.25">
-      <c r="A256" s="197"/>
-      <c r="B256" s="299"/>
+      <c r="A256" s="233"/>
+      <c r="B256" s="310"/>
       <c r="C256" s="52" t="s">
         <v>905</v>
       </c>
-      <c r="D256" s="268"/>
-[...2 lines deleted...]
-      <c r="G256" s="266"/>
+      <c r="D256" s="279"/>
+      <c r="E256" s="277"/>
+      <c r="F256" s="283"/>
+      <c r="G256" s="277"/>
       <c r="H256" s="52" t="s">
         <v>951</v>
       </c>
       <c r="I256" s="49" t="s">
         <v>952</v>
       </c>
-      <c r="J256" s="266"/>
+      <c r="J256" s="277"/>
       <c r="K256" s="29"/>
       <c r="L256" s="65"/>
       <c r="M256" s="65"/>
       <c r="N256" s="65"/>
       <c r="O256" s="65"/>
       <c r="P256" s="65"/>
       <c r="Q256" s="65"/>
       <c r="R256" s="65"/>
       <c r="S256" s="65"/>
       <c r="T256" s="65"/>
       <c r="U256" s="29"/>
     </row>
     <row r="257" spans="1:21" ht="120" x14ac:dyDescent="0.25">
-      <c r="A257" s="197"/>
-      <c r="B257" s="299"/>
+      <c r="A257" s="233"/>
+      <c r="B257" s="310"/>
       <c r="C257" s="52" t="s">
         <v>961</v>
       </c>
-      <c r="D257" s="268"/>
-[...2 lines deleted...]
-      <c r="G257" s="266"/>
+      <c r="D257" s="279"/>
+      <c r="E257" s="277"/>
+      <c r="F257" s="283"/>
+      <c r="G257" s="277"/>
       <c r="H257" s="52" t="s">
         <v>953</v>
       </c>
       <c r="I257" s="49" t="s">
         <v>954</v>
       </c>
-      <c r="J257" s="266"/>
+      <c r="J257" s="277"/>
       <c r="K257" s="29"/>
       <c r="L257" s="65"/>
       <c r="M257" s="65"/>
       <c r="N257" s="65"/>
       <c r="O257" s="65"/>
       <c r="P257" s="65"/>
       <c r="Q257" s="65"/>
       <c r="R257" s="65"/>
       <c r="S257" s="65"/>
       <c r="T257" s="65"/>
       <c r="U257" s="29"/>
     </row>
     <row r="258" spans="1:21" ht="75" x14ac:dyDescent="0.25">
       <c r="A258" s="198"/>
-      <c r="B258" s="261"/>
+      <c r="B258" s="272"/>
       <c r="C258" s="52" t="s">
         <v>962</v>
       </c>
-      <c r="D258" s="269"/>
-[...2 lines deleted...]
-      <c r="G258" s="263"/>
+      <c r="D258" s="280"/>
+      <c r="E258" s="274"/>
+      <c r="F258" s="276"/>
+      <c r="G258" s="274"/>
       <c r="H258" s="52" t="s">
         <v>955</v>
       </c>
       <c r="I258" s="49" t="s">
         <v>956</v>
       </c>
-      <c r="J258" s="263"/>
+      <c r="J258" s="274"/>
       <c r="K258" s="29"/>
       <c r="L258" s="65"/>
       <c r="M258" s="65"/>
       <c r="N258" s="65"/>
       <c r="O258" s="65"/>
       <c r="P258" s="65"/>
       <c r="Q258" s="65"/>
       <c r="R258" s="65"/>
       <c r="S258" s="65"/>
       <c r="T258" s="65"/>
       <c r="U258" s="29"/>
     </row>
     <row r="259" spans="1:21" ht="30" x14ac:dyDescent="0.25">
       <c r="A259" s="144">
         <v>236</v>
       </c>
       <c r="B259" s="36" t="s">
         <v>981</v>
       </c>
       <c r="C259" s="52" t="s">
         <v>909</v>
       </c>
       <c r="D259" s="91" t="s">
         <v>1156</v>
       </c>
@@ -29373,138 +29993,138 @@
       <c r="G265" s="52" t="s">
         <v>6</v>
       </c>
       <c r="H265" s="52" t="s">
         <v>915</v>
       </c>
       <c r="I265" s="49" t="s">
         <v>916</v>
       </c>
       <c r="J265" s="52" t="s">
         <v>914</v>
       </c>
       <c r="K265" s="29"/>
       <c r="L265" s="65"/>
       <c r="M265" s="65"/>
       <c r="N265" s="65"/>
       <c r="O265" s="65"/>
       <c r="P265" s="65"/>
       <c r="Q265" s="65"/>
       <c r="R265" s="65"/>
       <c r="S265" s="65"/>
       <c r="T265" s="65"/>
       <c r="U265" s="29"/>
     </row>
     <row r="266" spans="1:21" ht="72" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A266" s="196">
+      <c r="A266" s="197">
         <v>243</v>
       </c>
-      <c r="B266" s="260" t="s">
+      <c r="B266" s="271" t="s">
         <v>974</v>
       </c>
       <c r="C266" s="52" t="s">
         <v>926</v>
       </c>
-      <c r="D266" s="267" t="s">
+      <c r="D266" s="278" t="s">
         <v>929</v>
       </c>
-      <c r="E266" s="262">
+      <c r="E266" s="273">
         <v>2974</v>
       </c>
-      <c r="F266" s="264">
+      <c r="F266" s="275">
         <v>0.42899999999999999</v>
       </c>
-      <c r="G266" s="262" t="s">
+      <c r="G266" s="273" t="s">
         <v>6</v>
       </c>
       <c r="H266" s="52" t="s">
         <v>966</v>
       </c>
       <c r="I266" s="49" t="s">
         <v>967</v>
       </c>
-      <c r="J266" s="262" t="s">
+      <c r="J266" s="273" t="s">
         <v>965</v>
       </c>
       <c r="K266" s="29"/>
       <c r="L266" s="65"/>
       <c r="M266" s="65"/>
       <c r="N266" s="65"/>
       <c r="O266" s="65"/>
       <c r="P266" s="65"/>
       <c r="Q266" s="65"/>
       <c r="R266" s="65"/>
       <c r="S266" s="65"/>
       <c r="T266" s="65"/>
       <c r="U266" s="29"/>
     </row>
     <row r="267" spans="1:21" ht="60" x14ac:dyDescent="0.25">
-      <c r="A267" s="197"/>
-      <c r="B267" s="299"/>
+      <c r="A267" s="233"/>
+      <c r="B267" s="310"/>
       <c r="C267" s="52" t="s">
         <v>927</v>
       </c>
-      <c r="D267" s="268"/>
-[...2 lines deleted...]
-      <c r="G267" s="266"/>
+      <c r="D267" s="279"/>
+      <c r="E267" s="277"/>
+      <c r="F267" s="283"/>
+      <c r="G267" s="277"/>
       <c r="H267" s="52" t="s">
         <v>968</v>
       </c>
       <c r="I267" s="49" t="s">
         <v>969</v>
       </c>
-      <c r="J267" s="266"/>
+      <c r="J267" s="277"/>
       <c r="K267" s="29"/>
       <c r="L267" s="65"/>
       <c r="M267" s="65"/>
       <c r="N267" s="65"/>
       <c r="O267" s="65"/>
       <c r="P267" s="65"/>
       <c r="Q267" s="65"/>
       <c r="R267" s="65"/>
       <c r="S267" s="65"/>
       <c r="T267" s="65"/>
       <c r="U267" s="29"/>
     </row>
     <row r="268" spans="1:21" ht="90" x14ac:dyDescent="0.25">
       <c r="A268" s="198"/>
-      <c r="B268" s="261"/>
+      <c r="B268" s="272"/>
       <c r="C268" s="52" t="s">
         <v>928</v>
       </c>
-      <c r="D268" s="269"/>
-[...2 lines deleted...]
-      <c r="G268" s="263"/>
+      <c r="D268" s="280"/>
+      <c r="E268" s="274"/>
+      <c r="F268" s="276"/>
+      <c r="G268" s="274"/>
       <c r="H268" s="52" t="s">
         <v>970</v>
       </c>
       <c r="I268" s="49" t="s">
         <v>971</v>
       </c>
-      <c r="J268" s="263"/>
+      <c r="J268" s="274"/>
       <c r="K268" s="29"/>
       <c r="L268" s="65"/>
       <c r="M268" s="65"/>
       <c r="N268" s="65"/>
       <c r="O268" s="65"/>
       <c r="P268" s="65"/>
       <c r="Q268" s="65"/>
       <c r="R268" s="65"/>
       <c r="S268" s="65"/>
       <c r="T268" s="65"/>
       <c r="U268" s="29"/>
     </row>
     <row r="269" spans="1:21" ht="45" x14ac:dyDescent="0.25">
       <c r="A269" s="144">
         <v>244</v>
       </c>
       <c r="B269" s="36" t="s">
         <v>972</v>
       </c>
       <c r="C269" s="52" t="s">
         <v>930</v>
       </c>
       <c r="D269" s="91" t="s">
         <v>931</v>
       </c>
@@ -29560,128 +30180,128 @@
       <c r="G270" s="52" t="s">
         <v>6</v>
       </c>
       <c r="H270" s="52" t="s">
         <v>1009</v>
       </c>
       <c r="I270" s="49" t="s">
         <v>1010</v>
       </c>
       <c r="J270" s="52" t="s">
         <v>959</v>
       </c>
       <c r="K270" s="29"/>
       <c r="L270" s="65"/>
       <c r="M270" s="65"/>
       <c r="N270" s="65"/>
       <c r="O270" s="65"/>
       <c r="P270" s="65"/>
       <c r="Q270" s="65"/>
       <c r="R270" s="65"/>
       <c r="S270" s="65"/>
       <c r="T270" s="65"/>
       <c r="U270" s="29"/>
     </row>
     <row r="271" spans="1:21" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A271" s="196">
+      <c r="A271" s="197">
         <v>246</v>
       </c>
-      <c r="B271" s="291" t="s">
+      <c r="B271" s="302" t="s">
         <v>991</v>
       </c>
       <c r="C271" s="38" t="s">
         <v>992</v>
       </c>
-      <c r="D271" s="257" t="s">
+      <c r="D271" s="268" t="s">
         <v>997</v>
       </c>
-      <c r="E271" s="277" t="s">
+      <c r="E271" s="288" t="s">
         <v>644</v>
       </c>
-      <c r="F271" s="278"/>
-[...3 lines deleted...]
-      <c r="J271" s="279"/>
+      <c r="F271" s="289"/>
+      <c r="G271" s="289"/>
+      <c r="H271" s="289"/>
+      <c r="I271" s="289"/>
+      <c r="J271" s="290"/>
       <c r="K271" s="29"/>
       <c r="L271" s="65"/>
       <c r="M271" s="65"/>
       <c r="N271" s="65"/>
       <c r="O271" s="65"/>
       <c r="P271" s="65"/>
       <c r="Q271" s="65"/>
       <c r="R271" s="65"/>
       <c r="S271" s="65"/>
       <c r="T271" s="65"/>
       <c r="U271" s="29"/>
     </row>
     <row r="272" spans="1:21" ht="30" x14ac:dyDescent="0.25">
       <c r="A272" s="198"/>
-      <c r="B272" s="293"/>
+      <c r="B272" s="304"/>
       <c r="C272" s="38" t="s">
         <v>993</v>
       </c>
-      <c r="D272" s="259"/>
-[...5 lines deleted...]
-      <c r="J272" s="282"/>
+      <c r="D272" s="270"/>
+      <c r="E272" s="291"/>
+      <c r="F272" s="292"/>
+      <c r="G272" s="292"/>
+      <c r="H272" s="292"/>
+      <c r="I272" s="292"/>
+      <c r="J272" s="293"/>
       <c r="K272" s="29"/>
       <c r="L272" s="65"/>
       <c r="M272" s="65"/>
       <c r="N272" s="65"/>
       <c r="O272" s="65"/>
       <c r="P272" s="65"/>
       <c r="Q272" s="65"/>
       <c r="R272" s="65"/>
       <c r="S272" s="65"/>
       <c r="T272" s="65"/>
       <c r="U272" s="29"/>
     </row>
     <row r="273" spans="1:21" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="144">
         <v>247</v>
       </c>
       <c r="B273" s="37" t="s">
         <v>1590</v>
       </c>
       <c r="C273" s="38" t="s">
         <v>996</v>
       </c>
       <c r="D273" s="90" t="s">
         <v>998</v>
       </c>
-      <c r="E273" s="274" t="s">
+      <c r="E273" s="285" t="s">
         <v>644</v>
       </c>
-      <c r="F273" s="276"/>
-[...3 lines deleted...]
-      <c r="J273" s="275"/>
+      <c r="F273" s="287"/>
+      <c r="G273" s="287"/>
+      <c r="H273" s="287"/>
+      <c r="I273" s="287"/>
+      <c r="J273" s="286"/>
       <c r="K273" s="29"/>
       <c r="L273" s="65"/>
       <c r="M273" s="65"/>
       <c r="N273" s="65"/>
       <c r="O273" s="65"/>
       <c r="P273" s="65"/>
       <c r="Q273" s="65"/>
       <c r="R273" s="65"/>
       <c r="S273" s="65"/>
       <c r="T273" s="65"/>
       <c r="U273" s="29"/>
     </row>
     <row r="274" spans="1:21" ht="309" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="144">
         <v>248</v>
       </c>
       <c r="B274" s="36" t="s">
         <v>999</v>
       </c>
       <c r="C274" s="52" t="s">
         <v>1001</v>
       </c>
       <c r="D274" s="91" t="s">
         <v>1000</v>
       </c>
@@ -29801,54 +30421,54 @@
       <c r="T276" s="65"/>
       <c r="U276" s="29"/>
     </row>
     <row r="277" spans="1:21" ht="45" x14ac:dyDescent="0.25">
       <c r="A277" s="144">
         <v>251</v>
       </c>
       <c r="B277" s="37" t="s">
         <v>1006</v>
       </c>
       <c r="C277" s="38" t="s">
         <v>1008</v>
       </c>
       <c r="D277" s="90" t="s">
         <v>1007</v>
       </c>
       <c r="E277" s="38" t="s">
         <v>644</v>
       </c>
       <c r="F277" s="107">
         <v>0.34089999999999998</v>
       </c>
       <c r="G277" s="38" t="s">
         <v>130</v>
       </c>
-      <c r="H277" s="274" t="s">
+      <c r="H277" s="285" t="s">
         <v>644</v>
       </c>
-      <c r="I277" s="275"/>
+      <c r="I277" s="286"/>
       <c r="J277" s="38" t="s">
         <v>130</v>
       </c>
       <c r="K277" s="29"/>
       <c r="L277" s="65"/>
       <c r="M277" s="65"/>
       <c r="N277" s="65"/>
       <c r="O277" s="65"/>
       <c r="P277" s="65"/>
       <c r="Q277" s="65"/>
       <c r="R277" s="65"/>
       <c r="S277" s="65"/>
       <c r="T277" s="65"/>
       <c r="U277" s="29"/>
     </row>
     <row r="278" spans="1:21" ht="45" x14ac:dyDescent="0.25">
       <c r="A278" s="144">
         <v>252</v>
       </c>
       <c r="B278" s="36" t="s">
         <v>1015</v>
       </c>
       <c r="C278" s="52" t="s">
         <v>1016</v>
       </c>
@@ -29919,58 +30539,58 @@
       <c r="K279" s="29"/>
       <c r="L279" s="65"/>
       <c r="M279" s="65"/>
       <c r="N279" s="65"/>
       <c r="O279" s="65"/>
       <c r="P279" s="65"/>
       <c r="Q279" s="65"/>
       <c r="R279" s="65"/>
       <c r="S279" s="65"/>
       <c r="T279" s="65"/>
       <c r="U279" s="29"/>
     </row>
     <row r="280" spans="1:21" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="144">
         <v>254</v>
       </c>
       <c r="B280" s="37" t="s">
         <v>1024</v>
       </c>
       <c r="C280" s="38" t="s">
         <v>1025</v>
       </c>
       <c r="D280" s="90" t="s">
         <v>1158</v>
       </c>
-      <c r="E280" s="274" t="s">
+      <c r="E280" s="285" t="s">
         <v>644</v>
       </c>
-      <c r="F280" s="276"/>
-[...3 lines deleted...]
-      <c r="J280" s="275"/>
+      <c r="F280" s="287"/>
+      <c r="G280" s="287"/>
+      <c r="H280" s="287"/>
+      <c r="I280" s="287"/>
+      <c r="J280" s="286"/>
       <c r="K280" s="29"/>
       <c r="L280" s="65"/>
       <c r="M280" s="65"/>
       <c r="N280" s="65"/>
       <c r="O280" s="65"/>
       <c r="P280" s="65"/>
       <c r="Q280" s="65"/>
       <c r="R280" s="65"/>
       <c r="S280" s="65"/>
       <c r="T280" s="65"/>
       <c r="U280" s="29"/>
     </row>
     <row r="281" spans="1:21" ht="45" x14ac:dyDescent="0.25">
       <c r="A281" s="145">
         <v>255</v>
       </c>
       <c r="B281" s="36" t="s">
         <v>1026</v>
       </c>
       <c r="C281" s="52" t="s">
         <v>1027</v>
       </c>
       <c r="D281" s="91" t="s">
         <v>1028</v>
       </c>
@@ -30038,58 +30658,58 @@
       <c r="K282" s="29"/>
       <c r="L282" s="65"/>
       <c r="M282" s="65"/>
       <c r="N282" s="65"/>
       <c r="O282" s="65"/>
       <c r="P282" s="65"/>
       <c r="Q282" s="65"/>
       <c r="R282" s="65"/>
       <c r="S282" s="65"/>
       <c r="T282" s="65"/>
       <c r="U282" s="29"/>
     </row>
     <row r="283" spans="1:21" ht="45" x14ac:dyDescent="0.25">
       <c r="A283" s="144">
         <v>257</v>
       </c>
       <c r="B283" s="37" t="s">
         <v>1031</v>
       </c>
       <c r="C283" s="38" t="s">
         <v>1032</v>
       </c>
       <c r="D283" s="90" t="s">
         <v>1158</v>
       </c>
-      <c r="E283" s="274" t="s">
+      <c r="E283" s="285" t="s">
         <v>644</v>
       </c>
-      <c r="F283" s="276"/>
-[...3 lines deleted...]
-      <c r="J283" s="275"/>
+      <c r="F283" s="287"/>
+      <c r="G283" s="287"/>
+      <c r="H283" s="287"/>
+      <c r="I283" s="287"/>
+      <c r="J283" s="286"/>
       <c r="K283" s="29"/>
       <c r="L283" s="65"/>
       <c r="M283" s="65"/>
       <c r="N283" s="65"/>
       <c r="O283" s="65"/>
       <c r="P283" s="65"/>
       <c r="Q283" s="65"/>
       <c r="R283" s="65"/>
       <c r="S283" s="65"/>
       <c r="T283" s="65"/>
       <c r="U283" s="29"/>
     </row>
     <row r="284" spans="1:21" ht="30" x14ac:dyDescent="0.25">
       <c r="A284" s="144">
         <v>258</v>
       </c>
       <c r="B284" s="37" t="s">
         <v>1004</v>
       </c>
       <c r="C284" s="38" t="s">
         <v>1041</v>
       </c>
       <c r="D284" s="90" t="s">
         <v>1158</v>
       </c>
@@ -30147,109 +30767,109 @@
       <c r="G285" s="52" t="s">
         <v>6</v>
       </c>
       <c r="H285" s="52" t="s">
         <v>1055</v>
       </c>
       <c r="I285" s="49" t="s">
         <v>1056</v>
       </c>
       <c r="J285" s="52" t="s">
         <v>1054</v>
       </c>
       <c r="K285" s="29"/>
       <c r="L285" s="65"/>
       <c r="M285" s="65"/>
       <c r="N285" s="65"/>
       <c r="O285" s="65"/>
       <c r="P285" s="65"/>
       <c r="Q285" s="65"/>
       <c r="R285" s="65"/>
       <c r="S285" s="65"/>
       <c r="T285" s="65"/>
       <c r="U285" s="29"/>
     </row>
     <row r="286" spans="1:21" ht="60" x14ac:dyDescent="0.25">
-      <c r="A286" s="196">
+      <c r="A286" s="197">
         <v>260</v>
       </c>
-      <c r="B286" s="260" t="s">
+      <c r="B286" s="271" t="s">
         <v>1042</v>
       </c>
       <c r="C286" s="52" t="s">
         <v>1043</v>
       </c>
-      <c r="D286" s="267" t="s">
+      <c r="D286" s="278" t="s">
         <v>1158</v>
       </c>
-      <c r="E286" s="262">
+      <c r="E286" s="273">
         <v>2097</v>
       </c>
-      <c r="F286" s="264">
+      <c r="F286" s="275">
         <v>0.46160000000000001</v>
       </c>
-      <c r="G286" s="262" t="s">
+      <c r="G286" s="273" t="s">
         <v>6</v>
       </c>
       <c r="H286" s="52" t="s">
         <v>1069</v>
       </c>
       <c r="I286" s="49" t="s">
         <v>1070</v>
       </c>
-      <c r="J286" s="262" t="s">
+      <c r="J286" s="273" t="s">
         <v>1068</v>
       </c>
       <c r="K286" s="29"/>
       <c r="L286" s="65"/>
       <c r="M286" s="65"/>
       <c r="N286" s="65"/>
       <c r="O286" s="65"/>
       <c r="P286" s="65"/>
       <c r="Q286" s="65"/>
       <c r="R286" s="65"/>
       <c r="S286" s="65"/>
       <c r="T286" s="65"/>
       <c r="U286" s="29"/>
     </row>
     <row r="287" spans="1:21" ht="75" x14ac:dyDescent="0.25">
       <c r="A287" s="198"/>
-      <c r="B287" s="261"/>
+      <c r="B287" s="272"/>
       <c r="C287" s="52" t="s">
         <v>1044</v>
       </c>
-      <c r="D287" s="269"/>
-[...2 lines deleted...]
-      <c r="G287" s="263"/>
+      <c r="D287" s="280"/>
+      <c r="E287" s="274"/>
+      <c r="F287" s="276"/>
+      <c r="G287" s="274"/>
       <c r="H287" s="52" t="s">
         <v>1071</v>
       </c>
       <c r="I287" s="49" t="s">
         <v>1072</v>
       </c>
-      <c r="J287" s="263"/>
+      <c r="J287" s="274"/>
       <c r="K287" s="29"/>
       <c r="L287" s="65"/>
       <c r="M287" s="65"/>
       <c r="N287" s="65"/>
       <c r="O287" s="65"/>
       <c r="P287" s="65"/>
       <c r="Q287" s="65"/>
       <c r="R287" s="65"/>
       <c r="S287" s="65"/>
       <c r="T287" s="65"/>
       <c r="U287" s="29"/>
     </row>
     <row r="288" spans="1:21" ht="90" x14ac:dyDescent="0.25">
       <c r="A288" s="144">
         <v>261</v>
       </c>
       <c r="B288" s="36" t="s">
         <v>1045</v>
       </c>
       <c r="C288" s="52" t="s">
         <v>1046</v>
       </c>
       <c r="D288" s="91" t="s">
         <v>1158</v>
       </c>
@@ -30348,109 +30968,109 @@
       <c r="G290" s="52" t="s">
         <v>6</v>
       </c>
       <c r="H290" s="52" t="s">
         <v>1107</v>
       </c>
       <c r="I290" s="49" t="s">
         <v>1108</v>
       </c>
       <c r="J290" s="52" t="s">
         <v>1106</v>
       </c>
       <c r="K290" s="29"/>
       <c r="L290" s="65"/>
       <c r="M290" s="65"/>
       <c r="N290" s="65"/>
       <c r="O290" s="65"/>
       <c r="P290" s="65"/>
       <c r="Q290" s="65"/>
       <c r="R290" s="65"/>
       <c r="S290" s="65"/>
       <c r="T290" s="65"/>
       <c r="U290" s="29"/>
     </row>
     <row r="291" spans="1:21" ht="145.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A291" s="196">
+      <c r="A291" s="197">
         <v>264</v>
       </c>
-      <c r="B291" s="260" t="s">
+      <c r="B291" s="271" t="s">
         <v>1065</v>
       </c>
       <c r="C291" s="52" t="s">
         <v>1066</v>
       </c>
-      <c r="D291" s="267" t="s">
+      <c r="D291" s="278" t="s">
         <v>1160</v>
       </c>
-      <c r="E291" s="262">
+      <c r="E291" s="273">
         <v>334</v>
       </c>
-      <c r="F291" s="264">
+      <c r="F291" s="275">
         <v>0.79039999999999999</v>
       </c>
-      <c r="G291" s="262" t="s">
+      <c r="G291" s="273" t="s">
         <v>6</v>
       </c>
       <c r="H291" s="52" t="s">
         <v>1109</v>
       </c>
       <c r="I291" s="49" t="s">
         <v>1110</v>
       </c>
-      <c r="J291" s="262" t="s">
+      <c r="J291" s="273" t="s">
         <v>1453</v>
       </c>
       <c r="K291" s="29"/>
       <c r="L291" s="65"/>
       <c r="M291" s="65"/>
       <c r="N291" s="65"/>
       <c r="O291" s="65"/>
       <c r="P291" s="65"/>
       <c r="Q291" s="65"/>
       <c r="R291" s="65"/>
       <c r="S291" s="65"/>
       <c r="T291" s="65"/>
       <c r="U291" s="29"/>
     </row>
     <row r="292" spans="1:21" ht="119.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="198"/>
-      <c r="B292" s="261"/>
+      <c r="B292" s="272"/>
       <c r="C292" s="52" t="s">
         <v>1067</v>
       </c>
-      <c r="D292" s="269"/>
-[...2 lines deleted...]
-      <c r="G292" s="263"/>
+      <c r="D292" s="280"/>
+      <c r="E292" s="274"/>
+      <c r="F292" s="276"/>
+      <c r="G292" s="274"/>
       <c r="H292" s="52" t="s">
         <v>1111</v>
       </c>
       <c r="I292" s="49" t="s">
         <v>1112</v>
       </c>
-      <c r="J292" s="263"/>
+      <c r="J292" s="274"/>
       <c r="K292" s="29"/>
       <c r="L292" s="65"/>
       <c r="M292" s="65"/>
       <c r="N292" s="65"/>
       <c r="O292" s="65"/>
       <c r="P292" s="65"/>
       <c r="Q292" s="65"/>
       <c r="R292" s="65"/>
       <c r="S292" s="65"/>
       <c r="T292" s="65"/>
       <c r="U292" s="29"/>
     </row>
     <row r="293" spans="1:21" ht="60" x14ac:dyDescent="0.25">
       <c r="A293" s="144">
         <v>265</v>
       </c>
       <c r="B293" s="36" t="s">
         <v>1076</v>
       </c>
       <c r="C293" s="52" t="s">
         <v>1078</v>
       </c>
       <c r="D293" s="91" t="s">
         <v>1159</v>
       </c>
@@ -30463,167 +31083,167 @@
       <c r="G293" s="52" t="s">
         <v>6</v>
       </c>
       <c r="H293" s="52" t="s">
         <v>1094</v>
       </c>
       <c r="I293" s="49" t="s">
         <v>1096</v>
       </c>
       <c r="J293" s="52" t="s">
         <v>1095</v>
       </c>
       <c r="K293" s="29"/>
       <c r="L293" s="65"/>
       <c r="M293" s="65"/>
       <c r="N293" s="65"/>
       <c r="O293" s="65"/>
       <c r="P293" s="65"/>
       <c r="Q293" s="65"/>
       <c r="R293" s="65"/>
       <c r="S293" s="65"/>
       <c r="T293" s="65"/>
       <c r="U293" s="29"/>
     </row>
     <row r="294" spans="1:21" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A294" s="196">
+      <c r="A294" s="197">
         <v>266</v>
       </c>
-      <c r="B294" s="260" t="s">
+      <c r="B294" s="271" t="s">
         <v>1079</v>
       </c>
       <c r="C294" s="52" t="s">
         <v>1080</v>
       </c>
-      <c r="D294" s="267" t="s">
+      <c r="D294" s="278" t="s">
         <v>1159</v>
       </c>
-      <c r="E294" s="262">
+      <c r="E294" s="273">
         <v>1325</v>
       </c>
-      <c r="F294" s="264">
+      <c r="F294" s="275">
         <v>0.67200000000000004</v>
       </c>
-      <c r="G294" s="262" t="s">
+      <c r="G294" s="273" t="s">
         <v>6</v>
       </c>
       <c r="H294" s="52" t="s">
         <v>1114</v>
       </c>
       <c r="I294" s="49" t="s">
         <v>1115</v>
       </c>
-      <c r="J294" s="262" t="s">
+      <c r="J294" s="273" t="s">
         <v>1113</v>
       </c>
       <c r="K294" s="29"/>
       <c r="L294" s="65"/>
       <c r="M294" s="65"/>
       <c r="N294" s="65"/>
       <c r="O294" s="65"/>
       <c r="P294" s="65"/>
       <c r="Q294" s="65"/>
       <c r="R294" s="65"/>
       <c r="S294" s="65"/>
       <c r="T294" s="65"/>
       <c r="U294" s="29"/>
     </row>
     <row r="295" spans="1:21" ht="146.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A295" s="197"/>
-      <c r="B295" s="299"/>
+      <c r="A295" s="233"/>
+      <c r="B295" s="310"/>
       <c r="C295" s="52" t="s">
         <v>1081</v>
       </c>
-      <c r="D295" s="268"/>
-[...2 lines deleted...]
-      <c r="G295" s="266"/>
+      <c r="D295" s="279"/>
+      <c r="E295" s="277"/>
+      <c r="F295" s="283"/>
+      <c r="G295" s="277"/>
       <c r="H295" s="52" t="s">
         <v>1116</v>
       </c>
       <c r="I295" s="49" t="s">
         <v>1117</v>
       </c>
-      <c r="J295" s="266"/>
+      <c r="J295" s="277"/>
       <c r="K295" s="29"/>
       <c r="L295" s="65"/>
       <c r="M295" s="65"/>
       <c r="N295" s="65"/>
       <c r="O295" s="65"/>
       <c r="P295" s="65"/>
       <c r="Q295" s="65"/>
       <c r="R295" s="65"/>
       <c r="S295" s="65"/>
       <c r="T295" s="65"/>
       <c r="U295" s="29"/>
     </row>
     <row r="296" spans="1:21" ht="123" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A296" s="197"/>
-      <c r="B296" s="299"/>
+      <c r="A296" s="233"/>
+      <c r="B296" s="310"/>
       <c r="C296" s="52" t="s">
         <v>1082</v>
       </c>
-      <c r="D296" s="268"/>
-[...2 lines deleted...]
-      <c r="G296" s="266"/>
+      <c r="D296" s="279"/>
+      <c r="E296" s="277"/>
+      <c r="F296" s="283"/>
+      <c r="G296" s="277"/>
       <c r="H296" s="52" t="s">
         <v>1118</v>
       </c>
       <c r="I296" s="49" t="s">
         <v>1119</v>
       </c>
-      <c r="J296" s="266"/>
+      <c r="J296" s="277"/>
       <c r="K296" s="29"/>
       <c r="L296" s="65"/>
       <c r="M296" s="65"/>
       <c r="N296" s="65"/>
       <c r="O296" s="65"/>
       <c r="P296" s="65"/>
       <c r="Q296" s="65"/>
       <c r="R296" s="65"/>
       <c r="S296" s="65"/>
       <c r="T296" s="65"/>
       <c r="U296" s="29"/>
     </row>
     <row r="297" spans="1:21" ht="272.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A297" s="198"/>
-      <c r="B297" s="261"/>
+      <c r="B297" s="272"/>
       <c r="C297" s="52" t="s">
         <v>1083</v>
       </c>
-      <c r="D297" s="269"/>
-[...2 lines deleted...]
-      <c r="G297" s="263"/>
+      <c r="D297" s="280"/>
+      <c r="E297" s="274"/>
+      <c r="F297" s="276"/>
+      <c r="G297" s="274"/>
       <c r="H297" s="52" t="s">
         <v>1120</v>
       </c>
       <c r="I297" s="49" t="s">
         <v>1121</v>
       </c>
-      <c r="J297" s="263"/>
+      <c r="J297" s="274"/>
       <c r="K297" s="29"/>
       <c r="L297" s="65"/>
       <c r="M297" s="65"/>
       <c r="N297" s="65"/>
       <c r="O297" s="65"/>
       <c r="P297" s="65"/>
       <c r="Q297" s="65"/>
       <c r="R297" s="65"/>
       <c r="S297" s="65"/>
       <c r="T297" s="65"/>
       <c r="U297" s="29"/>
     </row>
     <row r="298" spans="1:21" ht="60" x14ac:dyDescent="0.25">
       <c r="A298" s="144">
         <v>267</v>
       </c>
       <c r="B298" s="37" t="s">
         <v>1084</v>
       </c>
       <c r="C298" s="38" t="s">
         <v>1085</v>
       </c>
       <c r="D298" s="90" t="s">
         <v>1159</v>
       </c>
@@ -30722,268 +31342,268 @@
       <c r="G300" s="52" t="s">
         <v>6</v>
       </c>
       <c r="H300" s="52" t="s">
         <v>1101</v>
       </c>
       <c r="I300" s="49" t="s">
         <v>1102</v>
       </c>
       <c r="J300" s="52" t="s">
         <v>1100</v>
       </c>
       <c r="K300" s="29"/>
       <c r="L300" s="65"/>
       <c r="M300" s="65"/>
       <c r="N300" s="65"/>
       <c r="O300" s="65"/>
       <c r="P300" s="65"/>
       <c r="Q300" s="65"/>
       <c r="R300" s="65"/>
       <c r="S300" s="65"/>
       <c r="T300" s="65"/>
       <c r="U300" s="29"/>
     </row>
     <row r="301" spans="1:21" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A301" s="196">
+      <c r="A301" s="197">
         <v>270</v>
       </c>
-      <c r="B301" s="291" t="s">
+      <c r="B301" s="302" t="s">
         <v>1088</v>
       </c>
       <c r="C301" s="38" t="s">
         <v>1090</v>
       </c>
-      <c r="D301" s="257" t="s">
+      <c r="D301" s="268" t="s">
         <v>1161</v>
       </c>
-      <c r="E301" s="270">
+      <c r="E301" s="281">
         <v>29675</v>
       </c>
-      <c r="F301" s="288">
+      <c r="F301" s="299">
         <v>0.1545</v>
       </c>
-      <c r="G301" s="270" t="s">
+      <c r="G301" s="281" t="s">
         <v>130</v>
       </c>
       <c r="H301" s="38" t="s">
         <v>1123</v>
       </c>
       <c r="I301" s="51" t="s">
         <v>1124</v>
       </c>
-      <c r="J301" s="270" t="s">
+      <c r="J301" s="281" t="s">
         <v>1122</v>
       </c>
       <c r="K301" s="29"/>
       <c r="L301" s="65"/>
       <c r="M301" s="65"/>
       <c r="N301" s="65"/>
       <c r="O301" s="65"/>
       <c r="P301" s="65"/>
       <c r="Q301" s="65"/>
       <c r="R301" s="65"/>
       <c r="S301" s="65"/>
       <c r="T301" s="65"/>
       <c r="U301" s="29"/>
     </row>
     <row r="302" spans="1:21" ht="45" x14ac:dyDescent="0.25">
-      <c r="A302" s="197"/>
-      <c r="B302" s="292"/>
+      <c r="A302" s="233"/>
+      <c r="B302" s="303"/>
       <c r="C302" s="38" t="s">
         <v>1089</v>
       </c>
-      <c r="D302" s="258"/>
-[...2 lines deleted...]
-      <c r="G302" s="271"/>
+      <c r="D302" s="269"/>
+      <c r="E302" s="282"/>
+      <c r="F302" s="300"/>
+      <c r="G302" s="282"/>
       <c r="H302" s="38" t="s">
         <v>1125</v>
       </c>
       <c r="I302" s="51" t="s">
         <v>1126</v>
       </c>
-      <c r="J302" s="271"/>
+      <c r="J302" s="282"/>
       <c r="K302" s="29"/>
       <c r="L302" s="65"/>
       <c r="M302" s="65"/>
       <c r="N302" s="65"/>
       <c r="O302" s="65"/>
       <c r="P302" s="65"/>
       <c r="Q302" s="65"/>
       <c r="R302" s="65"/>
       <c r="S302" s="65"/>
       <c r="T302" s="65"/>
       <c r="U302" s="29"/>
     </row>
     <row r="303" spans="1:21" ht="60" x14ac:dyDescent="0.25">
-      <c r="A303" s="197"/>
-      <c r="B303" s="292"/>
+      <c r="A303" s="233"/>
+      <c r="B303" s="303"/>
       <c r="C303" s="38" t="s">
         <v>1091</v>
       </c>
-      <c r="D303" s="258"/>
-[...2 lines deleted...]
-      <c r="G303" s="271"/>
+      <c r="D303" s="269"/>
+      <c r="E303" s="282"/>
+      <c r="F303" s="300"/>
+      <c r="G303" s="282"/>
       <c r="H303" s="38" t="s">
         <v>1127</v>
       </c>
       <c r="I303" s="51" t="s">
         <v>1128</v>
       </c>
-      <c r="J303" s="271"/>
+      <c r="J303" s="282"/>
       <c r="K303" s="29"/>
       <c r="L303" s="65"/>
       <c r="M303" s="65"/>
       <c r="N303" s="65"/>
       <c r="O303" s="65"/>
       <c r="P303" s="65"/>
       <c r="Q303" s="65"/>
       <c r="R303" s="65"/>
       <c r="S303" s="65"/>
       <c r="T303" s="65"/>
       <c r="U303" s="29"/>
     </row>
     <row r="304" spans="1:21" ht="45" x14ac:dyDescent="0.25">
-      <c r="A304" s="197"/>
-      <c r="B304" s="292"/>
+      <c r="A304" s="233"/>
+      <c r="B304" s="303"/>
       <c r="C304" s="38" t="s">
         <v>1092</v>
       </c>
-      <c r="D304" s="258"/>
-[...2 lines deleted...]
-      <c r="G304" s="271"/>
+      <c r="D304" s="269"/>
+      <c r="E304" s="282"/>
+      <c r="F304" s="300"/>
+      <c r="G304" s="282"/>
       <c r="H304" s="38" t="s">
         <v>1129</v>
       </c>
       <c r="I304" s="51" t="s">
         <v>1130</v>
       </c>
-      <c r="J304" s="271"/>
+      <c r="J304" s="282"/>
       <c r="K304" s="29"/>
       <c r="L304" s="65"/>
       <c r="M304" s="65"/>
       <c r="N304" s="65"/>
       <c r="O304" s="65"/>
       <c r="P304" s="65"/>
       <c r="Q304" s="65"/>
       <c r="R304" s="65"/>
       <c r="S304" s="65"/>
       <c r="T304" s="65"/>
       <c r="U304" s="29"/>
     </row>
     <row r="305" spans="1:21" ht="45" x14ac:dyDescent="0.25">
       <c r="A305" s="198"/>
-      <c r="B305" s="293"/>
+      <c r="B305" s="304"/>
       <c r="C305" s="38" t="s">
         <v>1093</v>
       </c>
-      <c r="D305" s="259"/>
-[...2 lines deleted...]
-      <c r="G305" s="273"/>
+      <c r="D305" s="270"/>
+      <c r="E305" s="284"/>
+      <c r="F305" s="301"/>
+      <c r="G305" s="284"/>
       <c r="H305" s="38" t="s">
         <v>1131</v>
       </c>
       <c r="I305" s="51" t="s">
         <v>1132</v>
       </c>
-      <c r="J305" s="273"/>
+      <c r="J305" s="284"/>
       <c r="K305" s="29"/>
       <c r="L305" s="65"/>
       <c r="M305" s="65"/>
       <c r="N305" s="65"/>
       <c r="O305" s="65"/>
       <c r="P305" s="65"/>
       <c r="Q305" s="65"/>
       <c r="R305" s="65"/>
       <c r="S305" s="65"/>
       <c r="T305" s="65"/>
       <c r="U305" s="29"/>
     </row>
     <row r="306" spans="1:21" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A306" s="350">
+      <c r="A306" s="357">
         <v>271</v>
       </c>
-      <c r="B306" s="260" t="s">
+      <c r="B306" s="271" t="s">
         <v>1133</v>
       </c>
       <c r="C306" s="52" t="s">
         <v>1134</v>
       </c>
-      <c r="D306" s="262" t="s">
+      <c r="D306" s="273" t="s">
         <v>1167</v>
       </c>
-      <c r="E306" s="262">
+      <c r="E306" s="273">
         <v>2340</v>
       </c>
-      <c r="F306" s="264">
+      <c r="F306" s="275">
         <v>0.503</v>
       </c>
-      <c r="G306" s="262" t="s">
+      <c r="G306" s="273" t="s">
         <v>6</v>
       </c>
       <c r="H306" s="52" t="s">
         <v>1564</v>
       </c>
       <c r="I306" s="52" t="s">
         <v>1209</v>
       </c>
-      <c r="J306" s="262" t="s">
+      <c r="J306" s="273" t="s">
         <v>1223</v>
       </c>
       <c r="K306" s="29"/>
       <c r="L306" s="65"/>
       <c r="M306" s="65"/>
       <c r="N306" s="65"/>
       <c r="O306" s="65"/>
       <c r="P306" s="65"/>
       <c r="Q306" s="65"/>
       <c r="R306" s="65"/>
       <c r="S306" s="65"/>
       <c r="T306" s="65"/>
       <c r="U306" s="29"/>
     </row>
     <row r="307" spans="1:21" ht="106.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A307" s="351"/>
-      <c r="B307" s="261"/>
+      <c r="A307" s="358"/>
+      <c r="B307" s="272"/>
       <c r="C307" s="52" t="s">
         <v>1135</v>
       </c>
-      <c r="D307" s="263"/>
-[...2 lines deleted...]
-      <c r="G307" s="263"/>
+      <c r="D307" s="274"/>
+      <c r="E307" s="274"/>
+      <c r="F307" s="276"/>
+      <c r="G307" s="274"/>
       <c r="H307" s="52" t="s">
         <v>1210</v>
       </c>
       <c r="I307" s="52" t="s">
         <v>1565</v>
       </c>
-      <c r="J307" s="263"/>
+      <c r="J307" s="274"/>
       <c r="K307" s="29"/>
       <c r="L307" s="65"/>
       <c r="M307" s="65"/>
       <c r="N307" s="65"/>
       <c r="O307" s="65"/>
       <c r="P307" s="65"/>
       <c r="Q307" s="65"/>
       <c r="R307" s="65"/>
       <c r="S307" s="65"/>
       <c r="T307" s="65"/>
       <c r="U307" s="29"/>
     </row>
     <row r="308" spans="1:21" ht="45" x14ac:dyDescent="0.25">
       <c r="A308" s="144">
         <v>272</v>
       </c>
       <c r="B308" s="36" t="s">
         <v>1136</v>
       </c>
       <c r="C308" s="52" t="s">
         <v>1163</v>
       </c>
       <c r="D308" s="91" t="s">
         <v>1162</v>
       </c>
@@ -31039,138 +31659,138 @@
       <c r="G309" s="38" t="s">
         <v>130</v>
       </c>
       <c r="H309" s="38" t="s">
         <v>1200</v>
       </c>
       <c r="I309" s="51" t="s">
         <v>1199</v>
       </c>
       <c r="J309" s="38" t="s">
         <v>1225</v>
       </c>
       <c r="K309" s="29"/>
       <c r="L309" s="65"/>
       <c r="M309" s="65"/>
       <c r="N309" s="65"/>
       <c r="O309" s="65"/>
       <c r="P309" s="65"/>
       <c r="Q309" s="65"/>
       <c r="R309" s="65"/>
       <c r="S309" s="65"/>
       <c r="T309" s="65"/>
       <c r="U309" s="29"/>
     </row>
     <row r="310" spans="1:21" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A310" s="196">
+      <c r="A310" s="197">
         <v>274</v>
       </c>
-      <c r="B310" s="260" t="s">
+      <c r="B310" s="271" t="s">
         <v>1169</v>
       </c>
       <c r="C310" s="52" t="s">
         <v>1170</v>
       </c>
-      <c r="D310" s="262" t="s">
+      <c r="D310" s="273" t="s">
         <v>1167</v>
       </c>
-      <c r="E310" s="262">
+      <c r="E310" s="273">
         <v>5032</v>
       </c>
-      <c r="F310" s="264">
+      <c r="F310" s="275">
         <v>0.44500000000000001</v>
       </c>
-      <c r="G310" s="262" t="s">
+      <c r="G310" s="273" t="s">
         <v>6</v>
       </c>
       <c r="H310" s="52" t="s">
         <v>1190</v>
       </c>
       <c r="I310" s="52" t="s">
         <v>1191</v>
       </c>
-      <c r="J310" s="262" t="s">
+      <c r="J310" s="273" t="s">
         <v>1226</v>
       </c>
       <c r="K310" s="29"/>
       <c r="L310" s="65"/>
       <c r="M310" s="65"/>
       <c r="N310" s="65"/>
       <c r="O310" s="65"/>
       <c r="P310" s="65"/>
       <c r="Q310" s="65"/>
       <c r="R310" s="65"/>
       <c r="S310" s="65"/>
       <c r="T310" s="65"/>
       <c r="U310" s="29"/>
     </row>
     <row r="311" spans="1:21" ht="30" x14ac:dyDescent="0.25">
-      <c r="A311" s="197"/>
-      <c r="B311" s="299"/>
+      <c r="A311" s="233"/>
+      <c r="B311" s="310"/>
       <c r="C311" s="52" t="s">
         <v>1171</v>
       </c>
-      <c r="D311" s="266"/>
-[...2 lines deleted...]
-      <c r="G311" s="266"/>
+      <c r="D311" s="277"/>
+      <c r="E311" s="277"/>
+      <c r="F311" s="283"/>
+      <c r="G311" s="277"/>
       <c r="H311" s="52" t="s">
         <v>1192</v>
       </c>
       <c r="I311" s="52" t="s">
         <v>1491</v>
       </c>
-      <c r="J311" s="266"/>
+      <c r="J311" s="277"/>
       <c r="K311" s="29"/>
       <c r="L311" s="65"/>
       <c r="M311" s="65"/>
       <c r="N311" s="65"/>
       <c r="O311" s="65"/>
       <c r="P311" s="65"/>
       <c r="Q311" s="65"/>
       <c r="R311" s="65"/>
       <c r="S311" s="65"/>
       <c r="T311" s="65"/>
       <c r="U311" s="29"/>
     </row>
     <row r="312" spans="1:21" ht="30" x14ac:dyDescent="0.25">
       <c r="A312" s="198"/>
-      <c r="B312" s="261"/>
+      <c r="B312" s="272"/>
       <c r="C312" s="52" t="s">
         <v>1172</v>
       </c>
-      <c r="D312" s="263"/>
-[...2 lines deleted...]
-      <c r="G312" s="263"/>
+      <c r="D312" s="274"/>
+      <c r="E312" s="274"/>
+      <c r="F312" s="276"/>
+      <c r="G312" s="274"/>
       <c r="H312" s="52" t="s">
         <v>1193</v>
       </c>
       <c r="I312" s="52" t="s">
         <v>1194</v>
       </c>
-      <c r="J312" s="263"/>
+      <c r="J312" s="274"/>
       <c r="K312" s="29"/>
       <c r="L312" s="65"/>
       <c r="M312" s="65"/>
       <c r="N312" s="65"/>
       <c r="O312" s="65"/>
       <c r="P312" s="65"/>
       <c r="Q312" s="65"/>
       <c r="R312" s="65"/>
       <c r="S312" s="65"/>
       <c r="T312" s="65"/>
       <c r="U312" s="29"/>
     </row>
     <row r="313" spans="1:21" ht="30" x14ac:dyDescent="0.25">
       <c r="A313" s="144">
         <v>275</v>
       </c>
       <c r="B313" s="52" t="s">
         <v>1213</v>
       </c>
       <c r="C313" s="52" t="s">
         <v>1173</v>
       </c>
       <c r="D313" s="52" t="s">
         <v>1167</v>
       </c>
@@ -31312,196 +31932,196 @@
       <c r="G316" s="52" t="s">
         <v>6</v>
       </c>
       <c r="H316" s="52" t="s">
         <v>1188</v>
       </c>
       <c r="I316" s="52" t="s">
         <v>1189</v>
       </c>
       <c r="J316" s="52" t="s">
         <v>1229</v>
       </c>
       <c r="K316" s="29"/>
       <c r="L316" s="65"/>
       <c r="M316" s="65"/>
       <c r="N316" s="65"/>
       <c r="O316" s="65"/>
       <c r="P316" s="65"/>
       <c r="Q316" s="65"/>
       <c r="R316" s="65"/>
       <c r="S316" s="65"/>
       <c r="T316" s="65"/>
       <c r="U316" s="29"/>
     </row>
     <row r="317" spans="1:21" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A317" s="196">
+      <c r="A317" s="197">
         <v>280</v>
       </c>
-      <c r="B317" s="291" t="s">
+      <c r="B317" s="302" t="s">
         <v>768</v>
       </c>
       <c r="C317" s="38" t="s">
         <v>1177</v>
       </c>
-      <c r="D317" s="257" t="s">
+      <c r="D317" s="268" t="s">
         <v>1167</v>
       </c>
-      <c r="E317" s="270">
+      <c r="E317" s="281">
         <v>80008</v>
       </c>
-      <c r="F317" s="288">
+      <c r="F317" s="299">
         <v>0.14849999999999999</v>
       </c>
-      <c r="G317" s="270" t="s">
+      <c r="G317" s="281" t="s">
         <v>130</v>
       </c>
       <c r="H317" s="38" t="s">
         <v>1437</v>
       </c>
       <c r="I317" s="51" t="s">
         <v>1195</v>
       </c>
-      <c r="J317" s="270" t="s">
+      <c r="J317" s="281" t="s">
         <v>1230</v>
       </c>
       <c r="K317" s="29"/>
       <c r="L317" s="65"/>
       <c r="M317" s="65"/>
       <c r="N317" s="65"/>
       <c r="O317" s="65"/>
       <c r="P317" s="65"/>
       <c r="Q317" s="65"/>
       <c r="R317" s="65"/>
       <c r="S317" s="65"/>
       <c r="T317" s="65"/>
       <c r="U317" s="29"/>
     </row>
     <row r="318" spans="1:21" ht="60" x14ac:dyDescent="0.25">
-      <c r="A318" s="197"/>
-      <c r="B318" s="292"/>
+      <c r="A318" s="233"/>
+      <c r="B318" s="303"/>
       <c r="C318" s="38" t="s">
         <v>1178</v>
       </c>
-      <c r="D318" s="258"/>
-[...2 lines deleted...]
-      <c r="G318" s="271"/>
+      <c r="D318" s="269"/>
+      <c r="E318" s="282"/>
+      <c r="F318" s="300"/>
+      <c r="G318" s="282"/>
       <c r="H318" s="38" t="s">
         <v>1219</v>
       </c>
       <c r="I318" s="51" t="s">
         <v>1196</v>
       </c>
-      <c r="J318" s="271"/>
+      <c r="J318" s="282"/>
       <c r="K318" s="29"/>
       <c r="L318" s="65"/>
       <c r="M318" s="65"/>
       <c r="N318" s="65"/>
       <c r="O318" s="65"/>
       <c r="P318" s="65"/>
       <c r="Q318" s="65"/>
       <c r="R318" s="65"/>
       <c r="S318" s="65"/>
       <c r="T318" s="65"/>
       <c r="U318" s="29"/>
     </row>
     <row r="319" spans="1:21" ht="45" x14ac:dyDescent="0.25">
-      <c r="A319" s="197"/>
-      <c r="B319" s="292"/>
+      <c r="A319" s="233"/>
+      <c r="B319" s="303"/>
       <c r="C319" s="38" t="s">
         <v>1179</v>
       </c>
-      <c r="D319" s="258"/>
-[...2 lines deleted...]
-      <c r="G319" s="271"/>
+      <c r="D319" s="269"/>
+      <c r="E319" s="282"/>
+      <c r="F319" s="300"/>
+      <c r="G319" s="282"/>
       <c r="H319" s="38" t="s">
         <v>1438</v>
       </c>
       <c r="I319" s="51" t="s">
         <v>1197</v>
       </c>
-      <c r="J319" s="271"/>
+      <c r="J319" s="282"/>
       <c r="K319" s="29"/>
       <c r="L319" s="65"/>
       <c r="M319" s="65"/>
       <c r="N319" s="65"/>
       <c r="O319" s="65"/>
       <c r="P319" s="65"/>
       <c r="Q319" s="65"/>
       <c r="R319" s="65"/>
       <c r="S319" s="65"/>
       <c r="T319" s="65"/>
       <c r="U319" s="29"/>
     </row>
     <row r="320" spans="1:21" ht="30" x14ac:dyDescent="0.25">
-      <c r="A320" s="197"/>
-      <c r="B320" s="292"/>
+      <c r="A320" s="233"/>
+      <c r="B320" s="303"/>
       <c r="C320" s="38" t="s">
         <v>1180</v>
       </c>
-      <c r="D320" s="258"/>
-[...2 lines deleted...]
-      <c r="G320" s="271"/>
+      <c r="D320" s="269"/>
+      <c r="E320" s="282"/>
+      <c r="F320" s="300"/>
+      <c r="G320" s="282"/>
       <c r="H320" s="38" t="s">
         <v>1439</v>
       </c>
       <c r="I320" s="51" t="s">
         <v>1198</v>
       </c>
-      <c r="J320" s="271"/>
+      <c r="J320" s="282"/>
       <c r="K320" s="29"/>
       <c r="L320" s="65"/>
       <c r="M320" s="65"/>
       <c r="N320" s="65"/>
       <c r="O320" s="65"/>
       <c r="P320" s="65"/>
       <c r="Q320" s="65"/>
       <c r="R320" s="65"/>
       <c r="S320" s="65"/>
       <c r="T320" s="65"/>
       <c r="U320" s="29"/>
     </row>
     <row r="321" spans="1:21" ht="45" x14ac:dyDescent="0.25">
       <c r="A321" s="198"/>
-      <c r="B321" s="293"/>
+      <c r="B321" s="304"/>
       <c r="C321" s="38" t="s">
         <v>1181</v>
       </c>
-      <c r="D321" s="259"/>
-[...2 lines deleted...]
-      <c r="G321" s="273"/>
+      <c r="D321" s="270"/>
+      <c r="E321" s="284"/>
+      <c r="F321" s="301"/>
+      <c r="G321" s="284"/>
       <c r="H321" s="38" t="s">
         <v>1220</v>
       </c>
       <c r="I321" s="51" t="s">
         <v>1492</v>
       </c>
-      <c r="J321" s="273"/>
+      <c r="J321" s="284"/>
       <c r="K321" s="29"/>
       <c r="L321" s="65"/>
       <c r="M321" s="65"/>
       <c r="N321" s="65"/>
       <c r="O321" s="65"/>
       <c r="P321" s="65"/>
       <c r="Q321" s="65"/>
       <c r="R321" s="65"/>
       <c r="S321" s="65"/>
       <c r="T321" s="65"/>
       <c r="U321" s="29"/>
     </row>
     <row r="322" spans="1:21" ht="45" x14ac:dyDescent="0.25">
       <c r="A322" s="144">
         <v>281</v>
       </c>
       <c r="B322" s="32" t="s">
         <v>1215</v>
       </c>
       <c r="C322" s="52" t="s">
         <v>1182</v>
       </c>
       <c r="D322" s="52" t="s">
         <v>1167</v>
       </c>
@@ -31514,167 +32134,167 @@
       <c r="G322" s="52" t="s">
         <v>6</v>
       </c>
       <c r="H322" s="52" t="s">
         <v>1504</v>
       </c>
       <c r="I322" s="49" t="s">
         <v>1183</v>
       </c>
       <c r="J322" s="52" t="s">
         <v>1231</v>
       </c>
       <c r="K322" s="23"/>
       <c r="L322" s="59"/>
       <c r="M322" s="60"/>
       <c r="N322" s="61"/>
       <c r="O322" s="62"/>
       <c r="P322" s="63"/>
       <c r="Q322" s="59"/>
       <c r="R322" s="59"/>
       <c r="S322" s="64"/>
       <c r="T322" s="59"/>
       <c r="U322" s="29"/>
     </row>
     <row r="323" spans="1:21" ht="75" x14ac:dyDescent="0.25">
-      <c r="A323" s="196">
+      <c r="A323" s="197">
         <v>282</v>
       </c>
-      <c r="B323" s="291" t="s">
+      <c r="B323" s="302" t="s">
         <v>1216</v>
       </c>
       <c r="C323" s="38" t="s">
         <v>1184</v>
       </c>
-      <c r="D323" s="257" t="s">
+      <c r="D323" s="268" t="s">
         <v>1167</v>
       </c>
-      <c r="E323" s="270">
+      <c r="E323" s="281">
         <v>11108</v>
       </c>
-      <c r="F323" s="288">
+      <c r="F323" s="299">
         <v>0.215</v>
       </c>
-      <c r="G323" s="270" t="s">
+      <c r="G323" s="281" t="s">
         <v>130</v>
       </c>
       <c r="H323" s="38" t="s">
         <v>1201</v>
       </c>
       <c r="I323" s="51" t="s">
         <v>1202</v>
       </c>
-      <c r="J323" s="270" t="s">
+      <c r="J323" s="281" t="s">
         <v>1232</v>
       </c>
       <c r="K323" s="82"/>
       <c r="L323" s="59"/>
       <c r="M323" s="60"/>
       <c r="N323" s="61"/>
       <c r="O323" s="62"/>
       <c r="P323" s="63"/>
       <c r="Q323" s="59"/>
       <c r="R323" s="59"/>
       <c r="S323" s="64"/>
       <c r="T323" s="59"/>
       <c r="U323" s="29"/>
     </row>
     <row r="324" spans="1:21" ht="115.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A324" s="197"/>
-      <c r="B324" s="292"/>
+      <c r="A324" s="233"/>
+      <c r="B324" s="303"/>
       <c r="C324" s="38" t="s">
         <v>1185</v>
       </c>
-      <c r="D324" s="258"/>
-[...2 lines deleted...]
-      <c r="G324" s="271"/>
+      <c r="D324" s="269"/>
+      <c r="E324" s="282"/>
+      <c r="F324" s="300"/>
+      <c r="G324" s="282"/>
       <c r="H324" s="38" t="s">
         <v>1203</v>
       </c>
       <c r="I324" s="51" t="s">
         <v>1204</v>
       </c>
-      <c r="J324" s="271"/>
+      <c r="J324" s="282"/>
       <c r="K324" s="82"/>
       <c r="L324" s="59"/>
       <c r="M324" s="60"/>
       <c r="N324" s="61"/>
       <c r="O324" s="62"/>
       <c r="P324" s="63"/>
       <c r="Q324" s="59"/>
       <c r="R324" s="59"/>
       <c r="S324" s="64"/>
       <c r="T324" s="59"/>
       <c r="U324" s="29"/>
     </row>
     <row r="325" spans="1:21" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A325" s="197"/>
-      <c r="B325" s="292"/>
+      <c r="A325" s="233"/>
+      <c r="B325" s="303"/>
       <c r="C325" s="38" t="s">
         <v>1186</v>
       </c>
-      <c r="D325" s="258"/>
-[...2 lines deleted...]
-      <c r="G325" s="271"/>
+      <c r="D325" s="269"/>
+      <c r="E325" s="282"/>
+      <c r="F325" s="300"/>
+      <c r="G325" s="282"/>
       <c r="H325" s="38" t="s">
         <v>1205</v>
       </c>
       <c r="I325" s="51" t="s">
         <v>1206</v>
       </c>
-      <c r="J325" s="271"/>
+      <c r="J325" s="282"/>
       <c r="K325" s="82"/>
       <c r="L325" s="59"/>
       <c r="M325" s="60"/>
       <c r="N325" s="61"/>
       <c r="O325" s="62"/>
       <c r="P325" s="63"/>
       <c r="Q325" s="59"/>
       <c r="R325" s="59"/>
       <c r="S325" s="64"/>
       <c r="T325" s="59"/>
       <c r="U325" s="29"/>
     </row>
     <row r="326" spans="1:21" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A326" s="198"/>
-      <c r="B326" s="292"/>
+      <c r="B326" s="303"/>
       <c r="C326" s="38" t="s">
         <v>1187</v>
       </c>
-      <c r="D326" s="258"/>
-[...2 lines deleted...]
-      <c r="G326" s="271"/>
+      <c r="D326" s="269"/>
+      <c r="E326" s="282"/>
+      <c r="F326" s="300"/>
+      <c r="G326" s="282"/>
       <c r="H326" s="38" t="s">
         <v>1207</v>
       </c>
       <c r="I326" s="51" t="s">
         <v>1208</v>
       </c>
-      <c r="J326" s="271"/>
+      <c r="J326" s="282"/>
       <c r="K326" s="82"/>
       <c r="L326" s="59"/>
       <c r="M326" s="60"/>
       <c r="N326" s="61"/>
       <c r="O326" s="62"/>
       <c r="P326" s="63"/>
       <c r="Q326" s="59"/>
       <c r="R326" s="59"/>
       <c r="S326" s="64"/>
       <c r="T326" s="59"/>
       <c r="U326" s="29"/>
     </row>
     <row r="327" spans="1:21" ht="97.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A327" s="144">
         <v>283</v>
       </c>
       <c r="B327" s="32" t="s">
         <v>1450</v>
       </c>
       <c r="C327" s="52" t="s">
         <v>1442</v>
       </c>
       <c r="D327" s="91">
         <v>43470</v>
       </c>
@@ -31774,108 +32394,108 @@
         <v>6</v>
       </c>
       <c r="H329" s="34" t="s">
         <v>1486</v>
       </c>
       <c r="I329" s="43" t="s">
         <v>1487</v>
       </c>
       <c r="J329" s="34" t="s">
         <v>1488</v>
       </c>
       <c r="K329" s="82"/>
       <c r="L329" s="59"/>
       <c r="M329" s="60"/>
       <c r="N329" s="61"/>
       <c r="O329" s="62"/>
       <c r="P329" s="63"/>
       <c r="Q329" s="59"/>
       <c r="R329" s="59"/>
       <c r="S329" s="64"/>
       <c r="T329" s="59"/>
       <c r="U329" s="29"/>
     </row>
     <row r="330" spans="1:21" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A330" s="146"/>
-      <c r="B330" s="260" t="s">
+      <c r="B330" s="271" t="s">
         <v>1451</v>
       </c>
       <c r="C330" s="34" t="s">
         <v>1445</v>
       </c>
-      <c r="D330" s="267">
+      <c r="D330" s="278">
         <v>43546</v>
       </c>
-      <c r="E330" s="262">
+      <c r="E330" s="273">
         <v>1646</v>
       </c>
-      <c r="F330" s="264">
+      <c r="F330" s="275">
         <v>0.50849999999999995</v>
       </c>
-      <c r="G330" s="262" t="s">
+      <c r="G330" s="273" t="s">
         <v>6</v>
       </c>
       <c r="H330" s="34" t="s">
         <v>1481</v>
       </c>
       <c r="I330" s="43" t="s">
         <v>1482</v>
       </c>
-      <c r="J330" s="262" t="s">
+      <c r="J330" s="273" t="s">
         <v>1483</v>
       </c>
       <c r="K330" s="82"/>
       <c r="L330" s="59"/>
       <c r="M330" s="60"/>
       <c r="N330" s="61"/>
       <c r="O330" s="62"/>
       <c r="P330" s="63"/>
       <c r="Q330" s="59"/>
       <c r="R330" s="59"/>
       <c r="S330" s="64"/>
       <c r="T330" s="59"/>
       <c r="U330" s="29"/>
     </row>
     <row r="331" spans="1:21" ht="154.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="146">
         <v>286</v>
       </c>
-      <c r="B331" s="261"/>
+      <c r="B331" s="272"/>
       <c r="C331" s="34" t="s">
         <v>1444</v>
       </c>
-      <c r="D331" s="269"/>
-[...2 lines deleted...]
-      <c r="G331" s="263"/>
+      <c r="D331" s="280"/>
+      <c r="E331" s="274"/>
+      <c r="F331" s="276"/>
+      <c r="G331" s="274"/>
       <c r="H331" s="34" t="s">
         <v>1484</v>
       </c>
       <c r="I331" s="43" t="s">
         <v>1485</v>
       </c>
-      <c r="J331" s="263"/>
+      <c r="J331" s="274"/>
       <c r="K331" s="82"/>
       <c r="L331" s="59"/>
       <c r="M331" s="60"/>
       <c r="N331" s="61"/>
       <c r="O331" s="62"/>
       <c r="P331" s="63"/>
       <c r="Q331" s="59"/>
       <c r="R331" s="59"/>
       <c r="S331" s="64"/>
       <c r="T331" s="59"/>
       <c r="U331" s="29"/>
     </row>
     <row r="332" spans="1:21" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="144">
         <v>287</v>
       </c>
       <c r="B332" s="32" t="s">
         <v>1448</v>
       </c>
       <c r="C332" s="85" t="s">
         <v>1456</v>
       </c>
       <c r="D332" s="40" t="s">
         <v>1443</v>
       </c>
@@ -31941,58 +32561,58 @@
         <v>1477</v>
       </c>
       <c r="K333" s="82"/>
       <c r="L333" s="59"/>
       <c r="M333" s="60"/>
       <c r="N333" s="61"/>
       <c r="O333" s="62"/>
       <c r="P333" s="63"/>
       <c r="Q333" s="59"/>
       <c r="R333" s="59"/>
       <c r="S333" s="64"/>
       <c r="T333" s="59"/>
       <c r="U333" s="29"/>
     </row>
     <row r="334" spans="1:21" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A334" s="144">
         <v>289</v>
       </c>
       <c r="B334" s="33" t="s">
         <v>1463</v>
       </c>
       <c r="C334" s="35"/>
       <c r="D334" s="102" t="s">
         <v>1443</v>
       </c>
-      <c r="E334" s="274" t="s">
+      <c r="E334" s="285" t="s">
         <v>644</v>
       </c>
-      <c r="F334" s="276"/>
-[...3 lines deleted...]
-      <c r="J334" s="275"/>
+      <c r="F334" s="287"/>
+      <c r="G334" s="287"/>
+      <c r="H334" s="287"/>
+      <c r="I334" s="287"/>
+      <c r="J334" s="286"/>
       <c r="K334" s="82"/>
       <c r="L334" s="59"/>
       <c r="M334" s="60"/>
       <c r="N334" s="61"/>
       <c r="O334" s="62"/>
       <c r="P334" s="63"/>
       <c r="Q334" s="59"/>
       <c r="R334" s="59"/>
       <c r="S334" s="64"/>
       <c r="T334" s="59"/>
       <c r="U334" s="29"/>
     </row>
     <row r="335" spans="1:21" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A335" s="144">
         <v>290</v>
       </c>
       <c r="B335" s="117" t="s">
         <v>1457</v>
       </c>
       <c r="C335" s="85" t="s">
         <v>1458</v>
       </c>
       <c r="D335" s="115">
         <v>43743</v>
       </c>
@@ -32220,102 +32840,102 @@
       <c r="G340" s="34" t="s">
         <v>6</v>
       </c>
       <c r="H340" s="34" t="s">
         <v>1502</v>
       </c>
       <c r="I340" s="43" t="s">
         <v>1503</v>
       </c>
       <c r="J340" s="34" t="s">
         <v>1570</v>
       </c>
       <c r="K340" s="82"/>
       <c r="L340" s="59"/>
       <c r="M340" s="60"/>
       <c r="N340" s="61"/>
       <c r="O340" s="62"/>
       <c r="P340" s="63"/>
       <c r="Q340" s="59"/>
       <c r="R340" s="59"/>
       <c r="S340" s="64"/>
       <c r="T340" s="59"/>
       <c r="U340" s="29"/>
     </row>
     <row r="341" spans="1:21" ht="42" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A341" s="196">
+      <c r="A341" s="197">
         <v>296</v>
       </c>
-      <c r="B341" s="199" t="s">
+      <c r="B341" s="222" t="s">
         <v>1578</v>
       </c>
       <c r="C341" s="119" t="s">
         <v>1581</v>
       </c>
-      <c r="D341" s="202">
+      <c r="D341" s="209">
         <v>44001</v>
       </c>
-      <c r="E341" s="205">
+      <c r="E341" s="211">
         <v>1061</v>
       </c>
-      <c r="F341" s="264">
+      <c r="F341" s="275">
         <v>0.49580000000000002</v>
       </c>
-      <c r="G341" s="294" t="s">
+      <c r="G341" s="305" t="s">
         <v>6</v>
       </c>
       <c r="H341" s="119" t="s">
         <v>1651</v>
       </c>
       <c r="I341" s="119" t="s">
         <v>1652</v>
       </c>
       <c r="J341" s="119" t="s">
         <v>1585</v>
       </c>
       <c r="K341" s="82"/>
       <c r="L341" s="59"/>
       <c r="M341" s="60"/>
       <c r="N341" s="61"/>
       <c r="O341" s="62"/>
       <c r="P341" s="63"/>
       <c r="Q341" s="59"/>
       <c r="R341" s="59"/>
       <c r="S341" s="64"/>
       <c r="T341" s="59"/>
       <c r="U341" s="29"/>
     </row>
     <row r="342" spans="1:21" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A342" s="198"/>
-      <c r="B342" s="201"/>
+      <c r="B342" s="223"/>
       <c r="C342" s="22" t="s">
         <v>1576</v>
       </c>
-      <c r="D342" s="204"/>
-[...2 lines deleted...]
-      <c r="G342" s="295"/>
+      <c r="D342" s="210"/>
+      <c r="E342" s="227"/>
+      <c r="F342" s="276"/>
+      <c r="G342" s="306"/>
       <c r="H342" s="22" t="s">
         <v>1653</v>
       </c>
       <c r="I342" s="22" t="s">
         <v>1654</v>
       </c>
       <c r="J342" s="22" t="s">
         <v>1584</v>
       </c>
       <c r="K342" s="82"/>
       <c r="L342" s="59"/>
       <c r="M342" s="60"/>
       <c r="N342" s="61"/>
       <c r="O342" s="62"/>
       <c r="P342" s="63"/>
       <c r="Q342" s="59"/>
       <c r="R342" s="59"/>
       <c r="S342" s="64"/>
       <c r="T342" s="59"/>
       <c r="U342" s="29"/>
     </row>
     <row r="343" spans="1:21" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A343" s="144">
         <v>297</v>
       </c>
@@ -32509,102 +33129,102 @@
       <c r="G347" s="113" t="s">
         <v>6</v>
       </c>
       <c r="H347" s="85" t="s">
         <v>1702</v>
       </c>
       <c r="I347" s="119" t="s">
         <v>1663</v>
       </c>
       <c r="J347" s="22" t="s">
         <v>1709</v>
       </c>
       <c r="K347" s="82"/>
       <c r="L347" s="59"/>
       <c r="M347" s="60"/>
       <c r="N347" s="61"/>
       <c r="O347" s="62"/>
       <c r="P347" s="63"/>
       <c r="Q347" s="59"/>
       <c r="R347" s="59"/>
       <c r="S347" s="64"/>
       <c r="T347" s="59"/>
       <c r="U347" s="29"/>
     </row>
     <row r="348" spans="1:21" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A348" s="196">
+      <c r="A348" s="197">
         <v>302</v>
       </c>
-      <c r="B348" s="346" t="s">
+      <c r="B348" s="199" t="s">
         <v>1605</v>
       </c>
       <c r="C348" s="118" t="s">
         <v>1597</v>
       </c>
-      <c r="D348" s="348" t="s">
+      <c r="D348" s="201" t="s">
         <v>1589</v>
       </c>
-      <c r="E348" s="352">
+      <c r="E348" s="207">
         <v>196</v>
       </c>
-      <c r="F348" s="264">
+      <c r="F348" s="275">
         <v>0.74490000000000001</v>
       </c>
-      <c r="G348" s="211" t="s">
+      <c r="G348" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H348" s="54" t="s">
         <v>1664</v>
       </c>
       <c r="I348" s="135" t="s">
         <v>1665</v>
       </c>
       <c r="J348" s="54" t="s">
         <v>1619</v>
       </c>
       <c r="K348" s="82"/>
       <c r="L348" s="59"/>
       <c r="M348" s="60"/>
       <c r="N348" s="61"/>
       <c r="O348" s="62"/>
       <c r="P348" s="63"/>
       <c r="Q348" s="59"/>
       <c r="R348" s="59"/>
       <c r="S348" s="64"/>
       <c r="T348" s="59"/>
       <c r="U348" s="29"/>
     </row>
     <row r="349" spans="1:21" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A349" s="198"/>
-      <c r="B349" s="347"/>
+      <c r="B349" s="200"/>
       <c r="C349" s="118" t="s">
         <v>1598</v>
       </c>
-      <c r="D349" s="349"/>
-[...2 lines deleted...]
-      <c r="G349" s="213"/>
+      <c r="D349" s="202"/>
+      <c r="E349" s="208"/>
+      <c r="F349" s="276"/>
+      <c r="G349" s="227"/>
       <c r="H349" s="85" t="s">
         <v>1666</v>
       </c>
       <c r="I349" s="119" t="s">
         <v>1667</v>
       </c>
       <c r="J349" s="22" t="s">
         <v>877</v>
       </c>
       <c r="K349" s="82"/>
       <c r="L349" s="59"/>
       <c r="M349" s="60"/>
       <c r="N349" s="61"/>
       <c r="O349" s="62"/>
       <c r="P349" s="63"/>
       <c r="Q349" s="59"/>
       <c r="R349" s="59"/>
       <c r="S349" s="64"/>
       <c r="T349" s="59"/>
       <c r="U349" s="29"/>
     </row>
     <row r="350" spans="1:21" s="121" customFormat="1" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A350" s="144">
         <v>303</v>
       </c>
@@ -32667,108 +33287,108 @@
       </c>
       <c r="G351" s="134" t="s">
         <v>130</v>
       </c>
       <c r="H351" s="135" t="s">
         <v>1705</v>
       </c>
       <c r="I351" s="135" t="s">
         <v>1706</v>
       </c>
       <c r="J351" s="54" t="s">
         <v>1708</v>
       </c>
       <c r="K351" s="122"/>
       <c r="L351" s="123"/>
       <c r="M351" s="124"/>
       <c r="N351" s="125"/>
       <c r="O351" s="126"/>
       <c r="P351" s="127"/>
       <c r="Q351" s="123"/>
       <c r="R351" s="123"/>
       <c r="S351" s="128"/>
       <c r="T351" s="123"/>
     </row>
     <row r="352" spans="1:21" s="121" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A352" s="196">
+      <c r="A352" s="197">
         <v>305</v>
       </c>
-      <c r="B352" s="199" t="s">
+      <c r="B352" s="222" t="s">
         <v>1608</v>
       </c>
       <c r="C352" s="22" t="s">
         <v>1610</v>
       </c>
-      <c r="D352" s="202" t="s">
+      <c r="D352" s="209" t="s">
         <v>1589</v>
       </c>
-      <c r="E352" s="205">
+      <c r="E352" s="211">
         <v>4383</v>
       </c>
-      <c r="F352" s="264">
+      <c r="F352" s="275">
         <v>0.53869999999999996</v>
       </c>
-      <c r="G352" s="211" t="s">
+      <c r="G352" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H352" s="119" t="s">
         <v>1710</v>
       </c>
       <c r="I352" s="119" t="s">
         <v>1668</v>
       </c>
-      <c r="J352" s="294" t="s">
+      <c r="J352" s="305" t="s">
         <v>1712</v>
       </c>
       <c r="K352" s="122"/>
       <c r="L352" s="123"/>
       <c r="M352" s="124"/>
       <c r="N352" s="125"/>
       <c r="O352" s="126"/>
       <c r="P352" s="127"/>
       <c r="Q352" s="123"/>
       <c r="R352" s="123"/>
       <c r="S352" s="128"/>
       <c r="T352" s="123"/>
     </row>
     <row r="353" spans="1:20" s="121" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A353" s="198"/>
-      <c r="B353" s="201"/>
+      <c r="B353" s="223"/>
       <c r="C353" s="22" t="s">
         <v>1609</v>
       </c>
-      <c r="D353" s="204"/>
-[...2 lines deleted...]
-      <c r="G353" s="213"/>
+      <c r="D353" s="210"/>
+      <c r="E353" s="227"/>
+      <c r="F353" s="276"/>
+      <c r="G353" s="227"/>
       <c r="H353" s="119" t="s">
         <v>1711</v>
       </c>
       <c r="I353" s="119" t="s">
         <v>1669</v>
       </c>
-      <c r="J353" s="295"/>
+      <c r="J353" s="306"/>
       <c r="K353" s="122"/>
       <c r="L353" s="123"/>
       <c r="M353" s="124"/>
       <c r="N353" s="125"/>
       <c r="O353" s="126"/>
       <c r="P353" s="127"/>
       <c r="Q353" s="123"/>
       <c r="R353" s="123"/>
       <c r="S353" s="128"/>
       <c r="T353" s="123"/>
     </row>
     <row r="354" spans="1:20" s="121" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A354" s="144">
         <v>306</v>
       </c>
       <c r="B354" s="129" t="s">
         <v>1611</v>
       </c>
       <c r="C354" s="22" t="s">
         <v>1627</v>
       </c>
       <c r="D354" s="130" t="s">
         <v>1589</v>
       </c>
       <c r="E354" s="151">
@@ -32905,101 +33525,101 @@
       </c>
       <c r="G357" s="113" t="s">
         <v>6</v>
       </c>
       <c r="H357" s="22" t="s">
         <v>1716</v>
       </c>
       <c r="I357" s="22" t="s">
         <v>1717</v>
       </c>
       <c r="J357" s="22" t="s">
         <v>1718</v>
       </c>
       <c r="K357" s="122"/>
       <c r="L357" s="123"/>
       <c r="M357" s="124"/>
       <c r="N357" s="125"/>
       <c r="O357" s="126"/>
       <c r="P357" s="127"/>
       <c r="Q357" s="123"/>
       <c r="R357" s="123"/>
       <c r="S357" s="128"/>
       <c r="T357" s="123"/>
     </row>
     <row r="358" spans="1:20" s="121" customFormat="1" ht="171.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A358" s="196">
+      <c r="A358" s="197">
         <v>310</v>
       </c>
-      <c r="B358" s="346" t="s">
+      <c r="B358" s="199" t="s">
         <v>1613</v>
       </c>
       <c r="C358" s="118" t="s">
         <v>1725</v>
       </c>
-      <c r="D358" s="348" t="s">
+      <c r="D358" s="201" t="s">
         <v>1589</v>
       </c>
-      <c r="E358" s="354">
+      <c r="E358" s="203">
         <v>2697</v>
       </c>
-      <c r="F358" s="264">
+      <c r="F358" s="275">
         <v>0.51200000000000001</v>
       </c>
-      <c r="G358" s="211" t="s">
+      <c r="G358" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H358" s="54" t="s">
         <v>1674</v>
       </c>
       <c r="I358" s="135" t="s">
         <v>1675</v>
       </c>
       <c r="J358" s="54" t="s">
         <v>1622</v>
       </c>
       <c r="K358" s="122"/>
       <c r="L358" s="123"/>
       <c r="M358" s="124"/>
       <c r="N358" s="125"/>
       <c r="O358" s="126"/>
       <c r="P358" s="127"/>
       <c r="Q358" s="123"/>
       <c r="R358" s="123"/>
       <c r="S358" s="128"/>
       <c r="T358" s="123"/>
     </row>
     <row r="359" spans="1:20" s="121" customFormat="1" ht="188.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A359" s="198"/>
-      <c r="B359" s="347"/>
+      <c r="B359" s="200"/>
       <c r="C359" s="118" t="s">
         <v>1601</v>
       </c>
-      <c r="D359" s="349"/>
-[...2 lines deleted...]
-      <c r="G359" s="213"/>
+      <c r="D359" s="202"/>
+      <c r="E359" s="208"/>
+      <c r="F359" s="276"/>
+      <c r="G359" s="227"/>
       <c r="H359" s="22" t="s">
         <v>1719</v>
       </c>
       <c r="I359" s="22" t="s">
         <v>1676</v>
       </c>
       <c r="J359" s="22" t="s">
         <v>1623</v>
       </c>
       <c r="K359" s="122"/>
       <c r="L359" s="123"/>
       <c r="M359" s="124"/>
       <c r="N359" s="125"/>
       <c r="O359" s="126"/>
       <c r="P359" s="127"/>
       <c r="Q359" s="123"/>
       <c r="R359" s="123"/>
       <c r="S359" s="128"/>
       <c r="T359" s="123"/>
     </row>
     <row r="360" spans="1:20" s="121" customFormat="1" ht="84" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A360" s="144">
         <v>311</v>
       </c>
       <c r="B360" s="129" t="s">
@@ -33019,245 +33639,245 @@
       </c>
       <c r="G360" s="113" t="s">
         <v>6</v>
       </c>
       <c r="H360" s="22" t="s">
         <v>1720</v>
       </c>
       <c r="I360" s="22" t="s">
         <v>1646</v>
       </c>
       <c r="J360" s="22" t="s">
         <v>1721</v>
       </c>
       <c r="K360" s="122"/>
       <c r="L360" s="123"/>
       <c r="M360" s="124"/>
       <c r="N360" s="125"/>
       <c r="O360" s="126"/>
       <c r="P360" s="127"/>
       <c r="Q360" s="123"/>
       <c r="R360" s="123"/>
       <c r="S360" s="128"/>
       <c r="T360" s="123"/>
     </row>
     <row r="361" spans="1:20" s="121" customFormat="1" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A361" s="230">
+      <c r="A361" s="247">
         <v>312</v>
       </c>
-      <c r="B361" s="250" t="s">
+      <c r="B361" s="261" t="s">
         <v>1624</v>
       </c>
       <c r="C361" s="22" t="s">
         <v>1630</v>
       </c>
-      <c r="D361" s="223" t="s">
+      <c r="D361" s="237" t="s">
         <v>1688</v>
       </c>
-      <c r="E361" s="231">
+      <c r="E361" s="248">
         <v>1103</v>
       </c>
-      <c r="F361" s="224">
+      <c r="F361" s="238">
         <v>0.61739999999999995</v>
       </c>
-      <c r="G361" s="225" t="s">
+      <c r="G361" s="239" t="s">
         <v>6</v>
       </c>
       <c r="H361" s="22" t="s">
         <v>1795</v>
       </c>
       <c r="I361" s="22" t="s">
         <v>1791</v>
       </c>
       <c r="J361" s="22" t="s">
         <v>1794</v>
       </c>
       <c r="K361" s="122"/>
       <c r="L361" s="123"/>
       <c r="M361" s="124"/>
       <c r="N361" s="125"/>
       <c r="O361" s="126"/>
       <c r="P361" s="127"/>
       <c r="Q361" s="123"/>
       <c r="R361" s="123"/>
       <c r="S361" s="128"/>
       <c r="T361" s="123"/>
     </row>
     <row r="362" spans="1:20" s="121" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A362" s="230"/>
-      <c r="B362" s="250"/>
+      <c r="A362" s="247"/>
+      <c r="B362" s="261"/>
       <c r="C362" s="22" t="s">
         <v>1631</v>
       </c>
-      <c r="D362" s="223"/>
-[...2 lines deleted...]
-      <c r="G362" s="225"/>
+      <c r="D362" s="237"/>
+      <c r="E362" s="239"/>
+      <c r="F362" s="238"/>
+      <c r="G362" s="239"/>
       <c r="H362" s="22" t="s">
         <v>1792</v>
       </c>
       <c r="I362" s="22" t="s">
         <v>1793</v>
       </c>
       <c r="J362" s="22" t="s">
         <v>1794</v>
       </c>
       <c r="K362" s="122"/>
       <c r="L362" s="123"/>
       <c r="M362" s="124"/>
       <c r="N362" s="125"/>
       <c r="O362" s="126"/>
       <c r="P362" s="127"/>
       <c r="Q362" s="123"/>
       <c r="R362" s="123"/>
       <c r="S362" s="128"/>
       <c r="T362" s="123"/>
     </row>
     <row r="363" spans="1:20" s="121" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A363" s="230">
+      <c r="A363" s="247">
         <v>313</v>
       </c>
-      <c r="B363" s="250" t="s">
+      <c r="B363" s="261" t="s">
         <v>1628</v>
       </c>
       <c r="C363" s="22" t="s">
         <v>1681</v>
       </c>
-      <c r="D363" s="223">
+      <c r="D363" s="237">
         <v>44387</v>
       </c>
-      <c r="E363" s="225">
+      <c r="E363" s="239">
         <v>230</v>
       </c>
-      <c r="F363" s="224">
+      <c r="F363" s="238">
         <v>0.63</v>
       </c>
-      <c r="G363" s="225" t="s">
+      <c r="G363" s="239" t="s">
         <v>6</v>
       </c>
       <c r="H363" s="22" t="s">
         <v>1685</v>
       </c>
       <c r="I363" s="22" t="s">
         <v>1686</v>
       </c>
       <c r="J363" s="22" t="s">
         <v>1257</v>
       </c>
       <c r="K363" s="122"/>
       <c r="L363" s="123"/>
       <c r="M363" s="124"/>
       <c r="N363" s="125"/>
       <c r="O363" s="126"/>
       <c r="P363" s="127"/>
       <c r="Q363" s="123"/>
       <c r="R363" s="123"/>
       <c r="S363" s="128"/>
       <c r="T363" s="123"/>
     </row>
     <row r="364" spans="1:20" s="121" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A364" s="230"/>
-      <c r="B364" s="250"/>
+      <c r="A364" s="247"/>
+      <c r="B364" s="261"/>
       <c r="C364" s="22" t="s">
         <v>1682</v>
       </c>
-      <c r="D364" s="223"/>
-[...2 lines deleted...]
-      <c r="G364" s="225"/>
+      <c r="D364" s="237"/>
+      <c r="E364" s="239"/>
+      <c r="F364" s="238"/>
+      <c r="G364" s="239"/>
       <c r="H364" s="22" t="s">
         <v>1686</v>
       </c>
       <c r="I364" s="22" t="s">
         <v>1685</v>
       </c>
       <c r="J364" s="22" t="s">
         <v>1257</v>
       </c>
       <c r="K364" s="122"/>
       <c r="L364" s="123"/>
       <c r="M364" s="124"/>
       <c r="N364" s="125"/>
       <c r="O364" s="126"/>
       <c r="P364" s="127"/>
       <c r="Q364" s="123"/>
       <c r="R364" s="123"/>
       <c r="S364" s="128"/>
       <c r="T364" s="123"/>
     </row>
     <row r="365" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-      <c r="A365" s="230">
+      <c r="A365" s="247">
         <v>314</v>
       </c>
-      <c r="B365" s="250" t="s">
+      <c r="B365" s="261" t="s">
         <v>1632</v>
       </c>
       <c r="C365" s="22" t="s">
         <v>1853</v>
       </c>
-      <c r="D365" s="223">
+      <c r="D365" s="237">
         <v>44330</v>
       </c>
-      <c r="E365" s="225">
+      <c r="E365" s="239">
         <v>176</v>
       </c>
-      <c r="F365" s="224">
+      <c r="F365" s="238">
         <v>0.79500000000000004</v>
       </c>
-      <c r="G365" s="225" t="s">
+      <c r="G365" s="239" t="s">
         <v>6</v>
       </c>
       <c r="H365" s="22" t="s">
         <v>1647</v>
       </c>
       <c r="I365" s="22" t="s">
         <v>1645</v>
       </c>
       <c r="J365" s="22" t="s">
         <v>1635</v>
       </c>
       <c r="K365" s="122"/>
       <c r="L365" s="123"/>
       <c r="M365" s="124"/>
       <c r="N365" s="125"/>
       <c r="O365" s="126"/>
       <c r="P365" s="127"/>
       <c r="Q365" s="123"/>
       <c r="R365" s="123"/>
       <c r="S365" s="128"/>
       <c r="T365" s="123"/>
     </row>
     <row r="366" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A366" s="230"/>
-      <c r="B366" s="250"/>
+      <c r="A366" s="247"/>
+      <c r="B366" s="261"/>
       <c r="C366" s="22" t="s">
         <v>1633</v>
       </c>
-      <c r="D366" s="223"/>
-[...2 lines deleted...]
-      <c r="G366" s="225"/>
+      <c r="D366" s="237"/>
+      <c r="E366" s="239"/>
+      <c r="F366" s="238"/>
+      <c r="G366" s="239"/>
       <c r="H366" s="22" t="s">
         <v>1648</v>
       </c>
       <c r="I366" s="22" t="s">
         <v>1649</v>
       </c>
       <c r="J366" s="22" t="s">
         <v>1634</v>
       </c>
       <c r="K366" s="122"/>
       <c r="L366" s="123"/>
       <c r="M366" s="124"/>
       <c r="N366" s="125"/>
       <c r="O366" s="126"/>
       <c r="P366" s="127"/>
       <c r="Q366" s="123"/>
       <c r="R366" s="123"/>
       <c r="S366" s="128"/>
       <c r="T366" s="123"/>
     </row>
     <row r="367" spans="1:20" s="121" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="A367" s="144">
         <v>315</v>
       </c>
       <c r="B367" s="129" t="s">
@@ -33613,101 +34233,101 @@
       </c>
       <c r="G375" s="113" t="s">
         <v>6</v>
       </c>
       <c r="H375" s="22" t="s">
         <v>1776</v>
       </c>
       <c r="I375" s="22" t="s">
         <v>1777</v>
       </c>
       <c r="J375" s="22" t="s">
         <v>1778</v>
       </c>
       <c r="K375" s="122"/>
       <c r="L375" s="123"/>
       <c r="M375" s="124"/>
       <c r="N375" s="125"/>
       <c r="O375" s="126"/>
       <c r="P375" s="127"/>
       <c r="Q375" s="123"/>
       <c r="R375" s="123"/>
       <c r="S375" s="128"/>
       <c r="T375" s="123"/>
     </row>
     <row r="376" spans="1:20" s="121" customFormat="1" ht="135" x14ac:dyDescent="0.25">
-      <c r="A376" s="230">
+      <c r="A376" s="247">
         <v>324</v>
       </c>
-      <c r="B376" s="250" t="s">
+      <c r="B376" s="261" t="s">
         <v>1696</v>
       </c>
       <c r="C376" s="22" t="s">
         <v>1697</v>
       </c>
-      <c r="D376" s="223" t="s">
+      <c r="D376" s="237" t="s">
         <v>1688</v>
       </c>
-      <c r="E376" s="231">
+      <c r="E376" s="248">
         <v>2394</v>
       </c>
-      <c r="F376" s="224">
+      <c r="F376" s="238">
         <v>0.62109999999999999</v>
       </c>
-      <c r="G376" s="225" t="s">
+      <c r="G376" s="239" t="s">
         <v>6</v>
       </c>
       <c r="H376" s="22" t="s">
         <v>1803</v>
       </c>
       <c r="I376" s="22" t="s">
         <v>1804</v>
       </c>
       <c r="J376" s="22" t="s">
         <v>1805</v>
       </c>
       <c r="K376" s="122"/>
       <c r="L376" s="123"/>
       <c r="M376" s="124"/>
       <c r="N376" s="125"/>
       <c r="O376" s="126"/>
       <c r="P376" s="127"/>
       <c r="Q376" s="123"/>
       <c r="R376" s="123"/>
       <c r="S376" s="128"/>
       <c r="T376" s="123"/>
     </row>
     <row r="377" spans="1:20" s="121" customFormat="1" ht="90" x14ac:dyDescent="0.25">
-      <c r="A377" s="230"/>
-      <c r="B377" s="250"/>
+      <c r="A377" s="247"/>
+      <c r="B377" s="261"/>
       <c r="C377" s="22" t="s">
         <v>1698</v>
       </c>
-      <c r="D377" s="223"/>
-[...2 lines deleted...]
-      <c r="G377" s="225"/>
+      <c r="D377" s="237"/>
+      <c r="E377" s="239"/>
+      <c r="F377" s="238"/>
+      <c r="G377" s="239"/>
       <c r="H377" s="22" t="s">
         <v>1806</v>
       </c>
       <c r="I377" s="22" t="s">
         <v>1807</v>
       </c>
       <c r="J377" s="22" t="s">
         <v>1805</v>
       </c>
       <c r="K377" s="122"/>
       <c r="L377" s="123"/>
       <c r="M377" s="124"/>
       <c r="N377" s="125"/>
       <c r="O377" s="126"/>
       <c r="P377" s="127"/>
       <c r="Q377" s="123"/>
       <c r="R377" s="123"/>
       <c r="S377" s="128"/>
       <c r="T377" s="123"/>
     </row>
     <row r="378" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A378" s="144">
         <v>325</v>
       </c>
       <c r="B378" s="55" t="s">
@@ -34021,173 +34641,173 @@
       </c>
       <c r="G385" s="113" t="s">
         <v>6</v>
       </c>
       <c r="H385" s="22" t="s">
         <v>1771</v>
       </c>
       <c r="I385" s="22" t="s">
         <v>1772</v>
       </c>
       <c r="J385" s="22" t="s">
         <v>1267</v>
       </c>
       <c r="K385" s="122"/>
       <c r="L385" s="123"/>
       <c r="M385" s="124"/>
       <c r="N385" s="125"/>
       <c r="O385" s="126"/>
       <c r="P385" s="127"/>
       <c r="Q385" s="123"/>
       <c r="R385" s="123"/>
       <c r="S385" s="128"/>
       <c r="T385" s="123"/>
     </row>
     <row r="386" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-      <c r="A386" s="230">
+      <c r="A386" s="247">
         <v>333</v>
       </c>
-      <c r="B386" s="250" t="s">
+      <c r="B386" s="261" t="s">
         <v>1741</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>1739</v>
       </c>
-      <c r="D386" s="223" t="s">
+      <c r="D386" s="237" t="s">
         <v>1688</v>
       </c>
-      <c r="E386" s="231">
+      <c r="E386" s="248">
         <v>1948</v>
       </c>
-      <c r="F386" s="224">
+      <c r="F386" s="238">
         <v>0.43530000000000002</v>
       </c>
-      <c r="G386" s="225" t="s">
+      <c r="G386" s="239" t="s">
         <v>6</v>
       </c>
       <c r="H386" s="22" t="s">
         <v>1811</v>
       </c>
       <c r="I386" s="22" t="s">
         <v>1812</v>
       </c>
       <c r="J386" s="22" t="s">
         <v>1813</v>
       </c>
       <c r="K386" s="122"/>
       <c r="L386" s="123"/>
       <c r="M386" s="124"/>
       <c r="N386" s="125"/>
       <c r="O386" s="126"/>
       <c r="P386" s="127"/>
       <c r="Q386" s="123"/>
       <c r="R386" s="123"/>
       <c r="S386" s="128"/>
       <c r="T386" s="123"/>
     </row>
     <row r="387" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-      <c r="A387" s="230"/>
-      <c r="B387" s="250"/>
+      <c r="A387" s="247"/>
+      <c r="B387" s="261"/>
       <c r="C387" s="1" t="s">
         <v>1740</v>
       </c>
-      <c r="D387" s="223"/>
-[...2 lines deleted...]
-      <c r="G387" s="225"/>
+      <c r="D387" s="237"/>
+      <c r="E387" s="239"/>
+      <c r="F387" s="238"/>
+      <c r="G387" s="239"/>
       <c r="H387" s="22" t="s">
         <v>1814</v>
       </c>
       <c r="I387" s="22" t="s">
         <v>1815</v>
       </c>
       <c r="J387" s="22" t="s">
         <v>1813</v>
       </c>
       <c r="K387" s="122"/>
       <c r="L387" s="123"/>
       <c r="M387" s="124"/>
       <c r="N387" s="125"/>
       <c r="O387" s="126"/>
       <c r="P387" s="127"/>
       <c r="Q387" s="123"/>
       <c r="R387" s="123"/>
       <c r="S387" s="128"/>
       <c r="T387" s="123"/>
     </row>
     <row r="388" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A388" s="196">
+      <c r="A388" s="197">
         <v>334</v>
       </c>
-      <c r="B388" s="199" t="s">
+      <c r="B388" s="222" t="s">
         <v>1742</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>1743</v>
       </c>
-      <c r="D388" s="202" t="s">
+      <c r="D388" s="209" t="s">
         <v>1688</v>
       </c>
-      <c r="E388" s="205">
+      <c r="E388" s="211">
         <v>1721</v>
       </c>
-      <c r="F388" s="208">
+      <c r="F388" s="224">
         <v>0.65310000000000001</v>
       </c>
-      <c r="G388" s="211" t="s">
+      <c r="G388" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H388" s="22" t="s">
         <v>1786</v>
       </c>
       <c r="I388" s="22" t="s">
         <v>1787</v>
       </c>
       <c r="J388" s="22" t="s">
         <v>1788</v>
       </c>
       <c r="K388" s="122"/>
       <c r="L388" s="123"/>
       <c r="M388" s="124"/>
       <c r="N388" s="125"/>
       <c r="O388" s="126"/>
       <c r="P388" s="127"/>
       <c r="Q388" s="123"/>
       <c r="R388" s="123"/>
       <c r="S388" s="128"/>
       <c r="T388" s="123"/>
     </row>
     <row r="389" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A389" s="198"/>
-      <c r="B389" s="201"/>
+      <c r="B389" s="223"/>
       <c r="C389" s="1" t="s">
         <v>1744</v>
       </c>
-      <c r="D389" s="204"/>
-[...2 lines deleted...]
-      <c r="G389" s="213"/>
+      <c r="D389" s="210"/>
+      <c r="E389" s="227"/>
+      <c r="F389" s="225"/>
+      <c r="G389" s="227"/>
       <c r="H389" s="22" t="s">
         <v>1789</v>
       </c>
       <c r="I389" s="22" t="s">
         <v>1790</v>
       </c>
       <c r="J389" s="22" t="s">
         <v>1788</v>
       </c>
       <c r="K389" s="122"/>
       <c r="L389" s="123"/>
       <c r="M389" s="124"/>
       <c r="N389" s="125"/>
       <c r="O389" s="126"/>
       <c r="P389" s="127"/>
       <c r="Q389" s="123"/>
       <c r="R389" s="123"/>
       <c r="S389" s="128"/>
       <c r="T389" s="123"/>
     </row>
     <row r="390" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A390" s="144">
         <v>335</v>
       </c>
       <c r="B390" s="129" t="s">
@@ -34459,101 +35079,101 @@
       </c>
       <c r="G396" s="113" t="s">
         <v>6</v>
       </c>
       <c r="H396" s="22" t="s">
         <v>1840</v>
       </c>
       <c r="I396" s="22" t="s">
         <v>1841</v>
       </c>
       <c r="J396" s="22" t="s">
         <v>1062</v>
       </c>
       <c r="K396" s="122"/>
       <c r="L396" s="123"/>
       <c r="M396" s="124"/>
       <c r="N396" s="125"/>
       <c r="O396" s="126"/>
       <c r="P396" s="127"/>
       <c r="Q396" s="123"/>
       <c r="R396" s="123"/>
       <c r="S396" s="128"/>
       <c r="T396" s="123"/>
     </row>
     <row r="397" spans="1:20" s="121" customFormat="1" ht="75" x14ac:dyDescent="0.25">
-      <c r="A397" s="230">
+      <c r="A397" s="247">
         <v>342</v>
       </c>
-      <c r="B397" s="232" t="s">
+      <c r="B397" s="249" t="s">
         <v>1758</v>
       </c>
       <c r="C397" s="5" t="s">
         <v>1759</v>
       </c>
-      <c r="D397" s="233" t="s">
+      <c r="D397" s="250" t="s">
         <v>1871</v>
       </c>
-      <c r="E397" s="234">
+      <c r="E397" s="251">
         <v>5548</v>
       </c>
-      <c r="F397" s="236">
+      <c r="F397" s="253">
         <v>0.30349999999999999</v>
       </c>
-      <c r="G397" s="235" t="s">
+      <c r="G397" s="252" t="s">
         <v>130</v>
       </c>
       <c r="H397" s="54" t="s">
         <v>1908</v>
       </c>
       <c r="I397" s="54" t="s">
         <v>1909</v>
       </c>
       <c r="J397" s="54" t="s">
         <v>1910</v>
       </c>
       <c r="K397" s="122"/>
       <c r="L397" s="123"/>
       <c r="M397" s="124"/>
       <c r="N397" s="125"/>
       <c r="O397" s="126"/>
       <c r="P397" s="127"/>
       <c r="Q397" s="123"/>
       <c r="R397" s="123"/>
       <c r="S397" s="128"/>
       <c r="T397" s="123"/>
     </row>
     <row r="398" spans="1:20" s="121" customFormat="1" ht="90" x14ac:dyDescent="0.25">
-      <c r="A398" s="230"/>
-      <c r="B398" s="232"/>
+      <c r="A398" s="247"/>
+      <c r="B398" s="249"/>
       <c r="C398" s="5" t="s">
         <v>1848</v>
       </c>
-      <c r="D398" s="233"/>
-[...2 lines deleted...]
-      <c r="G398" s="235"/>
+      <c r="D398" s="250"/>
+      <c r="E398" s="252"/>
+      <c r="F398" s="253"/>
+      <c r="G398" s="252"/>
       <c r="H398" s="54" t="s">
         <v>1911</v>
       </c>
       <c r="I398" s="54" t="s">
         <v>1912</v>
       </c>
       <c r="J398" s="54" t="s">
         <v>1910</v>
       </c>
       <c r="K398" s="122"/>
       <c r="L398" s="123"/>
       <c r="M398" s="124"/>
       <c r="N398" s="125"/>
       <c r="O398" s="126"/>
       <c r="P398" s="127"/>
       <c r="Q398" s="123"/>
       <c r="R398" s="123"/>
       <c r="S398" s="128"/>
       <c r="T398" s="123"/>
     </row>
     <row r="399" spans="1:20" s="121" customFormat="1" ht="105" x14ac:dyDescent="0.25">
       <c r="A399" s="144">
         <v>343</v>
       </c>
       <c r="B399" s="129" t="s">
@@ -34573,101 +35193,101 @@
       </c>
       <c r="G399" s="113" t="s">
         <v>6</v>
       </c>
       <c r="H399" s="22" t="s">
         <v>1779</v>
       </c>
       <c r="I399" s="22" t="s">
         <v>1780</v>
       </c>
       <c r="J399" s="22" t="s">
         <v>1781</v>
       </c>
       <c r="K399" s="122"/>
       <c r="L399" s="123"/>
       <c r="M399" s="124"/>
       <c r="N399" s="125"/>
       <c r="O399" s="126"/>
       <c r="P399" s="127"/>
       <c r="Q399" s="123"/>
       <c r="R399" s="123"/>
       <c r="S399" s="128"/>
       <c r="T399" s="123"/>
     </row>
     <row r="400" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A400" s="230">
+      <c r="A400" s="247">
         <v>344</v>
       </c>
-      <c r="B400" s="250" t="s">
+      <c r="B400" s="261" t="s">
         <v>1842</v>
       </c>
       <c r="C400" s="1" t="s">
         <v>1844</v>
       </c>
-      <c r="D400" s="223">
+      <c r="D400" s="237">
         <v>44527</v>
       </c>
-      <c r="E400" s="225">
+      <c r="E400" s="239">
         <v>133</v>
       </c>
-      <c r="F400" s="224">
+      <c r="F400" s="238">
         <v>0.68420000000000003</v>
       </c>
-      <c r="G400" s="225" t="s">
+      <c r="G400" s="239" t="s">
         <v>6</v>
       </c>
       <c r="H400" s="22" t="s">
         <v>1849</v>
       </c>
       <c r="I400" s="22" t="s">
         <v>1850</v>
       </c>
       <c r="J400" s="22" t="s">
         <v>1851</v>
       </c>
       <c r="K400" s="122"/>
       <c r="L400" s="123"/>
       <c r="M400" s="124"/>
       <c r="N400" s="125"/>
       <c r="O400" s="126"/>
       <c r="P400" s="127"/>
       <c r="Q400" s="123"/>
       <c r="R400" s="123"/>
       <c r="S400" s="128"/>
       <c r="T400" s="123"/>
     </row>
     <row r="401" spans="1:20" ht="45" x14ac:dyDescent="0.25">
-      <c r="A401" s="230"/>
-      <c r="B401" s="250"/>
+      <c r="A401" s="247"/>
+      <c r="B401" s="261"/>
       <c r="C401" s="1" t="s">
         <v>1843</v>
       </c>
-      <c r="D401" s="223"/>
-[...2 lines deleted...]
-      <c r="G401" s="225"/>
+      <c r="D401" s="237"/>
+      <c r="E401" s="239"/>
+      <c r="F401" s="238"/>
+      <c r="G401" s="239"/>
       <c r="H401" s="22" t="s">
         <v>1852</v>
       </c>
       <c r="I401" s="22" t="s">
         <v>1849</v>
       </c>
       <c r="J401" s="22" t="s">
         <v>1851</v>
       </c>
       <c r="K401" s="23"/>
       <c r="L401" s="153"/>
       <c r="M401" s="154"/>
       <c r="N401" s="155"/>
       <c r="O401" s="156"/>
       <c r="P401" s="157"/>
       <c r="Q401" s="153"/>
       <c r="R401" s="153"/>
       <c r="S401" s="158"/>
       <c r="T401" s="153"/>
     </row>
     <row r="402" spans="1:20" s="121" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A402" s="144">
         <v>345</v>
       </c>
       <c r="B402" s="159" t="s">
@@ -34780,59 +35400,59 @@
       </c>
       <c r="J404" s="54" t="s">
         <v>1857</v>
       </c>
       <c r="K404" s="122"/>
       <c r="L404" s="123"/>
       <c r="M404" s="124"/>
       <c r="N404" s="125"/>
       <c r="O404" s="126"/>
       <c r="P404" s="127"/>
       <c r="Q404" s="123"/>
       <c r="R404" s="123"/>
       <c r="S404" s="128"/>
       <c r="T404" s="123"/>
     </row>
     <row r="405" spans="1:20" s="121" customFormat="1" ht="150" x14ac:dyDescent="0.25">
       <c r="A405" s="144">
         <v>348</v>
       </c>
       <c r="B405" s="159" t="s">
         <v>1866</v>
       </c>
       <c r="C405" s="5" t="s">
         <v>1867</v>
       </c>
-      <c r="D405" s="237" t="s">
+      <c r="D405" s="254" t="s">
         <v>1872</v>
       </c>
-      <c r="E405" s="238"/>
-[...4 lines deleted...]
-      <c r="J405" s="239"/>
+      <c r="E405" s="255"/>
+      <c r="F405" s="255"/>
+      <c r="G405" s="255"/>
+      <c r="H405" s="255"/>
+      <c r="I405" s="255"/>
+      <c r="J405" s="256"/>
       <c r="K405" s="122"/>
       <c r="L405" s="123"/>
       <c r="M405" s="124"/>
       <c r="N405" s="125"/>
       <c r="O405" s="126"/>
       <c r="P405" s="127"/>
       <c r="Q405" s="123"/>
       <c r="R405" s="123"/>
       <c r="S405" s="128"/>
       <c r="T405" s="123"/>
     </row>
     <row r="406" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A406" s="144">
         <v>349</v>
       </c>
       <c r="B406" s="160" t="s">
         <v>1868</v>
       </c>
       <c r="C406" s="1" t="s">
         <v>1869</v>
       </c>
       <c r="D406" s="130" t="s">
         <v>1871</v>
       </c>
       <c r="E406" s="151">
@@ -34843,101 +35463,101 @@
       </c>
       <c r="G406" s="113" t="s">
         <v>6</v>
       </c>
       <c r="H406" s="22" t="s">
         <v>1894</v>
       </c>
       <c r="I406" s="22" t="s">
         <v>1895</v>
       </c>
       <c r="J406" s="22" t="s">
         <v>1285</v>
       </c>
       <c r="K406" s="122"/>
       <c r="L406" s="123"/>
       <c r="M406" s="124"/>
       <c r="N406" s="125"/>
       <c r="O406" s="126"/>
       <c r="P406" s="127"/>
       <c r="Q406" s="123"/>
       <c r="R406" s="123"/>
       <c r="S406" s="128"/>
       <c r="T406" s="123"/>
     </row>
     <row r="407" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-      <c r="A407" s="230">
+      <c r="A407" s="247">
         <v>350</v>
       </c>
-      <c r="B407" s="229" t="s">
+      <c r="B407" s="243" t="s">
         <v>1870</v>
       </c>
       <c r="C407" s="1" t="s">
         <v>1902</v>
       </c>
-      <c r="D407" s="223" t="s">
+      <c r="D407" s="237" t="s">
         <v>1871</v>
       </c>
-      <c r="E407" s="231">
+      <c r="E407" s="248">
         <v>2252</v>
       </c>
-      <c r="F407" s="224">
+      <c r="F407" s="238">
         <v>0.54310000000000003</v>
       </c>
-      <c r="G407" s="225" t="s">
+      <c r="G407" s="239" t="s">
         <v>6</v>
       </c>
       <c r="H407" s="22" t="s">
         <v>1903</v>
       </c>
       <c r="I407" s="22" t="s">
         <v>1904</v>
       </c>
       <c r="J407" s="22" t="s">
         <v>1905</v>
       </c>
       <c r="K407" s="122"/>
       <c r="L407" s="123"/>
       <c r="M407" s="124"/>
       <c r="N407" s="125"/>
       <c r="O407" s="126"/>
       <c r="P407" s="127"/>
       <c r="Q407" s="123"/>
       <c r="R407" s="123"/>
       <c r="S407" s="128"/>
       <c r="T407" s="123"/>
     </row>
     <row r="408" spans="1:20" s="121" customFormat="1" ht="75" x14ac:dyDescent="0.25">
-      <c r="A408" s="230"/>
-      <c r="B408" s="229"/>
+      <c r="A408" s="247"/>
+      <c r="B408" s="243"/>
       <c r="C408" s="1" t="s">
         <v>1901</v>
       </c>
-      <c r="D408" s="223"/>
-[...2 lines deleted...]
-      <c r="G408" s="225"/>
+      <c r="D408" s="237"/>
+      <c r="E408" s="248"/>
+      <c r="F408" s="238"/>
+      <c r="G408" s="239"/>
       <c r="H408" s="22" t="s">
         <v>1906</v>
       </c>
       <c r="I408" s="22" t="s">
         <v>1907</v>
       </c>
       <c r="J408" s="22" t="s">
         <v>1905</v>
       </c>
       <c r="K408" s="122"/>
       <c r="L408" s="123"/>
       <c r="M408" s="124"/>
       <c r="N408" s="125"/>
       <c r="O408" s="126"/>
       <c r="P408" s="127"/>
       <c r="Q408" s="123"/>
       <c r="R408" s="123"/>
       <c r="S408" s="128"/>
       <c r="T408" s="123"/>
     </row>
     <row r="409" spans="1:20" s="121" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A409" s="144">
         <v>351</v>
       </c>
       <c r="B409" s="160" t="s">
@@ -35041,131 +35661,131 @@
       </c>
       <c r="G411" s="113" t="s">
         <v>6</v>
       </c>
       <c r="H411" s="22" t="s">
         <v>1958</v>
       </c>
       <c r="I411" s="22" t="s">
         <v>1959</v>
       </c>
       <c r="J411" s="22" t="s">
         <v>1960</v>
       </c>
       <c r="K411" s="122"/>
       <c r="L411" s="123"/>
       <c r="M411" s="124"/>
       <c r="N411" s="125"/>
       <c r="O411" s="126"/>
       <c r="P411" s="127"/>
       <c r="Q411" s="123"/>
       <c r="R411" s="123"/>
       <c r="S411" s="128"/>
       <c r="T411" s="123"/>
     </row>
     <row r="412" spans="1:20" s="121" customFormat="1" ht="105" x14ac:dyDescent="0.25">
-      <c r="A412" s="196">
+      <c r="A412" s="197">
         <v>354</v>
       </c>
-      <c r="B412" s="240" t="s">
+      <c r="B412" s="230" t="s">
         <v>1877</v>
       </c>
       <c r="C412" s="5" t="s">
         <v>1934</v>
       </c>
-      <c r="D412" s="243" t="s">
+      <c r="D412" s="234" t="s">
         <v>1871</v>
       </c>
-      <c r="E412" s="214">
+      <c r="E412" s="213">
         <v>807</v>
       </c>
-      <c r="F412" s="217">
+      <c r="F412" s="216">
         <v>0.66910000000000003</v>
       </c>
-      <c r="G412" s="220" t="s">
+      <c r="G412" s="219" t="s">
         <v>6</v>
       </c>
       <c r="H412" s="54" t="s">
         <v>1941</v>
       </c>
       <c r="I412" s="54" t="s">
         <v>1942</v>
       </c>
       <c r="J412" s="54" t="s">
         <v>1943</v>
       </c>
       <c r="K412" s="122"/>
       <c r="L412" s="123"/>
       <c r="M412" s="124"/>
       <c r="N412" s="125"/>
       <c r="O412" s="126"/>
       <c r="P412" s="127"/>
       <c r="Q412" s="123"/>
       <c r="R412" s="123"/>
       <c r="S412" s="128"/>
       <c r="T412" s="123"/>
     </row>
     <row r="413" spans="1:20" s="121" customFormat="1" ht="157.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A413" s="197"/>
-      <c r="B413" s="241"/>
+      <c r="A413" s="233"/>
+      <c r="B413" s="231"/>
       <c r="C413" s="5" t="s">
         <v>1933</v>
       </c>
-      <c r="D413" s="244"/>
-[...2 lines deleted...]
-      <c r="G413" s="221"/>
+      <c r="D413" s="235"/>
+      <c r="E413" s="214"/>
+      <c r="F413" s="217"/>
+      <c r="G413" s="220"/>
       <c r="H413" s="54" t="s">
         <v>1944</v>
       </c>
       <c r="I413" s="54" t="s">
         <v>1945</v>
       </c>
       <c r="J413" s="54" t="s">
         <v>1943</v>
       </c>
       <c r="K413" s="122"/>
       <c r="L413" s="123"/>
       <c r="M413" s="124"/>
       <c r="N413" s="125"/>
       <c r="O413" s="126"/>
       <c r="P413" s="127"/>
       <c r="Q413" s="123"/>
       <c r="R413" s="123"/>
       <c r="S413" s="128"/>
       <c r="T413" s="123"/>
     </row>
     <row r="414" spans="1:20" s="121" customFormat="1" ht="105" x14ac:dyDescent="0.25">
       <c r="A414" s="198"/>
-      <c r="B414" s="242"/>
+      <c r="B414" s="232"/>
       <c r="C414" s="5" t="s">
         <v>1935</v>
       </c>
-      <c r="D414" s="245"/>
-[...2 lines deleted...]
-      <c r="G414" s="222"/>
+      <c r="D414" s="236"/>
+      <c r="E414" s="215"/>
+      <c r="F414" s="218"/>
+      <c r="G414" s="221"/>
       <c r="H414" s="54" t="s">
         <v>1946</v>
       </c>
       <c r="I414" s="54" t="s">
         <v>1947</v>
       </c>
       <c r="J414" s="54" t="s">
         <v>1943</v>
       </c>
       <c r="K414" s="122"/>
       <c r="L414" s="123"/>
       <c r="M414" s="124"/>
       <c r="N414" s="125"/>
       <c r="O414" s="126"/>
       <c r="P414" s="127"/>
       <c r="Q414" s="123"/>
       <c r="R414" s="123"/>
       <c r="S414" s="128"/>
       <c r="T414" s="123"/>
     </row>
     <row r="415" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A415" s="144">
         <v>355</v>
       </c>
       <c r="B415" s="160" t="s">
@@ -35269,191 +35889,191 @@
       </c>
       <c r="G417" s="113" t="s">
         <v>6</v>
       </c>
       <c r="H417" s="22" t="s">
         <v>1964</v>
       </c>
       <c r="I417" s="22" t="s">
         <v>1965</v>
       </c>
       <c r="J417" s="22" t="s">
         <v>1966</v>
       </c>
       <c r="K417" s="122"/>
       <c r="L417" s="123"/>
       <c r="M417" s="124"/>
       <c r="N417" s="125"/>
       <c r="O417" s="126"/>
       <c r="P417" s="127"/>
       <c r="Q417" s="123"/>
       <c r="R417" s="123"/>
       <c r="S417" s="128"/>
       <c r="T417" s="123"/>
     </row>
     <row r="418" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A418" s="196">
+      <c r="A418" s="197">
         <v>358</v>
       </c>
-      <c r="B418" s="247" t="s">
+      <c r="B418" s="258" t="s">
         <v>1886</v>
       </c>
       <c r="C418" s="1" t="s">
         <v>1936</v>
       </c>
-      <c r="D418" s="202" t="s">
+      <c r="D418" s="209" t="s">
         <v>1871</v>
       </c>
-      <c r="E418" s="205">
+      <c r="E418" s="211">
         <v>1237</v>
       </c>
-      <c r="F418" s="208">
+      <c r="F418" s="224">
         <v>0.52549999999999997</v>
       </c>
-      <c r="G418" s="211" t="s">
+      <c r="G418" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H418" s="22" t="s">
         <v>1913</v>
       </c>
       <c r="I418" s="22" t="s">
         <v>1914</v>
       </c>
       <c r="J418" s="22" t="s">
         <v>1915</v>
       </c>
       <c r="K418" s="122"/>
       <c r="L418" s="123"/>
       <c r="M418" s="124"/>
       <c r="N418" s="125"/>
       <c r="O418" s="126"/>
       <c r="P418" s="127"/>
       <c r="Q418" s="123"/>
       <c r="R418" s="123"/>
       <c r="S418" s="128"/>
       <c r="T418" s="123"/>
     </row>
     <row r="419" spans="1:20" s="121" customFormat="1" ht="105" x14ac:dyDescent="0.25">
-      <c r="A419" s="197"/>
-      <c r="B419" s="248"/>
+      <c r="A419" s="233"/>
+      <c r="B419" s="259"/>
       <c r="C419" s="1" t="s">
         <v>1937</v>
       </c>
-      <c r="D419" s="203"/>
-[...2 lines deleted...]
-      <c r="G419" s="212"/>
+      <c r="D419" s="246"/>
+      <c r="E419" s="244"/>
+      <c r="F419" s="228"/>
+      <c r="G419" s="229"/>
       <c r="H419" s="22" t="s">
         <v>1916</v>
       </c>
       <c r="I419" s="22" t="s">
         <v>1917</v>
       </c>
       <c r="J419" s="22" t="s">
         <v>1915</v>
       </c>
       <c r="K419" s="122"/>
       <c r="L419" s="123"/>
       <c r="M419" s="124"/>
       <c r="N419" s="125"/>
       <c r="O419" s="126"/>
       <c r="P419" s="127"/>
       <c r="Q419" s="123"/>
       <c r="R419" s="123"/>
       <c r="S419" s="128"/>
       <c r="T419" s="123"/>
     </row>
     <row r="420" spans="1:20" s="121" customFormat="1" ht="120" x14ac:dyDescent="0.25">
-      <c r="A420" s="197"/>
-      <c r="B420" s="248"/>
+      <c r="A420" s="233"/>
+      <c r="B420" s="259"/>
       <c r="C420" s="1" t="s">
         <v>1938</v>
       </c>
-      <c r="D420" s="203"/>
-[...2 lines deleted...]
-      <c r="G420" s="212"/>
+      <c r="D420" s="246"/>
+      <c r="E420" s="244"/>
+      <c r="F420" s="228"/>
+      <c r="G420" s="229"/>
       <c r="H420" s="22" t="s">
         <v>1918</v>
       </c>
       <c r="I420" s="22" t="s">
         <v>1919</v>
       </c>
       <c r="J420" s="22" t="s">
         <v>1915</v>
       </c>
       <c r="K420" s="122"/>
       <c r="L420" s="123"/>
       <c r="M420" s="124"/>
       <c r="N420" s="125"/>
       <c r="O420" s="126"/>
       <c r="P420" s="127"/>
       <c r="Q420" s="123"/>
       <c r="R420" s="123"/>
       <c r="S420" s="128"/>
       <c r="T420" s="123"/>
     </row>
     <row r="421" spans="1:20" s="121" customFormat="1" ht="180" x14ac:dyDescent="0.25">
-      <c r="A421" s="197"/>
-      <c r="B421" s="248"/>
+      <c r="A421" s="233"/>
+      <c r="B421" s="259"/>
       <c r="C421" s="1" t="s">
         <v>1939</v>
       </c>
-      <c r="D421" s="203"/>
-[...2 lines deleted...]
-      <c r="G421" s="212"/>
+      <c r="D421" s="246"/>
+      <c r="E421" s="244"/>
+      <c r="F421" s="228"/>
+      <c r="G421" s="229"/>
       <c r="H421" s="22" t="s">
         <v>1920</v>
       </c>
       <c r="I421" s="22" t="s">
         <v>1921</v>
       </c>
       <c r="J421" s="22" t="s">
         <v>1915</v>
       </c>
       <c r="K421" s="122"/>
       <c r="L421" s="123"/>
       <c r="M421" s="124"/>
       <c r="N421" s="125"/>
       <c r="O421" s="126"/>
       <c r="P421" s="127"/>
       <c r="Q421" s="123"/>
       <c r="R421" s="123"/>
       <c r="S421" s="128"/>
       <c r="T421" s="123"/>
     </row>
     <row r="422" spans="1:20" s="121" customFormat="1" ht="180" x14ac:dyDescent="0.25">
       <c r="A422" s="198"/>
-      <c r="B422" s="249"/>
+      <c r="B422" s="260"/>
       <c r="C422" s="1" t="s">
         <v>1940</v>
       </c>
-      <c r="D422" s="204"/>
-[...2 lines deleted...]
-      <c r="G422" s="213"/>
+      <c r="D422" s="210"/>
+      <c r="E422" s="212"/>
+      <c r="F422" s="225"/>
+      <c r="G422" s="227"/>
       <c r="H422" s="22" t="s">
         <v>1922</v>
       </c>
       <c r="I422" s="22" t="s">
         <v>1923</v>
       </c>
       <c r="J422" s="22" t="s">
         <v>1915</v>
       </c>
       <c r="K422" s="122"/>
       <c r="L422" s="123"/>
       <c r="M422" s="124"/>
       <c r="N422" s="125"/>
       <c r="O422" s="126"/>
       <c r="P422" s="127"/>
       <c r="Q422" s="123"/>
       <c r="R422" s="123"/>
       <c r="S422" s="128"/>
       <c r="T422" s="123"/>
     </row>
     <row r="423" spans="1:20" s="121" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A423" s="144">
         <v>359</v>
       </c>
       <c r="B423" s="160" t="s">
@@ -35473,335 +36093,335 @@
       </c>
       <c r="G423" s="113" t="s">
         <v>6</v>
       </c>
       <c r="H423" s="22" t="s">
         <v>1948</v>
       </c>
       <c r="I423" s="22" t="s">
         <v>1949</v>
       </c>
       <c r="J423" s="22" t="s">
         <v>1290</v>
       </c>
       <c r="K423" s="122"/>
       <c r="L423" s="123"/>
       <c r="M423" s="124"/>
       <c r="N423" s="125"/>
       <c r="O423" s="126"/>
       <c r="P423" s="127"/>
       <c r="Q423" s="123"/>
       <c r="R423" s="123"/>
       <c r="S423" s="128"/>
       <c r="T423" s="123"/>
     </row>
     <row r="424" spans="1:20" s="121" customFormat="1" ht="150" x14ac:dyDescent="0.25">
-      <c r="A424" s="230">
+      <c r="A424" s="247">
         <v>360</v>
       </c>
-      <c r="B424" s="229" t="s">
+      <c r="B424" s="243" t="s">
         <v>1889</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>1893</v>
       </c>
-      <c r="D424" s="223" t="s">
+      <c r="D424" s="237" t="s">
         <v>1871</v>
       </c>
-      <c r="E424" s="231">
+      <c r="E424" s="248">
         <v>3229</v>
       </c>
-      <c r="F424" s="224">
+      <c r="F424" s="238">
         <v>0.59830000000000005</v>
       </c>
-      <c r="G424" s="225" t="s">
+      <c r="G424" s="239" t="s">
         <v>6</v>
       </c>
       <c r="H424" s="22" t="s">
         <v>1950</v>
       </c>
       <c r="I424" s="22" t="s">
         <v>1951</v>
       </c>
       <c r="J424" s="22" t="s">
         <v>1395</v>
       </c>
       <c r="K424" s="122"/>
       <c r="L424" s="123"/>
       <c r="M424" s="124"/>
       <c r="N424" s="125"/>
       <c r="O424" s="126"/>
       <c r="P424" s="127"/>
       <c r="Q424" s="123"/>
       <c r="R424" s="123"/>
       <c r="S424" s="128"/>
       <c r="T424" s="123"/>
     </row>
     <row r="425" spans="1:20" s="121" customFormat="1" ht="90" x14ac:dyDescent="0.25">
-      <c r="A425" s="230"/>
-      <c r="B425" s="229"/>
+      <c r="A425" s="247"/>
+      <c r="B425" s="243"/>
       <c r="C425" s="1" t="s">
         <v>1890</v>
       </c>
-      <c r="D425" s="223"/>
-[...2 lines deleted...]
-      <c r="G425" s="225"/>
+      <c r="D425" s="237"/>
+      <c r="E425" s="248"/>
+      <c r="F425" s="238"/>
+      <c r="G425" s="239"/>
       <c r="H425" s="22" t="s">
         <v>1952</v>
       </c>
       <c r="I425" s="22" t="s">
         <v>1953</v>
       </c>
       <c r="J425" s="22" t="s">
         <v>1395</v>
       </c>
       <c r="K425" s="122"/>
       <c r="L425" s="123"/>
       <c r="M425" s="124"/>
       <c r="N425" s="125"/>
       <c r="O425" s="126"/>
       <c r="P425" s="127"/>
       <c r="Q425" s="123"/>
       <c r="R425" s="123"/>
       <c r="S425" s="128"/>
       <c r="T425" s="123"/>
     </row>
     <row r="426" spans="1:20" s="121" customFormat="1" ht="90" x14ac:dyDescent="0.25">
-      <c r="A426" s="230"/>
-      <c r="B426" s="229"/>
+      <c r="A426" s="247"/>
+      <c r="B426" s="243"/>
       <c r="C426" s="1" t="s">
         <v>1891</v>
       </c>
-      <c r="D426" s="223"/>
-[...2 lines deleted...]
-      <c r="G426" s="225"/>
+      <c r="D426" s="237"/>
+      <c r="E426" s="248"/>
+      <c r="F426" s="238"/>
+      <c r="G426" s="239"/>
       <c r="H426" s="22" t="s">
         <v>1954</v>
       </c>
       <c r="I426" s="22" t="s">
         <v>1955</v>
       </c>
       <c r="J426" s="22" t="s">
         <v>1395</v>
       </c>
       <c r="K426" s="122"/>
       <c r="L426" s="123"/>
       <c r="M426" s="124"/>
       <c r="N426" s="125"/>
       <c r="O426" s="126"/>
       <c r="P426" s="127"/>
       <c r="Q426" s="123"/>
       <c r="R426" s="123"/>
       <c r="S426" s="128"/>
       <c r="T426" s="123"/>
     </row>
     <row r="427" spans="1:20" s="121" customFormat="1" ht="90" x14ac:dyDescent="0.25">
-      <c r="A427" s="230"/>
-      <c r="B427" s="229"/>
+      <c r="A427" s="247"/>
+      <c r="B427" s="243"/>
       <c r="C427" s="1" t="s">
         <v>1892</v>
       </c>
-      <c r="D427" s="223"/>
-[...2 lines deleted...]
-      <c r="G427" s="225"/>
+      <c r="D427" s="237"/>
+      <c r="E427" s="248"/>
+      <c r="F427" s="238"/>
+      <c r="G427" s="239"/>
       <c r="H427" s="22" t="s">
         <v>1956</v>
       </c>
       <c r="I427" s="22" t="s">
         <v>1957</v>
       </c>
       <c r="J427" s="22" t="s">
         <v>1395</v>
       </c>
       <c r="K427" s="122"/>
       <c r="L427" s="123"/>
       <c r="M427" s="124"/>
       <c r="N427" s="125"/>
       <c r="O427" s="126"/>
       <c r="P427" s="127"/>
       <c r="Q427" s="123"/>
       <c r="R427" s="123"/>
       <c r="S427" s="128"/>
       <c r="T427" s="123"/>
     </row>
     <row r="428" spans="1:20" s="121" customFormat="1" ht="105" x14ac:dyDescent="0.25">
-      <c r="A428" s="230">
+      <c r="A428" s="247">
         <v>361</v>
       </c>
-      <c r="B428" s="229" t="s">
+      <c r="B428" s="243" t="s">
         <v>1924</v>
       </c>
       <c r="C428" s="161" t="s">
         <v>1925</v>
       </c>
-      <c r="D428" s="223" t="s">
+      <c r="D428" s="237" t="s">
         <v>1871</v>
       </c>
-      <c r="E428" s="231">
+      <c r="E428" s="248">
         <v>212</v>
       </c>
-      <c r="F428" s="224">
+      <c r="F428" s="238">
         <v>0.70279999999999998</v>
       </c>
-      <c r="G428" s="225" t="s">
+      <c r="G428" s="239" t="s">
         <v>6</v>
       </c>
       <c r="H428" s="22" t="s">
         <v>1928</v>
       </c>
       <c r="I428" s="22" t="s">
         <v>1929</v>
       </c>
       <c r="J428" s="22" t="s">
         <v>1930</v>
       </c>
       <c r="K428" s="122"/>
       <c r="L428" s="123"/>
       <c r="M428" s="124"/>
       <c r="N428" s="125"/>
       <c r="O428" s="126"/>
       <c r="P428" s="127"/>
       <c r="Q428" s="123"/>
       <c r="R428" s="123"/>
       <c r="S428" s="128"/>
       <c r="T428" s="123"/>
     </row>
     <row r="429" spans="1:20" s="121" customFormat="1" ht="90" x14ac:dyDescent="0.25">
-      <c r="A429" s="230"/>
-      <c r="B429" s="229"/>
+      <c r="A429" s="247"/>
+      <c r="B429" s="243"/>
       <c r="C429" s="162" t="s">
         <v>1926</v>
       </c>
-      <c r="D429" s="223"/>
-[...2 lines deleted...]
-      <c r="G429" s="225"/>
+      <c r="D429" s="237"/>
+      <c r="E429" s="248"/>
+      <c r="F429" s="238"/>
+      <c r="G429" s="239"/>
       <c r="H429" s="22" t="s">
         <v>1928</v>
       </c>
       <c r="I429" s="22" t="s">
         <v>1931</v>
       </c>
       <c r="J429" s="22" t="s">
         <v>1930</v>
       </c>
       <c r="K429" s="122"/>
       <c r="L429" s="123"/>
       <c r="M429" s="124"/>
       <c r="N429" s="125"/>
       <c r="O429" s="126"/>
       <c r="P429" s="127"/>
       <c r="Q429" s="123"/>
       <c r="R429" s="123"/>
       <c r="S429" s="128"/>
       <c r="T429" s="123"/>
     </row>
     <row r="430" spans="1:20" s="121" customFormat="1" ht="75" x14ac:dyDescent="0.25">
-      <c r="A430" s="230"/>
-      <c r="B430" s="229"/>
+      <c r="A430" s="247"/>
+      <c r="B430" s="243"/>
       <c r="C430" s="161" t="s">
         <v>1927</v>
       </c>
-      <c r="D430" s="223"/>
-[...2 lines deleted...]
-      <c r="G430" s="225"/>
+      <c r="D430" s="237"/>
+      <c r="E430" s="248"/>
+      <c r="F430" s="238"/>
+      <c r="G430" s="239"/>
       <c r="H430" s="22" t="s">
         <v>1932</v>
       </c>
       <c r="I430" s="22" t="s">
         <v>1929</v>
       </c>
       <c r="J430" s="22" t="s">
         <v>1930</v>
       </c>
       <c r="K430" s="122"/>
       <c r="L430" s="123"/>
       <c r="M430" s="124"/>
       <c r="N430" s="125"/>
       <c r="O430" s="126"/>
       <c r="P430" s="127"/>
       <c r="Q430" s="123"/>
       <c r="R430" s="123"/>
       <c r="S430" s="128"/>
       <c r="T430" s="123"/>
     </row>
     <row r="431" spans="1:20" s="121" customFormat="1" ht="135" x14ac:dyDescent="0.25">
-      <c r="A431" s="196">
+      <c r="A431" s="197">
         <v>362</v>
       </c>
-      <c r="B431" s="247" t="s">
+      <c r="B431" s="258" t="s">
         <v>1970</v>
       </c>
       <c r="C431" s="161" t="s">
         <v>1972</v>
       </c>
-      <c r="D431" s="202" t="s">
+      <c r="D431" s="209" t="s">
         <v>1871</v>
       </c>
-      <c r="E431" s="205">
+      <c r="E431" s="211">
         <v>232</v>
       </c>
-      <c r="F431" s="208">
+      <c r="F431" s="224">
         <v>0.5948</v>
       </c>
-      <c r="G431" s="211" t="s">
+      <c r="G431" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H431" s="22" t="s">
         <v>1974</v>
       </c>
       <c r="I431" s="22" t="s">
         <v>1973</v>
       </c>
       <c r="J431" s="22" t="s">
         <v>1257</v>
       </c>
       <c r="K431" s="122"/>
       <c r="L431" s="123"/>
       <c r="M431" s="124"/>
       <c r="N431" s="125"/>
       <c r="O431" s="126"/>
       <c r="P431" s="127"/>
       <c r="Q431" s="123"/>
       <c r="R431" s="123"/>
       <c r="S431" s="128"/>
       <c r="T431" s="123"/>
     </row>
     <row r="432" spans="1:20" s="121" customFormat="1" ht="135" x14ac:dyDescent="0.25">
       <c r="A432" s="198"/>
-      <c r="B432" s="249"/>
+      <c r="B432" s="260"/>
       <c r="C432" s="161" t="s">
         <v>1971</v>
       </c>
-      <c r="D432" s="204"/>
-[...2 lines deleted...]
-      <c r="G432" s="213"/>
+      <c r="D432" s="210"/>
+      <c r="E432" s="212"/>
+      <c r="F432" s="225"/>
+      <c r="G432" s="227"/>
       <c r="H432" s="22" t="s">
         <v>1975</v>
       </c>
       <c r="I432" s="22" t="s">
         <v>1976</v>
       </c>
       <c r="J432" s="22" t="s">
         <v>1257</v>
       </c>
       <c r="K432" s="122"/>
       <c r="L432" s="123"/>
       <c r="M432" s="124"/>
       <c r="N432" s="125"/>
       <c r="O432" s="126"/>
       <c r="P432" s="127"/>
       <c r="Q432" s="123"/>
       <c r="R432" s="123"/>
       <c r="S432" s="128"/>
       <c r="T432" s="123"/>
     </row>
     <row r="433" spans="1:20" s="121" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A433" s="144">
         <v>363</v>
       </c>
       <c r="B433" s="159" t="s">
@@ -35821,101 +36441,101 @@
       </c>
       <c r="G433" s="134" t="s">
         <v>130</v>
       </c>
       <c r="H433" s="54" t="s">
         <v>1990</v>
       </c>
       <c r="I433" s="54" t="s">
         <v>1991</v>
       </c>
       <c r="J433" s="54" t="s">
         <v>1992</v>
       </c>
       <c r="K433" s="122"/>
       <c r="L433" s="123"/>
       <c r="M433" s="124"/>
       <c r="N433" s="125"/>
       <c r="O433" s="126"/>
       <c r="P433" s="127"/>
       <c r="Q433" s="123"/>
       <c r="R433" s="123"/>
       <c r="S433" s="128"/>
       <c r="T433" s="123"/>
     </row>
     <row r="434" spans="1:20" s="121" customFormat="1" ht="90" x14ac:dyDescent="0.25">
-      <c r="A434" s="230">
+      <c r="A434" s="247">
         <v>364</v>
       </c>
-      <c r="B434" s="246" t="s">
+      <c r="B434" s="257" t="s">
         <v>1979</v>
       </c>
       <c r="C434" s="163" t="s">
         <v>1980</v>
       </c>
-      <c r="D434" s="233">
+      <c r="D434" s="250">
         <v>44870</v>
       </c>
-      <c r="E434" s="234">
+      <c r="E434" s="251">
         <v>8396</v>
       </c>
-      <c r="F434" s="236">
+      <c r="F434" s="253">
         <v>7.1459999999999996E-2</v>
       </c>
-      <c r="G434" s="235" t="s">
+      <c r="G434" s="252" t="s">
         <v>130</v>
       </c>
       <c r="H434" s="54" t="s">
         <v>1981</v>
       </c>
       <c r="I434" s="54" t="s">
         <v>1982</v>
       </c>
       <c r="J434" s="54" t="s">
         <v>1985</v>
       </c>
       <c r="K434" s="122"/>
       <c r="L434" s="123"/>
       <c r="M434" s="124"/>
       <c r="N434" s="125"/>
       <c r="O434" s="126"/>
       <c r="P434" s="127"/>
       <c r="Q434" s="123"/>
       <c r="R434" s="123"/>
       <c r="S434" s="128"/>
       <c r="T434" s="123"/>
     </row>
     <row r="435" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A435" s="230"/>
-      <c r="B435" s="246"/>
+      <c r="A435" s="247"/>
+      <c r="B435" s="257"/>
       <c r="C435" s="163" t="s">
         <v>1986</v>
       </c>
-      <c r="D435" s="233"/>
-[...2 lines deleted...]
-      <c r="G435" s="235"/>
+      <c r="D435" s="250"/>
+      <c r="E435" s="251"/>
+      <c r="F435" s="253"/>
+      <c r="G435" s="252"/>
       <c r="H435" s="54" t="s">
         <v>1983</v>
       </c>
       <c r="I435" s="54" t="s">
         <v>1984</v>
       </c>
       <c r="J435" s="54" t="s">
         <v>1985</v>
       </c>
       <c r="K435" s="122"/>
       <c r="L435" s="123"/>
       <c r="M435" s="124"/>
       <c r="N435" s="125"/>
       <c r="O435" s="126"/>
       <c r="P435" s="127"/>
       <c r="Q435" s="123"/>
       <c r="R435" s="123"/>
       <c r="S435" s="128"/>
       <c r="T435" s="123"/>
     </row>
     <row r="436" spans="1:20" s="121" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A436" s="144">
         <v>365</v>
       </c>
       <c r="B436" s="160" t="s">
@@ -36103,131 +36723,131 @@
       </c>
       <c r="G440" s="113" t="s">
         <v>6</v>
       </c>
       <c r="H440" s="22" t="s">
         <v>2052</v>
       </c>
       <c r="I440" s="22" t="s">
         <v>2053</v>
       </c>
       <c r="J440" s="22" t="s">
         <v>2047</v>
       </c>
       <c r="K440" s="122"/>
       <c r="L440" s="123"/>
       <c r="M440" s="124"/>
       <c r="N440" s="125"/>
       <c r="O440" s="126"/>
       <c r="P440" s="127"/>
       <c r="Q440" s="123"/>
       <c r="R440" s="123"/>
       <c r="S440" s="128"/>
       <c r="T440" s="123"/>
     </row>
     <row r="441" spans="1:20" s="121" customFormat="1" ht="150" x14ac:dyDescent="0.25">
-      <c r="A441" s="230">
+      <c r="A441" s="247">
         <v>370</v>
       </c>
-      <c r="B441" s="229" t="s">
+      <c r="B441" s="243" t="s">
         <v>2004</v>
       </c>
       <c r="C441" s="161" t="s">
         <v>2030</v>
       </c>
-      <c r="D441" s="223" t="s">
+      <c r="D441" s="237" t="s">
         <v>1989</v>
       </c>
-      <c r="E441" s="231">
+      <c r="E441" s="248">
         <v>6784</v>
       </c>
-      <c r="F441" s="224">
+      <c r="F441" s="238">
         <v>0.54359999999999997</v>
       </c>
-      <c r="G441" s="225" t="s">
+      <c r="G441" s="239" t="s">
         <v>6</v>
       </c>
       <c r="H441" s="22" t="s">
         <v>2032</v>
       </c>
       <c r="I441" s="22" t="s">
         <v>2033</v>
       </c>
       <c r="J441" s="22" t="s">
         <v>2034</v>
       </c>
       <c r="K441" s="122"/>
       <c r="L441" s="123"/>
       <c r="M441" s="124"/>
       <c r="N441" s="125"/>
       <c r="O441" s="126"/>
       <c r="P441" s="127"/>
       <c r="Q441" s="123"/>
       <c r="R441" s="123"/>
       <c r="S441" s="128"/>
       <c r="T441" s="123"/>
     </row>
     <row r="442" spans="1:20" s="121" customFormat="1" ht="120" x14ac:dyDescent="0.25">
-      <c r="A442" s="230"/>
-      <c r="B442" s="229"/>
+      <c r="A442" s="247"/>
+      <c r="B442" s="243"/>
       <c r="C442" s="161" t="s">
         <v>2005</v>
       </c>
-      <c r="D442" s="223"/>
-[...2 lines deleted...]
-      <c r="G442" s="225"/>
+      <c r="D442" s="237"/>
+      <c r="E442" s="248"/>
+      <c r="F442" s="238"/>
+      <c r="G442" s="239"/>
       <c r="H442" s="22" t="s">
         <v>2035</v>
       </c>
       <c r="I442" s="22" t="s">
         <v>2036</v>
       </c>
       <c r="J442" s="22" t="s">
         <v>2034</v>
       </c>
       <c r="K442" s="122"/>
       <c r="L442" s="123"/>
       <c r="M442" s="124"/>
       <c r="N442" s="125"/>
       <c r="O442" s="126"/>
       <c r="P442" s="127"/>
       <c r="Q442" s="123"/>
       <c r="R442" s="123"/>
       <c r="S442" s="128"/>
       <c r="T442" s="123"/>
     </row>
     <row r="443" spans="1:20" s="121" customFormat="1" ht="105" x14ac:dyDescent="0.25">
-      <c r="A443" s="230"/>
-      <c r="B443" s="229"/>
+      <c r="A443" s="247"/>
+      <c r="B443" s="243"/>
       <c r="C443" s="161" t="s">
         <v>2031</v>
       </c>
-      <c r="D443" s="223"/>
-[...2 lines deleted...]
-      <c r="G443" s="225"/>
+      <c r="D443" s="237"/>
+      <c r="E443" s="248"/>
+      <c r="F443" s="238"/>
+      <c r="G443" s="239"/>
       <c r="H443" s="22" t="s">
         <v>2035</v>
       </c>
       <c r="I443" s="22" t="s">
         <v>2037</v>
       </c>
       <c r="J443" s="22" t="s">
         <v>2034</v>
       </c>
       <c r="K443" s="122"/>
       <c r="L443" s="123"/>
       <c r="M443" s="124"/>
       <c r="N443" s="125"/>
       <c r="O443" s="126"/>
       <c r="P443" s="127"/>
       <c r="Q443" s="123"/>
       <c r="R443" s="123"/>
       <c r="S443" s="128"/>
       <c r="T443" s="123"/>
     </row>
     <row r="444" spans="1:20" s="121" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A444" s="144">
         <v>371</v>
       </c>
       <c r="B444" s="159" t="s">
@@ -36301,58 +36921,58 @@
       </c>
       <c r="K445" s="122"/>
       <c r="L445" s="123"/>
       <c r="M445" s="124"/>
       <c r="N445" s="125"/>
       <c r="O445" s="126"/>
       <c r="P445" s="127"/>
       <c r="Q445" s="123"/>
       <c r="R445" s="123"/>
       <c r="S445" s="128"/>
       <c r="T445" s="123"/>
     </row>
     <row r="446" spans="1:20" s="121" customFormat="1" ht="105" x14ac:dyDescent="0.25">
       <c r="A446" s="144">
         <v>373</v>
       </c>
       <c r="B446" s="159" t="s">
         <v>2010</v>
       </c>
       <c r="C446" s="163" t="s">
         <v>2012</v>
       </c>
       <c r="D446" s="66" t="s">
         <v>1989</v>
       </c>
-      <c r="E446" s="226" t="s">
+      <c r="E446" s="240" t="s">
         <v>2077</v>
       </c>
-      <c r="F446" s="227"/>
-[...3 lines deleted...]
-      <c r="J446" s="228"/>
+      <c r="F446" s="241"/>
+      <c r="G446" s="241"/>
+      <c r="H446" s="241"/>
+      <c r="I446" s="241"/>
+      <c r="J446" s="242"/>
       <c r="K446" s="122"/>
       <c r="L446" s="123"/>
       <c r="M446" s="124"/>
       <c r="N446" s="125"/>
       <c r="O446" s="126"/>
       <c r="P446" s="127"/>
       <c r="Q446" s="123"/>
       <c r="R446" s="123"/>
       <c r="S446" s="128"/>
       <c r="T446" s="123"/>
     </row>
     <row r="447" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A447" s="144">
         <v>374</v>
       </c>
       <c r="B447" s="159" t="s">
         <v>2011</v>
       </c>
       <c r="C447" s="163" t="s">
         <v>2013</v>
       </c>
       <c r="D447" s="66" t="s">
         <v>1989</v>
       </c>
       <c r="E447" s="133">
@@ -36669,58 +37289,58 @@
       </c>
       <c r="K454" s="122"/>
       <c r="L454" s="123"/>
       <c r="M454" s="124"/>
       <c r="N454" s="125"/>
       <c r="O454" s="126"/>
       <c r="P454" s="127"/>
       <c r="Q454" s="123"/>
       <c r="R454" s="123"/>
       <c r="S454" s="128"/>
       <c r="T454" s="123"/>
     </row>
     <row r="455" spans="1:20" s="121" customFormat="1" ht="105" x14ac:dyDescent="0.25">
       <c r="A455" s="144">
         <v>382</v>
       </c>
       <c r="B455" s="159" t="s">
         <v>2065</v>
       </c>
       <c r="C455" s="163" t="s">
         <v>2012</v>
       </c>
       <c r="D455" s="66">
         <v>45031</v>
       </c>
-      <c r="E455" s="226" t="s">
+      <c r="E455" s="240" t="s">
         <v>2076</v>
       </c>
-      <c r="F455" s="227"/>
-[...3 lines deleted...]
-      <c r="J455" s="228"/>
+      <c r="F455" s="241"/>
+      <c r="G455" s="241"/>
+      <c r="H455" s="241"/>
+      <c r="I455" s="241"/>
+      <c r="J455" s="242"/>
       <c r="K455" s="122"/>
       <c r="L455" s="123"/>
       <c r="M455" s="124"/>
       <c r="N455" s="125"/>
       <c r="O455" s="126"/>
       <c r="P455" s="127"/>
       <c r="Q455" s="123"/>
       <c r="R455" s="123"/>
       <c r="S455" s="128"/>
       <c r="T455" s="123"/>
     </row>
     <row r="456" spans="1:20" s="121" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A456" s="144">
         <v>383</v>
       </c>
       <c r="B456" s="160" t="s">
         <v>2072</v>
       </c>
       <c r="C456" s="161" t="s">
         <v>2073</v>
       </c>
       <c r="D456" s="130">
         <v>45059</v>
       </c>
       <c r="E456" s="151">
@@ -37025,101 +37645,101 @@
       </c>
       <c r="G463" s="113" t="s">
         <v>6</v>
       </c>
       <c r="H463" s="22" t="s">
         <v>2125</v>
       </c>
       <c r="I463" s="22" t="s">
         <v>2126</v>
       </c>
       <c r="J463" s="22" t="s">
         <v>2127</v>
       </c>
       <c r="K463" s="122"/>
       <c r="L463" s="123"/>
       <c r="M463" s="124"/>
       <c r="N463" s="125"/>
       <c r="O463" s="126"/>
       <c r="P463" s="127"/>
       <c r="Q463" s="123"/>
       <c r="R463" s="123"/>
       <c r="S463" s="128"/>
       <c r="T463" s="123"/>
     </row>
     <row r="464" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-      <c r="A464" s="230">
+      <c r="A464" s="247">
         <v>391</v>
       </c>
-      <c r="B464" s="229" t="s">
+      <c r="B464" s="243" t="s">
         <v>2102</v>
       </c>
       <c r="C464" s="161" t="s">
         <v>2103</v>
       </c>
-      <c r="D464" s="223">
+      <c r="D464" s="237">
         <v>45206</v>
       </c>
-      <c r="E464" s="231">
+      <c r="E464" s="248">
         <v>233</v>
       </c>
-      <c r="F464" s="224">
+      <c r="F464" s="238">
         <v>0.49359999999999998</v>
       </c>
-      <c r="G464" s="225" t="s">
+      <c r="G464" s="239" t="s">
         <v>6</v>
       </c>
       <c r="H464" s="22" t="s">
         <v>2131</v>
       </c>
       <c r="I464" s="22" t="s">
         <v>2132</v>
       </c>
       <c r="J464" s="22" t="s">
         <v>2133</v>
       </c>
       <c r="K464" s="122"/>
       <c r="L464" s="123"/>
       <c r="M464" s="124"/>
       <c r="N464" s="125"/>
       <c r="O464" s="126"/>
       <c r="P464" s="127"/>
       <c r="Q464" s="123"/>
       <c r="R464" s="123"/>
       <c r="S464" s="128"/>
       <c r="T464" s="123"/>
     </row>
     <row r="465" spans="1:20" s="121" customFormat="1" ht="90" x14ac:dyDescent="0.25">
-      <c r="A465" s="230"/>
-      <c r="B465" s="229"/>
+      <c r="A465" s="247"/>
+      <c r="B465" s="243"/>
       <c r="C465" s="161" t="s">
         <v>2104</v>
       </c>
-      <c r="D465" s="223"/>
-[...2 lines deleted...]
-      <c r="G465" s="225"/>
+      <c r="D465" s="237"/>
+      <c r="E465" s="248"/>
+      <c r="F465" s="238"/>
+      <c r="G465" s="239"/>
       <c r="H465" s="22" t="s">
         <v>2134</v>
       </c>
       <c r="I465" s="22" t="s">
         <v>2135</v>
       </c>
       <c r="J465" s="22" t="s">
         <v>2133</v>
       </c>
       <c r="K465" s="122"/>
       <c r="L465" s="123"/>
       <c r="M465" s="124"/>
       <c r="N465" s="125"/>
       <c r="O465" s="126"/>
       <c r="P465" s="127"/>
       <c r="Q465" s="123"/>
       <c r="R465" s="123"/>
       <c r="S465" s="128"/>
       <c r="T465" s="123"/>
     </row>
     <row r="466" spans="1:20" s="121" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A466" s="144">
         <v>392</v>
       </c>
       <c r="B466" s="160" t="s">
@@ -37181,101 +37801,101 @@
       </c>
       <c r="G467" s="113" t="s">
         <v>6</v>
       </c>
       <c r="H467" s="22" t="s">
         <v>2141</v>
       </c>
       <c r="I467" s="22" t="s">
         <v>2142</v>
       </c>
       <c r="J467" s="22" t="s">
         <v>2143</v>
       </c>
       <c r="K467" s="122"/>
       <c r="L467" s="123"/>
       <c r="M467" s="124"/>
       <c r="N467" s="125"/>
       <c r="O467" s="126"/>
       <c r="P467" s="127"/>
       <c r="Q467" s="123"/>
       <c r="R467" s="123"/>
       <c r="S467" s="128"/>
       <c r="T467" s="123"/>
     </row>
     <row r="468" spans="1:20" s="121" customFormat="1" ht="105" x14ac:dyDescent="0.25">
-      <c r="A468" s="230">
+      <c r="A468" s="247">
         <v>394</v>
       </c>
-      <c r="B468" s="229" t="s">
+      <c r="B468" s="243" t="s">
         <v>2111</v>
       </c>
       <c r="C468" s="161" t="s">
         <v>2113</v>
       </c>
-      <c r="D468" s="223">
+      <c r="D468" s="237">
         <v>45184</v>
       </c>
-      <c r="E468" s="231">
+      <c r="E468" s="248">
         <v>1163</v>
       </c>
-      <c r="F468" s="224">
+      <c r="F468" s="238">
         <v>0.6139</v>
       </c>
-      <c r="G468" s="225" t="s">
+      <c r="G468" s="239" t="s">
         <v>6</v>
       </c>
       <c r="H468" s="22" t="s">
         <v>2112</v>
       </c>
       <c r="I468" s="22" t="s">
         <v>2115</v>
       </c>
       <c r="J468" s="22" t="s">
         <v>2116</v>
       </c>
       <c r="K468" s="122"/>
       <c r="L468" s="123"/>
       <c r="M468" s="124"/>
       <c r="N468" s="125"/>
       <c r="O468" s="126"/>
       <c r="P468" s="127"/>
       <c r="Q468" s="123"/>
       <c r="R468" s="123"/>
       <c r="S468" s="128"/>
       <c r="T468" s="123"/>
     </row>
     <row r="469" spans="1:20" s="121" customFormat="1" ht="120" x14ac:dyDescent="0.25">
-      <c r="A469" s="230"/>
-      <c r="B469" s="229"/>
+      <c r="A469" s="247"/>
+      <c r="B469" s="243"/>
       <c r="C469" s="161" t="s">
         <v>2114</v>
       </c>
-      <c r="D469" s="223"/>
-[...2 lines deleted...]
-      <c r="G469" s="225"/>
+      <c r="D469" s="237"/>
+      <c r="E469" s="248"/>
+      <c r="F469" s="238"/>
+      <c r="G469" s="239"/>
       <c r="H469" s="22" t="s">
         <v>2117</v>
       </c>
       <c r="I469" s="22" t="s">
         <v>2118</v>
       </c>
       <c r="J469" s="22" t="s">
         <v>2116</v>
       </c>
       <c r="K469" s="122"/>
       <c r="L469" s="123"/>
       <c r="M469" s="124"/>
       <c r="N469" s="125"/>
       <c r="O469" s="126"/>
       <c r="P469" s="127"/>
       <c r="Q469" s="123"/>
       <c r="R469" s="123"/>
       <c r="S469" s="128"/>
       <c r="T469" s="123"/>
     </row>
     <row r="470" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A470" s="144">
         <v>395</v>
       </c>
       <c r="B470" s="160" t="s">
@@ -37883,101 +38503,101 @@
       </c>
       <c r="G484" s="113" t="s">
         <v>6</v>
       </c>
       <c r="H484" s="22" t="s">
         <v>2232</v>
       </c>
       <c r="I484" s="22" t="s">
         <v>2233</v>
       </c>
       <c r="J484" s="22" t="s">
         <v>2234</v>
       </c>
       <c r="K484" s="122"/>
       <c r="L484" s="123"/>
       <c r="M484" s="124"/>
       <c r="N484" s="125"/>
       <c r="O484" s="126"/>
       <c r="P484" s="127"/>
       <c r="Q484" s="123"/>
       <c r="R484" s="123"/>
       <c r="S484" s="128"/>
       <c r="T484" s="123"/>
     </row>
     <row r="485" spans="1:20" s="121" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A485" s="230">
+      <c r="A485" s="247">
         <v>410</v>
       </c>
-      <c r="B485" s="246" t="s">
+      <c r="B485" s="257" t="s">
         <v>2192</v>
       </c>
       <c r="C485" s="163" t="s">
         <v>2193</v>
       </c>
-      <c r="D485" s="233" t="s">
+      <c r="D485" s="250" t="s">
         <v>2172</v>
       </c>
-      <c r="E485" s="234">
+      <c r="E485" s="251">
         <v>4851</v>
       </c>
-      <c r="F485" s="236">
+      <c r="F485" s="253">
         <v>0.25790000000000002</v>
       </c>
-      <c r="G485" s="235" t="s">
+      <c r="G485" s="252" t="s">
         <v>130</v>
       </c>
       <c r="H485" s="54" t="s">
         <v>2235</v>
       </c>
       <c r="I485" s="54" t="s">
         <v>2236</v>
       </c>
       <c r="J485" s="54" t="s">
         <v>2237</v>
       </c>
       <c r="K485" s="122"/>
       <c r="L485" s="123"/>
       <c r="M485" s="124"/>
       <c r="N485" s="125"/>
       <c r="O485" s="126"/>
       <c r="P485" s="127"/>
       <c r="Q485" s="123"/>
       <c r="R485" s="123"/>
       <c r="S485" s="128"/>
       <c r="T485" s="123"/>
     </row>
     <row r="486" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A486" s="230"/>
-      <c r="B486" s="246"/>
+      <c r="A486" s="247"/>
+      <c r="B486" s="257"/>
       <c r="C486" s="163" t="s">
         <v>2194</v>
       </c>
-      <c r="D486" s="233"/>
-[...2 lines deleted...]
-      <c r="G486" s="235"/>
+      <c r="D486" s="250"/>
+      <c r="E486" s="251"/>
+      <c r="F486" s="253"/>
+      <c r="G486" s="252"/>
       <c r="H486" s="54" t="s">
         <v>2238</v>
       </c>
       <c r="I486" s="54" t="s">
         <v>2239</v>
       </c>
       <c r="J486" s="54" t="s">
         <v>2237</v>
       </c>
       <c r="K486" s="122"/>
       <c r="L486" s="123"/>
       <c r="M486" s="124"/>
       <c r="N486" s="125"/>
       <c r="O486" s="126"/>
       <c r="P486" s="127"/>
       <c r="Q486" s="123"/>
       <c r="R486" s="123"/>
       <c r="S486" s="128"/>
       <c r="T486" s="123"/>
     </row>
     <row r="487" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A487" s="144">
         <v>411</v>
       </c>
       <c r="B487" s="160" t="s">
@@ -38417,131 +39037,131 @@
       </c>
       <c r="G497" s="113" t="s">
         <v>6</v>
       </c>
       <c r="H497" s="22" t="s">
         <v>2342</v>
       </c>
       <c r="I497" s="22" t="s">
         <v>2343</v>
       </c>
       <c r="J497" s="22" t="s">
         <v>2344</v>
       </c>
       <c r="K497" s="122"/>
       <c r="L497" s="123"/>
       <c r="M497" s="124"/>
       <c r="N497" s="125"/>
       <c r="O497" s="126"/>
       <c r="P497" s="127"/>
       <c r="Q497" s="123"/>
       <c r="R497" s="123"/>
       <c r="S497" s="128"/>
       <c r="T497" s="123"/>
     </row>
     <row r="498" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A498" s="230">
+      <c r="A498" s="247">
         <v>422</v>
       </c>
-      <c r="B498" s="229" t="s">
+      <c r="B498" s="243" t="s">
         <v>2259</v>
       </c>
       <c r="C498" s="167" t="s">
         <v>2260</v>
       </c>
-      <c r="D498" s="223" t="s">
+      <c r="D498" s="237" t="s">
         <v>2254</v>
       </c>
-      <c r="E498" s="355">
+      <c r="E498" s="359">
         <v>674</v>
       </c>
-      <c r="F498" s="224">
+      <c r="F498" s="238">
         <v>0.4496</v>
       </c>
-      <c r="G498" s="225" t="s">
+      <c r="G498" s="239" t="s">
         <v>6</v>
       </c>
       <c r="H498" s="22" t="s">
         <v>2320</v>
       </c>
       <c r="I498" s="22" t="s">
         <v>2321</v>
       </c>
       <c r="J498" s="22" t="s">
         <v>2322</v>
       </c>
       <c r="K498" s="122"/>
       <c r="L498" s="123"/>
       <c r="M498" s="124"/>
       <c r="N498" s="125"/>
       <c r="O498" s="126"/>
       <c r="P498" s="127"/>
       <c r="Q498" s="123"/>
       <c r="R498" s="123"/>
       <c r="S498" s="128"/>
       <c r="T498" s="123"/>
     </row>
     <row r="499" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-      <c r="A499" s="230"/>
-      <c r="B499" s="229"/>
+      <c r="A499" s="247"/>
+      <c r="B499" s="243"/>
       <c r="C499" s="167" t="s">
         <v>2261</v>
       </c>
-      <c r="D499" s="223"/>
-[...2 lines deleted...]
-      <c r="G499" s="225"/>
+      <c r="D499" s="237"/>
+      <c r="E499" s="359"/>
+      <c r="F499" s="238"/>
+      <c r="G499" s="239"/>
       <c r="H499" s="54" t="s">
         <v>2323</v>
       </c>
       <c r="I499" s="54" t="s">
         <v>2324</v>
       </c>
       <c r="J499" s="54" t="s">
         <v>2325</v>
       </c>
       <c r="K499" s="122"/>
       <c r="L499" s="123"/>
       <c r="M499" s="124"/>
       <c r="N499" s="125"/>
       <c r="O499" s="126"/>
       <c r="P499" s="127"/>
       <c r="Q499" s="123"/>
       <c r="R499" s="123"/>
       <c r="S499" s="128"/>
       <c r="T499" s="123"/>
     </row>
     <row r="500" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-      <c r="A500" s="230"/>
-      <c r="B500" s="229"/>
+      <c r="A500" s="247"/>
+      <c r="B500" s="243"/>
       <c r="C500" s="168" t="s">
         <v>2262</v>
       </c>
-      <c r="D500" s="223"/>
-[...2 lines deleted...]
-      <c r="G500" s="225"/>
+      <c r="D500" s="237"/>
+      <c r="E500" s="359"/>
+      <c r="F500" s="238"/>
+      <c r="G500" s="239"/>
       <c r="H500" s="54" t="s">
         <v>2326</v>
       </c>
       <c r="I500" s="54" t="s">
         <v>2327</v>
       </c>
       <c r="J500" s="54" t="s">
         <v>2325</v>
       </c>
       <c r="K500" s="122"/>
       <c r="L500" s="123"/>
       <c r="M500" s="124"/>
       <c r="N500" s="125"/>
       <c r="O500" s="126"/>
       <c r="P500" s="127"/>
       <c r="Q500" s="123"/>
       <c r="R500" s="123"/>
       <c r="S500" s="128"/>
       <c r="T500" s="123"/>
     </row>
     <row r="501" spans="1:20" s="121" customFormat="1" ht="105" x14ac:dyDescent="0.25">
       <c r="A501" s="144">
         <v>423</v>
       </c>
       <c r="B501" s="160" t="s">
@@ -38855,245 +39475,245 @@
       </c>
       <c r="G508" s="113" t="s">
         <v>6</v>
       </c>
       <c r="H508" s="22" t="s">
         <v>2311</v>
       </c>
       <c r="I508" s="22" t="s">
         <v>2312</v>
       </c>
       <c r="J508" s="22" t="s">
         <v>2313</v>
       </c>
       <c r="K508" s="122"/>
       <c r="L508" s="123"/>
       <c r="M508" s="124"/>
       <c r="N508" s="125"/>
       <c r="O508" s="126"/>
       <c r="P508" s="127"/>
       <c r="Q508" s="123"/>
       <c r="R508" s="123"/>
       <c r="S508" s="128"/>
       <c r="T508" s="123"/>
     </row>
     <row r="509" spans="1:20" s="121" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A509" s="196">
+      <c r="A509" s="197">
         <v>431</v>
       </c>
-      <c r="B509" s="247" t="s">
+      <c r="B509" s="258" t="s">
         <v>2280</v>
       </c>
       <c r="C509" s="166" t="s">
         <v>2281</v>
       </c>
-      <c r="D509" s="202" t="s">
+      <c r="D509" s="209" t="s">
         <v>2265</v>
       </c>
-      <c r="E509" s="205">
+      <c r="E509" s="211">
         <v>1081</v>
       </c>
-      <c r="F509" s="208">
+      <c r="F509" s="224">
         <v>0.59019999999999995</v>
       </c>
-      <c r="G509" s="211" t="s">
+      <c r="G509" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H509" s="22" t="s">
         <v>2345</v>
       </c>
       <c r="I509" s="22" t="s">
         <v>2346</v>
       </c>
       <c r="J509" s="22" t="s">
         <v>2347</v>
       </c>
       <c r="K509" s="122"/>
       <c r="L509" s="123"/>
       <c r="M509" s="124"/>
       <c r="N509" s="125"/>
       <c r="O509" s="126"/>
       <c r="P509" s="127"/>
       <c r="Q509" s="123"/>
       <c r="R509" s="123"/>
       <c r="S509" s="128"/>
       <c r="T509" s="123"/>
     </row>
     <row r="510" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A510" s="198"/>
-      <c r="B510" s="249"/>
+      <c r="B510" s="260"/>
       <c r="C510" s="165" t="s">
         <v>2282</v>
       </c>
-      <c r="D510" s="204"/>
-[...2 lines deleted...]
-      <c r="G510" s="213"/>
+      <c r="D510" s="210"/>
+      <c r="E510" s="212"/>
+      <c r="F510" s="225"/>
+      <c r="G510" s="227"/>
       <c r="H510" s="22" t="s">
         <v>2348</v>
       </c>
       <c r="I510" s="22" t="s">
         <v>2349</v>
       </c>
       <c r="J510" s="22" t="s">
         <v>2347</v>
       </c>
       <c r="K510" s="122"/>
       <c r="L510" s="123"/>
       <c r="M510" s="124"/>
       <c r="N510" s="125"/>
       <c r="O510" s="126"/>
       <c r="P510" s="127"/>
       <c r="Q510" s="123"/>
       <c r="R510" s="123"/>
       <c r="S510" s="128"/>
       <c r="T510" s="123"/>
     </row>
     <row r="511" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A511" s="196">
+      <c r="A511" s="197">
         <v>432</v>
       </c>
-      <c r="B511" s="247" t="s">
+      <c r="B511" s="258" t="s">
         <v>2287</v>
       </c>
       <c r="C511" s="165" t="s">
         <v>2285</v>
       </c>
-      <c r="D511" s="202" t="s">
+      <c r="D511" s="209" t="s">
         <v>2265</v>
       </c>
-      <c r="E511" s="205">
+      <c r="E511" s="211">
         <v>269</v>
       </c>
-      <c r="F511" s="208">
+      <c r="F511" s="224">
         <v>0.73980000000000001</v>
       </c>
-      <c r="G511" s="211" t="s">
+      <c r="G511" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H511" s="22" t="s">
         <v>2337</v>
       </c>
       <c r="I511" s="22" t="s">
         <v>2338</v>
       </c>
       <c r="J511" s="22" t="s">
         <v>2339</v>
       </c>
       <c r="K511" s="122"/>
       <c r="L511" s="123"/>
       <c r="M511" s="124"/>
       <c r="N511" s="125"/>
       <c r="O511" s="126"/>
       <c r="P511" s="127"/>
       <c r="Q511" s="123"/>
       <c r="R511" s="123"/>
       <c r="S511" s="128"/>
       <c r="T511" s="123"/>
     </row>
     <row r="512" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A512" s="198"/>
-      <c r="B512" s="249"/>
+      <c r="B512" s="260"/>
       <c r="C512" s="165" t="s">
         <v>2286</v>
       </c>
-      <c r="D512" s="204"/>
-[...2 lines deleted...]
-      <c r="G512" s="213"/>
+      <c r="D512" s="210"/>
+      <c r="E512" s="212"/>
+      <c r="F512" s="225"/>
+      <c r="G512" s="227"/>
       <c r="H512" s="22" t="s">
         <v>2340</v>
       </c>
       <c r="I512" s="22" t="s">
         <v>2341</v>
       </c>
       <c r="J512" s="22" t="s">
         <v>2339</v>
       </c>
       <c r="K512" s="122"/>
       <c r="L512" s="123"/>
       <c r="M512" s="124"/>
       <c r="N512" s="125"/>
       <c r="O512" s="126"/>
       <c r="P512" s="127"/>
       <c r="Q512" s="123"/>
       <c r="R512" s="123"/>
       <c r="S512" s="128"/>
       <c r="T512" s="123"/>
     </row>
     <row r="513" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A513" s="196">
+      <c r="A513" s="197">
         <v>433</v>
       </c>
-      <c r="B513" s="247" t="s">
+      <c r="B513" s="258" t="s">
         <v>2288</v>
       </c>
       <c r="C513" s="165" t="s">
         <v>2289</v>
       </c>
-      <c r="D513" s="202" t="s">
+      <c r="D513" s="209" t="s">
         <v>2265</v>
       </c>
-      <c r="E513" s="205">
+      <c r="E513" s="211">
         <v>249</v>
       </c>
-      <c r="F513" s="208">
+      <c r="F513" s="224">
         <v>0.58230000000000004</v>
       </c>
-      <c r="G513" s="211" t="s">
+      <c r="G513" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H513" s="22" t="s">
         <v>2304</v>
       </c>
       <c r="I513" s="22" t="s">
         <v>2305</v>
       </c>
       <c r="J513" s="22" t="s">
         <v>2234</v>
       </c>
       <c r="K513" s="122"/>
       <c r="L513" s="123"/>
       <c r="M513" s="124"/>
       <c r="N513" s="125"/>
       <c r="O513" s="126"/>
       <c r="P513" s="127"/>
       <c r="Q513" s="123"/>
       <c r="R513" s="123"/>
       <c r="S513" s="128"/>
       <c r="T513" s="123"/>
     </row>
     <row r="514" spans="1:20" s="121" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A514" s="198"/>
-      <c r="B514" s="249"/>
+      <c r="B514" s="260"/>
       <c r="C514" s="165" t="s">
         <v>2290</v>
       </c>
-      <c r="D514" s="204"/>
-[...2 lines deleted...]
-      <c r="G514" s="213"/>
+      <c r="D514" s="210"/>
+      <c r="E514" s="212"/>
+      <c r="F514" s="225"/>
+      <c r="G514" s="227"/>
       <c r="H514" s="22" t="s">
         <v>2306</v>
       </c>
       <c r="I514" s="22" t="s">
         <v>2307</v>
       </c>
       <c r="J514" s="22" t="s">
         <v>2234</v>
       </c>
       <c r="K514" s="122"/>
       <c r="L514" s="123"/>
       <c r="M514" s="124"/>
       <c r="N514" s="125"/>
       <c r="O514" s="126"/>
       <c r="P514" s="127"/>
       <c r="Q514" s="123"/>
       <c r="R514" s="123"/>
       <c r="S514" s="128"/>
       <c r="T514" s="123"/>
     </row>
     <row r="515" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A515" s="144">
         <v>434</v>
       </c>
       <c r="B515" s="160" t="s">
@@ -39155,171 +39775,171 @@
       </c>
       <c r="G516" s="113" t="s">
         <v>6</v>
       </c>
       <c r="H516" s="22" t="s">
         <v>2374</v>
       </c>
       <c r="I516" s="22" t="s">
         <v>2375</v>
       </c>
       <c r="J516" s="22" t="s">
         <v>2376</v>
       </c>
       <c r="K516" s="122"/>
       <c r="L516" s="123"/>
       <c r="M516" s="124"/>
       <c r="N516" s="125"/>
       <c r="O516" s="126"/>
       <c r="P516" s="127"/>
       <c r="Q516" s="123"/>
       <c r="R516" s="123"/>
       <c r="S516" s="128"/>
       <c r="T516" s="123"/>
     </row>
     <row r="517" spans="1:20" s="121" customFormat="1" ht="165" x14ac:dyDescent="0.25">
-      <c r="A517" s="196">
+      <c r="A517" s="197">
         <v>436</v>
       </c>
-      <c r="B517" s="247" t="s">
+      <c r="B517" s="258" t="s">
         <v>2298</v>
       </c>
       <c r="C517" s="165" t="s">
         <v>2295</v>
       </c>
-      <c r="D517" s="202">
+      <c r="D517" s="209">
         <v>45611</v>
       </c>
-      <c r="E517" s="205">
+      <c r="E517" s="211">
         <v>2248</v>
       </c>
-      <c r="F517" s="208">
+      <c r="F517" s="224">
         <v>0.49469999999999997</v>
       </c>
-      <c r="G517" s="211" t="s">
+      <c r="G517" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H517" s="22" t="s">
         <v>2377</v>
       </c>
       <c r="I517" s="22" t="s">
         <v>2378</v>
       </c>
       <c r="J517" s="22" t="s">
         <v>2379</v>
       </c>
       <c r="K517" s="122"/>
       <c r="L517" s="123"/>
       <c r="M517" s="124"/>
       <c r="N517" s="125"/>
       <c r="O517" s="126"/>
       <c r="P517" s="127"/>
       <c r="Q517" s="123"/>
       <c r="R517" s="123"/>
       <c r="S517" s="128"/>
       <c r="T517" s="123"/>
     </row>
     <row r="518" spans="1:20" s="121" customFormat="1" ht="150" x14ac:dyDescent="0.25">
       <c r="A518" s="198"/>
-      <c r="B518" s="249"/>
+      <c r="B518" s="260"/>
       <c r="C518" s="165" t="s">
         <v>2296</v>
       </c>
-      <c r="D518" s="204"/>
-[...2 lines deleted...]
-      <c r="G518" s="213"/>
+      <c r="D518" s="210"/>
+      <c r="E518" s="212"/>
+      <c r="F518" s="225"/>
+      <c r="G518" s="227"/>
       <c r="H518" s="22" t="s">
         <v>2380</v>
       </c>
       <c r="I518" s="22" t="s">
         <v>2381</v>
       </c>
       <c r="J518" s="22" t="s">
         <v>2379</v>
       </c>
       <c r="K518" s="122"/>
       <c r="L518" s="123"/>
       <c r="M518" s="124"/>
       <c r="N518" s="125"/>
       <c r="O518" s="126"/>
       <c r="P518" s="127"/>
       <c r="Q518" s="123"/>
       <c r="R518" s="123"/>
       <c r="S518" s="128"/>
       <c r="T518" s="123"/>
     </row>
     <row r="519" spans="1:20" s="121" customFormat="1" ht="90" x14ac:dyDescent="0.25">
-      <c r="A519" s="230">
+      <c r="A519" s="247">
         <v>437</v>
       </c>
-      <c r="B519" s="229" t="s">
+      <c r="B519" s="243" t="s">
         <v>2297</v>
       </c>
       <c r="C519" s="165" t="s">
         <v>2299</v>
       </c>
-      <c r="D519" s="223">
+      <c r="D519" s="237">
         <v>45604</v>
       </c>
-      <c r="E519" s="231">
+      <c r="E519" s="248">
         <v>2000</v>
       </c>
       <c r="F519" s="150">
         <v>0.35</v>
       </c>
       <c r="G519" s="113" t="s">
         <v>6</v>
       </c>
       <c r="H519" s="22" t="s">
         <v>2369</v>
       </c>
       <c r="I519" s="22" t="s">
         <v>2370</v>
       </c>
       <c r="J519" s="22" t="s">
         <v>2371</v>
       </c>
       <c r="K519" s="122"/>
       <c r="L519" s="123"/>
       <c r="M519" s="124"/>
       <c r="N519" s="125"/>
       <c r="O519" s="126"/>
       <c r="P519" s="127"/>
       <c r="Q519" s="123"/>
       <c r="R519" s="123"/>
       <c r="S519" s="128"/>
       <c r="T519" s="123"/>
     </row>
     <row r="520" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-      <c r="A520" s="230"/>
-      <c r="B520" s="229"/>
+      <c r="A520" s="247"/>
+      <c r="B520" s="243"/>
       <c r="C520" s="165" t="s">
         <v>2300</v>
       </c>
-      <c r="D520" s="223"/>
-      <c r="E520" s="231"/>
+      <c r="D520" s="237"/>
+      <c r="E520" s="248"/>
       <c r="F520" s="150">
         <v>0.36099999999999999</v>
       </c>
       <c r="G520" s="113" t="s">
         <v>6</v>
       </c>
       <c r="H520" s="22" t="s">
         <v>2372</v>
       </c>
       <c r="I520" s="22" t="s">
         <v>2373</v>
       </c>
       <c r="J520" s="22" t="s">
         <v>2371</v>
       </c>
       <c r="K520" s="122"/>
       <c r="L520" s="123"/>
       <c r="M520" s="124"/>
       <c r="N520" s="125"/>
       <c r="O520" s="126"/>
       <c r="P520" s="127"/>
       <c r="Q520" s="123"/>
       <c r="R520" s="123"/>
       <c r="S520" s="128"/>
       <c r="T520" s="123"/>
@@ -39387,131 +40007,131 @@
       </c>
       <c r="G522" s="134" t="s">
         <v>6</v>
       </c>
       <c r="H522" s="54" t="s">
         <v>2366</v>
       </c>
       <c r="I522" s="54" t="s">
         <v>2367</v>
       </c>
       <c r="J522" s="54" t="s">
         <v>2368</v>
       </c>
       <c r="K522" s="122"/>
       <c r="L522" s="123"/>
       <c r="M522" s="124"/>
       <c r="N522" s="125"/>
       <c r="O522" s="126"/>
       <c r="P522" s="127"/>
       <c r="Q522" s="123"/>
       <c r="R522" s="123"/>
       <c r="S522" s="128"/>
       <c r="T522" s="123"/>
     </row>
     <row r="523" spans="1:20" s="121" customFormat="1" ht="165" x14ac:dyDescent="0.25">
-      <c r="A523" s="230">
+      <c r="A523" s="247">
         <v>440</v>
       </c>
-      <c r="B523" s="229" t="s">
+      <c r="B523" s="243" t="s">
         <v>2360</v>
       </c>
       <c r="C523" s="165" t="s">
         <v>2361</v>
       </c>
-      <c r="D523" s="223">
+      <c r="D523" s="237">
         <v>45632</v>
       </c>
-      <c r="E523" s="231">
+      <c r="E523" s="248">
         <v>487</v>
       </c>
-      <c r="F523" s="224">
+      <c r="F523" s="238">
         <v>0.54620000000000002</v>
       </c>
-      <c r="G523" s="225" t="s">
+      <c r="G523" s="239" t="s">
         <v>6</v>
       </c>
       <c r="H523" s="22" t="s">
         <v>2384</v>
       </c>
       <c r="I523" s="22" t="s">
         <v>2385</v>
       </c>
       <c r="J523" s="22" t="s">
         <v>2386</v>
       </c>
       <c r="K523" s="122"/>
       <c r="L523" s="123"/>
       <c r="M523" s="124"/>
       <c r="N523" s="125"/>
       <c r="O523" s="126"/>
       <c r="P523" s="127"/>
       <c r="Q523" s="123"/>
       <c r="R523" s="123"/>
       <c r="S523" s="128"/>
       <c r="T523" s="123"/>
     </row>
     <row r="524" spans="1:20" s="121" customFormat="1" ht="165" x14ac:dyDescent="0.25">
-      <c r="A524" s="230"/>
-      <c r="B524" s="229"/>
+      <c r="A524" s="247"/>
+      <c r="B524" s="243"/>
       <c r="C524" s="165" t="s">
         <v>2362</v>
       </c>
-      <c r="D524" s="223"/>
-[...2 lines deleted...]
-      <c r="G524" s="225"/>
+      <c r="D524" s="237"/>
+      <c r="E524" s="248"/>
+      <c r="F524" s="238"/>
+      <c r="G524" s="239"/>
       <c r="H524" s="22" t="s">
         <v>2387</v>
       </c>
       <c r="I524" s="22" t="s">
         <v>2388</v>
       </c>
       <c r="J524" s="22" t="s">
         <v>2386</v>
       </c>
       <c r="K524" s="122"/>
       <c r="L524" s="123"/>
       <c r="M524" s="124"/>
       <c r="N524" s="125"/>
       <c r="O524" s="126"/>
       <c r="P524" s="127"/>
       <c r="Q524" s="123"/>
       <c r="R524" s="123"/>
       <c r="S524" s="128"/>
       <c r="T524" s="123"/>
     </row>
     <row r="525" spans="1:20" s="121" customFormat="1" ht="165" x14ac:dyDescent="0.25">
-      <c r="A525" s="230"/>
-      <c r="B525" s="229"/>
+      <c r="A525" s="247"/>
+      <c r="B525" s="243"/>
       <c r="C525" s="165" t="s">
         <v>2363</v>
       </c>
-      <c r="D525" s="223"/>
-[...2 lines deleted...]
-      <c r="G525" s="225"/>
+      <c r="D525" s="237"/>
+      <c r="E525" s="248"/>
+      <c r="F525" s="238"/>
+      <c r="G525" s="239"/>
       <c r="H525" s="22" t="s">
         <v>2389</v>
       </c>
       <c r="I525" s="22" t="s">
         <v>2390</v>
       </c>
       <c r="J525" s="22" t="s">
         <v>2386</v>
       </c>
       <c r="K525" s="122"/>
       <c r="L525" s="123"/>
       <c r="M525" s="124"/>
       <c r="N525" s="125"/>
       <c r="O525" s="126"/>
       <c r="P525" s="127"/>
       <c r="Q525" s="123"/>
       <c r="R525" s="123"/>
       <c r="S525" s="128"/>
       <c r="T525" s="123"/>
     </row>
     <row r="526" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A526" s="144">
         <v>441</v>
       </c>
       <c r="B526" s="159" t="s">
@@ -39615,323 +40235,323 @@
       </c>
       <c r="G528" s="113" t="s">
         <v>6</v>
       </c>
       <c r="H528" s="22" t="s">
         <v>2426</v>
       </c>
       <c r="I528" s="22" t="s">
         <v>2427</v>
       </c>
       <c r="J528" s="22" t="s">
         <v>877</v>
       </c>
       <c r="K528" s="122"/>
       <c r="L528" s="123"/>
       <c r="M528" s="124"/>
       <c r="N528" s="125"/>
       <c r="O528" s="126"/>
       <c r="P528" s="127"/>
       <c r="Q528" s="123"/>
       <c r="R528" s="123"/>
       <c r="S528" s="128"/>
       <c r="T528" s="123"/>
     </row>
     <row r="529" spans="1:20" s="121" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A529" s="196">
+      <c r="A529" s="197">
         <v>444</v>
       </c>
-      <c r="B529" s="247" t="s">
+      <c r="B529" s="258" t="s">
         <v>2396</v>
       </c>
       <c r="C529" s="165" t="s">
         <v>2397</v>
       </c>
-      <c r="D529" s="202">
+      <c r="D529" s="209">
         <v>45703</v>
       </c>
-      <c r="E529" s="205">
+      <c r="E529" s="211">
         <v>258</v>
       </c>
-      <c r="F529" s="208">
+      <c r="F529" s="224">
         <v>0.74809999999999999</v>
       </c>
-      <c r="G529" s="211" t="s">
+      <c r="G529" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H529" s="54" t="s">
         <v>2411</v>
       </c>
       <c r="I529" s="54" t="s">
         <v>2412</v>
       </c>
       <c r="J529" s="54" t="s">
         <v>2413</v>
       </c>
       <c r="K529" s="122"/>
       <c r="L529" s="123"/>
       <c r="M529" s="124"/>
       <c r="N529" s="125"/>
       <c r="O529" s="126"/>
       <c r="P529" s="127"/>
       <c r="Q529" s="123"/>
       <c r="R529" s="123"/>
       <c r="S529" s="128"/>
       <c r="T529" s="123"/>
     </row>
     <row r="530" spans="1:20" s="121" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A530" s="197"/>
-      <c r="B530" s="248"/>
+      <c r="A530" s="233"/>
+      <c r="B530" s="259"/>
       <c r="C530" s="165" t="s">
         <v>2398</v>
       </c>
-      <c r="D530" s="203"/>
-[...2 lines deleted...]
-      <c r="G530" s="212"/>
+      <c r="D530" s="246"/>
+      <c r="E530" s="244"/>
+      <c r="F530" s="228"/>
+      <c r="G530" s="229"/>
       <c r="H530" s="22" t="s">
         <v>2414</v>
       </c>
       <c r="I530" s="22" t="s">
         <v>2415</v>
       </c>
       <c r="J530" s="22" t="s">
         <v>2416</v>
       </c>
       <c r="K530" s="122"/>
       <c r="L530" s="123"/>
       <c r="M530" s="124"/>
       <c r="N530" s="125"/>
       <c r="O530" s="126"/>
       <c r="P530" s="127"/>
       <c r="Q530" s="123"/>
       <c r="R530" s="123"/>
       <c r="S530" s="128"/>
       <c r="T530" s="123"/>
     </row>
     <row r="531" spans="1:20" s="121" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A531" s="198"/>
-      <c r="B531" s="249"/>
+      <c r="B531" s="260"/>
       <c r="C531" s="165" t="s">
         <v>2399</v>
       </c>
-      <c r="D531" s="204"/>
-[...2 lines deleted...]
-      <c r="G531" s="213"/>
+      <c r="D531" s="210"/>
+      <c r="E531" s="212"/>
+      <c r="F531" s="225"/>
+      <c r="G531" s="227"/>
       <c r="H531" s="54" t="s">
         <v>2417</v>
       </c>
       <c r="I531" s="54" t="s">
         <v>2418</v>
       </c>
       <c r="J531" s="54" t="s">
         <v>2413</v>
       </c>
       <c r="K531" s="122"/>
       <c r="L531" s="123"/>
       <c r="M531" s="124"/>
       <c r="N531" s="125"/>
       <c r="O531" s="126"/>
       <c r="P531" s="127"/>
       <c r="Q531" s="123"/>
       <c r="R531" s="123"/>
       <c r="S531" s="128"/>
       <c r="T531" s="123"/>
     </row>
     <row r="532" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-      <c r="A532" s="196">
+      <c r="A532" s="197">
         <v>445</v>
       </c>
-      <c r="B532" s="240" t="s">
+      <c r="B532" s="230" t="s">
         <v>2403</v>
       </c>
       <c r="C532" s="169" t="s">
         <v>2404</v>
       </c>
-      <c r="D532" s="243">
+      <c r="D532" s="234">
         <v>45745</v>
       </c>
-      <c r="E532" s="214">
+      <c r="E532" s="213">
         <v>26617</v>
       </c>
-      <c r="F532" s="217">
+      <c r="F532" s="216">
         <v>0.15859999999999999</v>
       </c>
-      <c r="G532" s="220" t="s">
+      <c r="G532" s="219" t="s">
         <v>130</v>
       </c>
       <c r="H532" s="54" t="s">
         <v>2430</v>
       </c>
       <c r="I532" s="54" t="s">
         <v>2431</v>
       </c>
       <c r="J532" s="54" t="s">
         <v>2432</v>
       </c>
       <c r="K532" s="122"/>
       <c r="L532" s="123"/>
       <c r="M532" s="124"/>
       <c r="N532" s="125"/>
       <c r="O532" s="126"/>
       <c r="P532" s="127"/>
       <c r="Q532" s="123"/>
       <c r="R532" s="123"/>
       <c r="S532" s="128"/>
       <c r="T532" s="123"/>
     </row>
     <row r="533" spans="1:20" s="121" customFormat="1" ht="90" x14ac:dyDescent="0.25">
-      <c r="A533" s="197"/>
-      <c r="B533" s="241"/>
+      <c r="A533" s="233"/>
+      <c r="B533" s="231"/>
       <c r="C533" s="169" t="s">
         <v>2405</v>
       </c>
-      <c r="D533" s="244"/>
-[...2 lines deleted...]
-      <c r="G533" s="221"/>
+      <c r="D533" s="235"/>
+      <c r="E533" s="214"/>
+      <c r="F533" s="217"/>
+      <c r="G533" s="220"/>
       <c r="H533" s="54" t="s">
         <v>2433</v>
       </c>
       <c r="I533" s="54" t="s">
         <v>2434</v>
       </c>
       <c r="J533" s="54" t="s">
         <v>2432</v>
       </c>
       <c r="K533" s="122"/>
       <c r="L533" s="123"/>
       <c r="M533" s="124"/>
       <c r="N533" s="125"/>
       <c r="O533" s="126"/>
       <c r="P533" s="127"/>
       <c r="Q533" s="123"/>
       <c r="R533" s="123"/>
       <c r="S533" s="128"/>
       <c r="T533" s="123"/>
     </row>
     <row r="534" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-      <c r="A534" s="197"/>
-      <c r="B534" s="241"/>
+      <c r="A534" s="233"/>
+      <c r="B534" s="231"/>
       <c r="C534" s="169" t="s">
         <v>2406</v>
       </c>
-      <c r="D534" s="244"/>
-[...2 lines deleted...]
-      <c r="G534" s="221"/>
+      <c r="D534" s="235"/>
+      <c r="E534" s="214"/>
+      <c r="F534" s="217"/>
+      <c r="G534" s="220"/>
       <c r="H534" s="54" t="s">
         <v>2435</v>
       </c>
       <c r="I534" s="54" t="s">
         <v>2436</v>
       </c>
       <c r="J534" s="54" t="s">
         <v>2432</v>
       </c>
       <c r="K534" s="122"/>
       <c r="L534" s="123"/>
       <c r="M534" s="124"/>
       <c r="N534" s="125"/>
       <c r="O534" s="126"/>
       <c r="P534" s="127"/>
       <c r="Q534" s="123"/>
       <c r="R534" s="123"/>
       <c r="S534" s="128"/>
       <c r="T534" s="123"/>
     </row>
     <row r="535" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-      <c r="A535" s="197"/>
-      <c r="B535" s="241"/>
+      <c r="A535" s="233"/>
+      <c r="B535" s="231"/>
       <c r="C535" s="169" t="s">
         <v>2407</v>
       </c>
-      <c r="D535" s="244"/>
-[...2 lines deleted...]
-      <c r="G535" s="221"/>
+      <c r="D535" s="235"/>
+      <c r="E535" s="214"/>
+      <c r="F535" s="217"/>
+      <c r="G535" s="220"/>
       <c r="H535" s="54" t="s">
         <v>2437</v>
       </c>
       <c r="I535" s="54" t="s">
         <v>2438</v>
       </c>
       <c r="J535" s="54" t="s">
         <v>2432</v>
       </c>
       <c r="K535" s="122"/>
       <c r="L535" s="123"/>
       <c r="M535" s="124"/>
       <c r="N535" s="125"/>
       <c r="O535" s="126"/>
       <c r="P535" s="127"/>
       <c r="Q535" s="123"/>
       <c r="R535" s="123"/>
       <c r="S535" s="128"/>
       <c r="T535" s="123"/>
     </row>
     <row r="536" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-      <c r="A536" s="197"/>
-      <c r="B536" s="241"/>
+      <c r="A536" s="233"/>
+      <c r="B536" s="231"/>
       <c r="C536" s="169" t="s">
         <v>2408</v>
       </c>
-      <c r="D536" s="244"/>
-[...2 lines deleted...]
-      <c r="G536" s="221"/>
+      <c r="D536" s="235"/>
+      <c r="E536" s="214"/>
+      <c r="F536" s="217"/>
+      <c r="G536" s="220"/>
       <c r="H536" s="54" t="s">
         <v>2439</v>
       </c>
       <c r="I536" s="54" t="s">
         <v>2440</v>
       </c>
       <c r="J536" s="54" t="s">
         <v>2432</v>
       </c>
       <c r="K536" s="122"/>
       <c r="L536" s="123"/>
       <c r="M536" s="124"/>
       <c r="N536" s="125"/>
       <c r="O536" s="126"/>
       <c r="P536" s="127"/>
       <c r="Q536" s="123"/>
       <c r="R536" s="123"/>
       <c r="S536" s="128"/>
       <c r="T536" s="123"/>
     </row>
     <row r="537" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A537" s="198"/>
-      <c r="B537" s="242"/>
+      <c r="B537" s="232"/>
       <c r="C537" s="169" t="s">
         <v>2409</v>
       </c>
-      <c r="D537" s="245"/>
-[...2 lines deleted...]
-      <c r="G537" s="222"/>
+      <c r="D537" s="236"/>
+      <c r="E537" s="215"/>
+      <c r="F537" s="218"/>
+      <c r="G537" s="221"/>
       <c r="H537" s="54" t="s">
         <v>2441</v>
       </c>
       <c r="I537" s="54" t="s">
         <v>2442</v>
       </c>
       <c r="J537" s="54" t="s">
         <v>2432</v>
       </c>
       <c r="K537" s="122"/>
       <c r="L537" s="123"/>
       <c r="M537" s="124"/>
       <c r="N537" s="125"/>
       <c r="O537" s="126"/>
       <c r="P537" s="127"/>
       <c r="Q537" s="123"/>
       <c r="R537" s="123"/>
       <c r="S537" s="128"/>
       <c r="T537" s="123"/>
     </row>
     <row r="538" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A538" s="170">
         <v>446</v>
       </c>
       <c r="B538" s="177" t="s">
@@ -40035,101 +40655,101 @@
       </c>
       <c r="G540" s="175" t="s">
         <v>6</v>
       </c>
       <c r="H540" s="22" t="s">
         <v>2586</v>
       </c>
       <c r="I540" s="22" t="s">
         <v>2587</v>
       </c>
       <c r="J540" s="22" t="s">
         <v>2588</v>
       </c>
       <c r="K540" s="122"/>
       <c r="L540" s="123"/>
       <c r="M540" s="124"/>
       <c r="N540" s="125"/>
       <c r="O540" s="126"/>
       <c r="P540" s="127"/>
       <c r="Q540" s="123"/>
       <c r="R540" s="123"/>
       <c r="S540" s="128"/>
       <c r="T540" s="123"/>
     </row>
     <row r="541" spans="1:20" s="121" customFormat="1" ht="75" x14ac:dyDescent="0.25">
-      <c r="A541" s="196">
+      <c r="A541" s="197">
         <v>449</v>
       </c>
-      <c r="B541" s="247" t="s">
+      <c r="B541" s="258" t="s">
         <v>2423</v>
       </c>
       <c r="C541" s="165" t="s">
         <v>2424</v>
       </c>
-      <c r="D541" s="202">
+      <c r="D541" s="209">
         <v>45788</v>
       </c>
-      <c r="E541" s="205">
+      <c r="E541" s="211">
         <v>356</v>
       </c>
-      <c r="F541" s="208">
+      <c r="F541" s="224">
         <v>0.66569999999999996</v>
       </c>
-      <c r="G541" s="211" t="s">
+      <c r="G541" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H541" s="22" t="s">
         <v>2469</v>
       </c>
       <c r="I541" s="22" t="s">
         <v>2470</v>
       </c>
       <c r="J541" s="22" t="s">
         <v>2471</v>
       </c>
       <c r="K541" s="122"/>
       <c r="L541" s="123"/>
       <c r="M541" s="124"/>
       <c r="N541" s="125"/>
       <c r="O541" s="126"/>
       <c r="P541" s="127"/>
       <c r="Q541" s="123"/>
       <c r="R541" s="123"/>
       <c r="S541" s="128"/>
       <c r="T541" s="123"/>
     </row>
     <row r="542" spans="1:20" s="121" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="A542" s="198"/>
-      <c r="B542" s="249"/>
+      <c r="B542" s="260"/>
       <c r="C542" s="165" t="s">
         <v>2425</v>
       </c>
-      <c r="D542" s="204"/>
-[...2 lines deleted...]
-      <c r="G542" s="213"/>
+      <c r="D542" s="210"/>
+      <c r="E542" s="212"/>
+      <c r="F542" s="225"/>
+      <c r="G542" s="227"/>
       <c r="H542" s="22" t="s">
         <v>2472</v>
       </c>
       <c r="I542" s="22" t="s">
         <v>2473</v>
       </c>
       <c r="J542" s="22" t="s">
         <v>2471</v>
       </c>
       <c r="K542" s="122"/>
       <c r="L542" s="123"/>
       <c r="M542" s="124"/>
       <c r="N542" s="125"/>
       <c r="O542" s="126"/>
       <c r="P542" s="127"/>
       <c r="Q542" s="123"/>
       <c r="R542" s="123"/>
       <c r="S542" s="128"/>
       <c r="T542" s="123"/>
     </row>
     <row r="543" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A543" s="170">
         <v>450</v>
       </c>
       <c r="B543" s="177" t="s">
@@ -40149,142 +40769,142 @@
       </c>
       <c r="G543" s="175" t="s">
         <v>6</v>
       </c>
       <c r="H543" s="22" t="s">
         <v>2478</v>
       </c>
       <c r="I543" s="22" t="s">
         <v>2479</v>
       </c>
       <c r="J543" s="22" t="s">
         <v>2480</v>
       </c>
       <c r="K543" s="122"/>
       <c r="L543" s="123"/>
       <c r="M543" s="124"/>
       <c r="N543" s="125"/>
       <c r="O543" s="126"/>
       <c r="P543" s="127"/>
       <c r="Q543" s="123"/>
       <c r="R543" s="123"/>
       <c r="S543" s="128"/>
       <c r="T543" s="123"/>
     </row>
     <row r="544" spans="1:20" s="121" customFormat="1" ht="195" x14ac:dyDescent="0.25">
-      <c r="A544" s="196">
+      <c r="A544" s="197">
         <v>451</v>
       </c>
-      <c r="B544" s="247" t="s">
+      <c r="B544" s="258" t="s">
         <v>2444</v>
       </c>
       <c r="C544" s="165" t="s">
         <v>2445</v>
       </c>
-      <c r="D544" s="202">
+      <c r="D544" s="209">
         <v>45773</v>
       </c>
-      <c r="E544" s="205">
+      <c r="E544" s="211">
         <v>1928</v>
       </c>
-      <c r="F544" s="208">
+      <c r="F544" s="224">
         <v>0.36930000000000002</v>
       </c>
-      <c r="G544" s="211" t="s">
+      <c r="G544" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H544" s="22" t="s">
         <v>2459</v>
       </c>
       <c r="I544" s="22" t="s">
         <v>2460</v>
       </c>
       <c r="J544" s="22" t="s">
         <v>2461</v>
       </c>
       <c r="K544" s="122"/>
       <c r="L544" s="123"/>
       <c r="M544" s="124"/>
       <c r="N544" s="125"/>
       <c r="O544" s="126"/>
       <c r="P544" s="127"/>
       <c r="Q544" s="123"/>
       <c r="R544" s="123"/>
       <c r="S544" s="128"/>
       <c r="T544" s="123"/>
     </row>
     <row r="545" spans="1:20" s="121" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="A545" s="198"/>
-      <c r="B545" s="249"/>
+      <c r="B545" s="260"/>
       <c r="C545" s="165" t="s">
         <v>2446</v>
       </c>
-      <c r="D545" s="204"/>
-[...2 lines deleted...]
-      <c r="G545" s="213"/>
+      <c r="D545" s="210"/>
+      <c r="E545" s="212"/>
+      <c r="F545" s="225"/>
+      <c r="G545" s="227"/>
       <c r="H545" s="54" t="s">
         <v>2465</v>
       </c>
       <c r="I545" s="54" t="s">
         <v>2466</v>
       </c>
       <c r="J545" s="54" t="s">
         <v>2462</v>
       </c>
       <c r="K545" s="122"/>
       <c r="L545" s="123"/>
       <c r="M545" s="124"/>
       <c r="N545" s="125"/>
       <c r="O545" s="126"/>
       <c r="P545" s="127"/>
       <c r="Q545" s="123"/>
       <c r="R545" s="123"/>
       <c r="S545" s="128"/>
       <c r="T545" s="123"/>
     </row>
     <row r="546" spans="1:20" s="121" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A546" s="170">
         <v>452</v>
       </c>
       <c r="B546" s="180" t="s">
         <v>2449</v>
       </c>
       <c r="C546" s="169" t="s">
         <v>2450</v>
       </c>
       <c r="D546" s="181">
         <v>45773</v>
       </c>
-      <c r="E546" s="356" t="s">
+      <c r="E546" s="360" t="s">
         <v>2455</v>
       </c>
-      <c r="F546" s="357"/>
-[...3 lines deleted...]
-      <c r="J546" s="358"/>
+      <c r="F546" s="361"/>
+      <c r="G546" s="361"/>
+      <c r="H546" s="361"/>
+      <c r="I546" s="361"/>
+      <c r="J546" s="362"/>
       <c r="K546" s="122"/>
       <c r="L546" s="123"/>
       <c r="M546" s="124"/>
       <c r="N546" s="125"/>
       <c r="O546" s="126"/>
       <c r="P546" s="127"/>
       <c r="Q546" s="123"/>
       <c r="R546" s="123"/>
       <c r="S546" s="128"/>
       <c r="T546" s="123"/>
     </row>
     <row r="547" spans="1:20" s="121" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A547" s="170">
         <v>453</v>
       </c>
       <c r="B547" s="177" t="s">
         <v>2451</v>
       </c>
       <c r="C547" s="165" t="s">
         <v>2452</v>
       </c>
       <c r="D547" s="178">
         <v>45773</v>
       </c>
       <c r="E547" s="179">
@@ -40463,101 +41083,101 @@
       </c>
       <c r="G551" s="175" t="s">
         <v>6</v>
       </c>
       <c r="H551" s="22" t="s">
         <v>2598</v>
       </c>
       <c r="I551" s="22" t="s">
         <v>2599</v>
       </c>
       <c r="J551" s="22" t="s">
         <v>2600</v>
       </c>
       <c r="K551" s="122"/>
       <c r="L551" s="123"/>
       <c r="M551" s="124"/>
       <c r="N551" s="125"/>
       <c r="O551" s="126"/>
       <c r="P551" s="127"/>
       <c r="Q551" s="123"/>
       <c r="R551" s="123"/>
       <c r="S551" s="128"/>
       <c r="T551" s="123"/>
     </row>
     <row r="552" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-      <c r="A552" s="196">
+      <c r="A552" s="197">
         <v>458</v>
       </c>
-      <c r="B552" s="247" t="s">
+      <c r="B552" s="258" t="s">
         <v>2484</v>
       </c>
       <c r="C552" s="165" t="s">
         <v>2485</v>
       </c>
-      <c r="D552" s="202" t="s">
+      <c r="D552" s="209" t="s">
         <v>2483</v>
       </c>
-      <c r="E552" s="205">
+      <c r="E552" s="211">
         <v>311</v>
       </c>
-      <c r="F552" s="208">
+      <c r="F552" s="224">
         <v>0.64629999999999999</v>
       </c>
-      <c r="G552" s="211" t="s">
+      <c r="G552" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H552" s="22" t="s">
         <v>2657</v>
       </c>
       <c r="I552" s="22" t="s">
         <v>2658</v>
       </c>
       <c r="J552" s="22" t="s">
         <v>2480</v>
       </c>
       <c r="K552" s="122"/>
       <c r="L552" s="123"/>
       <c r="M552" s="124"/>
       <c r="N552" s="125"/>
       <c r="O552" s="126"/>
       <c r="P552" s="127"/>
       <c r="Q552" s="123"/>
       <c r="R552" s="123"/>
       <c r="S552" s="128"/>
       <c r="T552" s="123"/>
     </row>
     <row r="553" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A553" s="198"/>
-      <c r="B553" s="249"/>
+      <c r="B553" s="260"/>
       <c r="C553" s="165" t="s">
         <v>2486</v>
       </c>
-      <c r="D553" s="204"/>
-[...2 lines deleted...]
-      <c r="G553" s="213"/>
+      <c r="D553" s="210"/>
+      <c r="E553" s="212"/>
+      <c r="F553" s="225"/>
+      <c r="G553" s="227"/>
       <c r="H553" s="22" t="s">
         <v>2659</v>
       </c>
       <c r="I553" s="22" t="s">
         <v>2660</v>
       </c>
       <c r="J553" s="22" t="s">
         <v>2480</v>
       </c>
       <c r="K553" s="122"/>
       <c r="L553" s="123"/>
       <c r="M553" s="124"/>
       <c r="N553" s="125"/>
       <c r="O553" s="126"/>
       <c r="P553" s="127"/>
       <c r="Q553" s="123"/>
       <c r="R553" s="123"/>
       <c r="S553" s="128"/>
       <c r="T553" s="123"/>
     </row>
     <row r="554" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A554" s="170">
         <v>459</v>
       </c>
       <c r="B554" s="177" t="s">
@@ -40619,191 +41239,191 @@
       </c>
       <c r="G555" s="175" t="s">
         <v>6</v>
       </c>
       <c r="H555" s="22" t="s">
         <v>2603</v>
       </c>
       <c r="I555" s="22" t="s">
         <v>2604</v>
       </c>
       <c r="J555" s="22" t="s">
         <v>1262</v>
       </c>
       <c r="K555" s="122"/>
       <c r="L555" s="123"/>
       <c r="M555" s="124"/>
       <c r="N555" s="125"/>
       <c r="O555" s="126"/>
       <c r="P555" s="127"/>
       <c r="Q555" s="123"/>
       <c r="R555" s="123"/>
       <c r="S555" s="128"/>
       <c r="T555" s="123"/>
     </row>
     <row r="556" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A556" s="196">
+      <c r="A556" s="197">
         <v>461</v>
       </c>
-      <c r="B556" s="229" t="s">
+      <c r="B556" s="243" t="s">
         <v>2502</v>
       </c>
       <c r="C556" s="193" t="s">
         <v>2497</v>
       </c>
-      <c r="D556" s="223" t="s">
+      <c r="D556" s="237" t="s">
         <v>2483</v>
       </c>
-      <c r="E556" s="205">
+      <c r="E556" s="211">
         <v>7746</v>
       </c>
-      <c r="F556" s="208">
+      <c r="F556" s="224">
         <v>0.58260000000000001</v>
       </c>
-      <c r="G556" s="211" t="s">
+      <c r="G556" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H556" s="22" t="s">
         <v>2638</v>
       </c>
       <c r="I556" s="22" t="s">
         <v>2639</v>
       </c>
       <c r="J556" s="22" t="s">
         <v>2640</v>
       </c>
       <c r="K556" s="122"/>
       <c r="L556" s="123"/>
       <c r="M556" s="124"/>
       <c r="N556" s="125"/>
       <c r="O556" s="126"/>
       <c r="P556" s="127"/>
       <c r="Q556" s="123"/>
       <c r="R556" s="123"/>
       <c r="S556" s="128"/>
       <c r="T556" s="123"/>
     </row>
     <row r="557" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-      <c r="A557" s="197"/>
-      <c r="B557" s="229"/>
+      <c r="A557" s="233"/>
+      <c r="B557" s="243"/>
       <c r="C557" s="193" t="s">
         <v>2498</v>
       </c>
-      <c r="D557" s="223"/>
-[...2 lines deleted...]
-      <c r="G557" s="212"/>
+      <c r="D557" s="237"/>
+      <c r="E557" s="244"/>
+      <c r="F557" s="228"/>
+      <c r="G557" s="229"/>
       <c r="H557" s="22" t="s">
         <v>2641</v>
       </c>
       <c r="I557" s="22" t="s">
         <v>2642</v>
       </c>
       <c r="J557" s="22" t="s">
         <v>2640</v>
       </c>
       <c r="K557" s="122"/>
       <c r="L557" s="123"/>
       <c r="M557" s="124"/>
       <c r="N557" s="125"/>
       <c r="O557" s="126"/>
       <c r="P557" s="127"/>
       <c r="Q557" s="123"/>
       <c r="R557" s="123"/>
       <c r="S557" s="128"/>
       <c r="T557" s="123"/>
     </row>
     <row r="558" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A558" s="197"/>
-      <c r="B558" s="229"/>
+      <c r="A558" s="233"/>
+      <c r="B558" s="243"/>
       <c r="C558" s="193" t="s">
         <v>2499</v>
       </c>
-      <c r="D558" s="223"/>
-[...2 lines deleted...]
-      <c r="G558" s="212"/>
+      <c r="D558" s="237"/>
+      <c r="E558" s="244"/>
+      <c r="F558" s="228"/>
+      <c r="G558" s="229"/>
       <c r="H558" s="22" t="s">
         <v>2643</v>
       </c>
       <c r="I558" s="22" t="s">
         <v>2644</v>
       </c>
       <c r="J558" s="22" t="s">
         <v>2640</v>
       </c>
       <c r="K558" s="122"/>
       <c r="L558" s="123"/>
       <c r="M558" s="124"/>
       <c r="N558" s="125"/>
       <c r="O558" s="126"/>
       <c r="P558" s="127"/>
       <c r="Q558" s="123"/>
       <c r="R558" s="123"/>
       <c r="S558" s="128"/>
       <c r="T558" s="123"/>
     </row>
     <row r="559" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-      <c r="A559" s="197"/>
-      <c r="B559" s="229"/>
+      <c r="A559" s="233"/>
+      <c r="B559" s="243"/>
       <c r="C559" s="193" t="s">
         <v>2500</v>
       </c>
-      <c r="D559" s="223"/>
-[...2 lines deleted...]
-      <c r="G559" s="212"/>
+      <c r="D559" s="237"/>
+      <c r="E559" s="244"/>
+      <c r="F559" s="228"/>
+      <c r="G559" s="229"/>
       <c r="H559" s="22" t="s">
         <v>2645</v>
       </c>
       <c r="I559" s="22" t="s">
         <v>2646</v>
       </c>
       <c r="J559" s="22" t="s">
         <v>2640</v>
       </c>
       <c r="K559" s="122"/>
       <c r="L559" s="123"/>
       <c r="M559" s="124"/>
       <c r="N559" s="125"/>
       <c r="O559" s="126"/>
       <c r="P559" s="127"/>
       <c r="Q559" s="123"/>
       <c r="R559" s="123"/>
       <c r="S559" s="128"/>
       <c r="T559" s="123"/>
     </row>
     <row r="560" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A560" s="198"/>
-      <c r="B560" s="229"/>
+      <c r="B560" s="243"/>
       <c r="C560" s="193" t="s">
         <v>2501</v>
       </c>
-      <c r="D560" s="223"/>
-[...2 lines deleted...]
-      <c r="G560" s="213"/>
+      <c r="D560" s="237"/>
+      <c r="E560" s="212"/>
+      <c r="F560" s="225"/>
+      <c r="G560" s="227"/>
       <c r="H560" s="22" t="s">
         <v>2647</v>
       </c>
       <c r="I560" s="22" t="s">
         <v>2648</v>
       </c>
       <c r="J560" s="22" t="s">
         <v>2640</v>
       </c>
       <c r="K560" s="122"/>
       <c r="L560" s="123"/>
       <c r="M560" s="124"/>
       <c r="N560" s="125"/>
       <c r="O560" s="126"/>
       <c r="P560" s="127"/>
       <c r="Q560" s="123"/>
       <c r="R560" s="123"/>
       <c r="S560" s="128"/>
       <c r="T560" s="123"/>
     </row>
     <row r="561" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A561" s="170">
         <v>462</v>
       </c>
       <c r="B561" s="177" t="s">
@@ -40949,131 +41569,131 @@
       </c>
       <c r="G564" s="175" t="s">
         <v>6</v>
       </c>
       <c r="H564" s="22" t="s">
         <v>2726</v>
       </c>
       <c r="I564" s="22" t="s">
         <v>2727</v>
       </c>
       <c r="J564" s="22" t="s">
         <v>948</v>
       </c>
       <c r="K564" s="122"/>
       <c r="L564" s="123"/>
       <c r="M564" s="124"/>
       <c r="N564" s="125"/>
       <c r="O564" s="126"/>
       <c r="P564" s="127"/>
       <c r="Q564" s="123"/>
       <c r="R564" s="123"/>
       <c r="S564" s="128"/>
       <c r="T564" s="123"/>
     </row>
     <row r="565" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A565" s="196">
+      <c r="A565" s="197">
         <v>466</v>
       </c>
-      <c r="B565" s="240" t="s">
+      <c r="B565" s="230" t="s">
         <v>2511</v>
       </c>
       <c r="C565" s="195" t="s">
         <v>2512</v>
       </c>
-      <c r="D565" s="243">
+      <c r="D565" s="234">
         <v>45955</v>
       </c>
-      <c r="E565" s="214">
+      <c r="E565" s="213">
         <v>348</v>
       </c>
-      <c r="F565" s="217">
+      <c r="F565" s="216">
         <v>0.22989999999999999</v>
       </c>
-      <c r="G565" s="220" t="s">
+      <c r="G565" s="219" t="s">
         <v>130</v>
       </c>
       <c r="H565" s="54" t="s">
         <v>2739</v>
       </c>
       <c r="I565" s="54" t="s">
         <v>2740</v>
       </c>
       <c r="J565" s="54" t="s">
         <v>2741</v>
       </c>
       <c r="K565" s="122"/>
       <c r="L565" s="123"/>
       <c r="M565" s="124"/>
       <c r="N565" s="125"/>
       <c r="O565" s="126"/>
       <c r="P565" s="127"/>
       <c r="Q565" s="123"/>
       <c r="R565" s="123"/>
       <c r="S565" s="128"/>
       <c r="T565" s="123"/>
     </row>
     <row r="566" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A566" s="197"/>
-      <c r="B566" s="241"/>
+      <c r="A566" s="233"/>
+      <c r="B566" s="231"/>
       <c r="C566" s="195" t="s">
         <v>2513</v>
       </c>
-      <c r="D566" s="244"/>
-[...2 lines deleted...]
-      <c r="G566" s="221"/>
+      <c r="D566" s="235"/>
+      <c r="E566" s="214"/>
+      <c r="F566" s="217"/>
+      <c r="G566" s="220"/>
       <c r="H566" s="54" t="s">
         <v>2742</v>
       </c>
       <c r="I566" s="54" t="s">
         <v>2743</v>
       </c>
       <c r="J566" s="54" t="s">
         <v>2741</v>
       </c>
       <c r="K566" s="122"/>
       <c r="L566" s="123"/>
       <c r="M566" s="124"/>
       <c r="N566" s="125"/>
       <c r="O566" s="126"/>
       <c r="P566" s="127"/>
       <c r="Q566" s="123"/>
       <c r="R566" s="123"/>
       <c r="S566" s="128"/>
       <c r="T566" s="123"/>
     </row>
     <row r="567" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A567" s="198"/>
-      <c r="B567" s="242"/>
+      <c r="B567" s="232"/>
       <c r="C567" s="195" t="s">
         <v>2514</v>
       </c>
-      <c r="D567" s="245"/>
-[...2 lines deleted...]
-      <c r="G567" s="222"/>
+      <c r="D567" s="236"/>
+      <c r="E567" s="215"/>
+      <c r="F567" s="218"/>
+      <c r="G567" s="221"/>
       <c r="H567" s="54" t="s">
         <v>2740</v>
       </c>
       <c r="I567" s="54" t="s">
         <v>2744</v>
       </c>
       <c r="J567" s="54" t="s">
         <v>2741</v>
       </c>
       <c r="K567" s="122"/>
       <c r="L567" s="123"/>
       <c r="M567" s="124"/>
       <c r="N567" s="125"/>
       <c r="O567" s="126"/>
       <c r="P567" s="127"/>
       <c r="Q567" s="123"/>
       <c r="R567" s="123"/>
       <c r="S567" s="128"/>
       <c r="T567" s="123"/>
     </row>
     <row r="568" spans="1:20" s="121" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A568" s="144">
         <v>467</v>
       </c>
       <c r="B568" s="129" t="s">
@@ -41303,161 +41923,161 @@
       </c>
       <c r="G573" s="175" t="s">
         <v>6</v>
       </c>
       <c r="H573" s="22" t="s">
         <v>2622</v>
       </c>
       <c r="I573" s="22" t="s">
         <v>2623</v>
       </c>
       <c r="J573" s="22" t="s">
         <v>2624</v>
       </c>
       <c r="K573" s="122"/>
       <c r="L573" s="123"/>
       <c r="M573" s="124"/>
       <c r="N573" s="125"/>
       <c r="O573" s="126"/>
       <c r="P573" s="127"/>
       <c r="Q573" s="123"/>
       <c r="R573" s="123"/>
       <c r="S573" s="128"/>
       <c r="T573" s="123"/>
     </row>
     <row r="574" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A574" s="196">
+      <c r="A574" s="197">
         <v>473</v>
       </c>
-      <c r="B574" s="199" t="s">
+      <c r="B574" s="222" t="s">
         <v>2526</v>
       </c>
       <c r="C574" s="188" t="s">
         <v>2527</v>
       </c>
-      <c r="D574" s="202" t="s">
+      <c r="D574" s="209" t="s">
         <v>2483</v>
       </c>
-      <c r="E574" s="205">
+      <c r="E574" s="211">
         <v>427</v>
       </c>
-      <c r="F574" s="208">
+      <c r="F574" s="224">
         <v>0.65339999999999998</v>
       </c>
-      <c r="G574" s="211" t="s">
+      <c r="G574" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H574" s="22" t="s">
         <v>2613</v>
       </c>
       <c r="I574" s="22" t="s">
         <v>2614</v>
       </c>
       <c r="J574" s="22" t="s">
         <v>2615</v>
       </c>
       <c r="K574" s="122"/>
       <c r="L574" s="123"/>
       <c r="M574" s="124"/>
       <c r="N574" s="125"/>
       <c r="O574" s="126"/>
       <c r="P574" s="127"/>
       <c r="Q574" s="123"/>
       <c r="R574" s="123"/>
       <c r="S574" s="128"/>
       <c r="T574" s="123"/>
     </row>
     <row r="575" spans="1:20" s="121" customFormat="1" ht="105" x14ac:dyDescent="0.25">
-      <c r="A575" s="197"/>
-      <c r="B575" s="200"/>
+      <c r="A575" s="233"/>
+      <c r="B575" s="245"/>
       <c r="C575" s="188" t="s">
         <v>2528</v>
       </c>
-      <c r="D575" s="203"/>
-[...2 lines deleted...]
-      <c r="G575" s="212"/>
+      <c r="D575" s="246"/>
+      <c r="E575" s="244"/>
+      <c r="F575" s="228"/>
+      <c r="G575" s="229"/>
       <c r="H575" s="22" t="s">
         <v>2616</v>
       </c>
       <c r="I575" s="22" t="s">
         <v>2621</v>
       </c>
       <c r="J575" s="22" t="s">
         <v>2615</v>
       </c>
       <c r="K575" s="122"/>
       <c r="L575" s="123"/>
       <c r="M575" s="124"/>
       <c r="N575" s="125"/>
       <c r="O575" s="126"/>
       <c r="P575" s="127"/>
       <c r="Q575" s="123"/>
       <c r="R575" s="123"/>
       <c r="S575" s="128"/>
       <c r="T575" s="123"/>
     </row>
     <row r="576" spans="1:20" s="121" customFormat="1" ht="75" x14ac:dyDescent="0.25">
-      <c r="A576" s="197"/>
-      <c r="B576" s="200"/>
+      <c r="A576" s="233"/>
+      <c r="B576" s="245"/>
       <c r="C576" s="188" t="s">
         <v>2529</v>
       </c>
-      <c r="D576" s="203"/>
-[...2 lines deleted...]
-      <c r="G576" s="212"/>
+      <c r="D576" s="246"/>
+      <c r="E576" s="244"/>
+      <c r="F576" s="228"/>
+      <c r="G576" s="229"/>
       <c r="H576" s="22" t="s">
         <v>2617</v>
       </c>
       <c r="I576" s="22" t="s">
         <v>2618</v>
       </c>
       <c r="J576" s="22" t="s">
         <v>2615</v>
       </c>
       <c r="K576" s="122"/>
       <c r="L576" s="123"/>
       <c r="M576" s="124"/>
       <c r="N576" s="125"/>
       <c r="O576" s="126"/>
       <c r="P576" s="127"/>
       <c r="Q576" s="123"/>
       <c r="R576" s="123"/>
       <c r="S576" s="128"/>
       <c r="T576" s="123"/>
     </row>
     <row r="577" spans="1:20" s="121" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A577" s="198"/>
-      <c r="B577" s="201"/>
+      <c r="B577" s="223"/>
       <c r="C577" s="188" t="s">
         <v>2530</v>
       </c>
-      <c r="D577" s="204"/>
-[...2 lines deleted...]
-      <c r="G577" s="213"/>
+      <c r="D577" s="210"/>
+      <c r="E577" s="212"/>
+      <c r="F577" s="225"/>
+      <c r="G577" s="227"/>
       <c r="H577" s="22" t="s">
         <v>2619</v>
       </c>
       <c r="I577" s="22" t="s">
         <v>2620</v>
       </c>
       <c r="J577" s="22" t="s">
         <v>2615</v>
       </c>
       <c r="K577" s="122"/>
       <c r="L577" s="123"/>
       <c r="M577" s="124"/>
       <c r="N577" s="125"/>
       <c r="O577" s="126"/>
       <c r="P577" s="127"/>
       <c r="Q577" s="123"/>
       <c r="R577" s="123"/>
       <c r="S577" s="128"/>
       <c r="T577" s="123"/>
     </row>
     <row r="578" spans="1:20" s="121" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A578" s="170">
         <v>474</v>
       </c>
       <c r="B578" s="187" t="s">
@@ -41519,101 +42139,101 @@
       </c>
       <c r="G579" s="175" t="s">
         <v>6</v>
       </c>
       <c r="H579" s="22" t="s">
         <v>2601</v>
       </c>
       <c r="I579" s="22" t="s">
         <v>2602</v>
       </c>
       <c r="J579" s="22" t="s">
         <v>2386</v>
       </c>
       <c r="K579" s="122"/>
       <c r="L579" s="123"/>
       <c r="M579" s="124"/>
       <c r="N579" s="125"/>
       <c r="O579" s="126"/>
       <c r="P579" s="127"/>
       <c r="Q579" s="123"/>
       <c r="R579" s="123"/>
       <c r="S579" s="128"/>
       <c r="T579" s="123"/>
     </row>
     <row r="580" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A580" s="196">
+      <c r="A580" s="197">
         <v>476</v>
       </c>
-      <c r="B580" s="199" t="s">
+      <c r="B580" s="222" t="s">
         <v>2535</v>
       </c>
       <c r="C580" s="188" t="s">
         <v>2536</v>
       </c>
-      <c r="D580" s="202" t="s">
+      <c r="D580" s="209" t="s">
         <v>2483</v>
       </c>
-      <c r="E580" s="205">
+      <c r="E580" s="211">
         <v>334</v>
       </c>
-      <c r="F580" s="208">
+      <c r="F580" s="224">
         <v>0.77539999999999998</v>
       </c>
-      <c r="G580" s="211" t="s">
+      <c r="G580" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H580" s="22" t="s">
         <v>2716</v>
       </c>
       <c r="I580" s="22" t="s">
         <v>2717</v>
       </c>
       <c r="J580" s="22" t="s">
         <v>2718</v>
       </c>
       <c r="K580" s="122"/>
       <c r="L580" s="123"/>
       <c r="M580" s="124"/>
       <c r="N580" s="125"/>
       <c r="O580" s="126"/>
       <c r="P580" s="127"/>
       <c r="Q580" s="123"/>
       <c r="R580" s="123"/>
       <c r="S580" s="128"/>
       <c r="T580" s="123"/>
     </row>
     <row r="581" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A581" s="198"/>
-      <c r="B581" s="201"/>
+      <c r="B581" s="223"/>
       <c r="C581" s="188" t="s">
         <v>2582</v>
       </c>
-      <c r="D581" s="204"/>
-[...2 lines deleted...]
-      <c r="G581" s="213"/>
+      <c r="D581" s="210"/>
+      <c r="E581" s="212"/>
+      <c r="F581" s="225"/>
+      <c r="G581" s="227"/>
       <c r="H581" s="22" t="s">
         <v>2719</v>
       </c>
       <c r="I581" s="22" t="s">
         <v>2720</v>
       </c>
       <c r="J581" s="22" t="s">
         <v>2718</v>
       </c>
       <c r="K581" s="122"/>
       <c r="L581" s="123"/>
       <c r="M581" s="124"/>
       <c r="N581" s="125"/>
       <c r="O581" s="126"/>
       <c r="P581" s="127"/>
       <c r="Q581" s="123"/>
       <c r="R581" s="123"/>
       <c r="S581" s="128"/>
       <c r="T581" s="123"/>
     </row>
     <row r="582" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A582" s="170">
         <v>477</v>
       </c>
       <c r="B582" s="187" t="s">
@@ -41801,101 +42421,101 @@
       </c>
       <c r="G586" s="175" t="s">
         <v>6</v>
       </c>
       <c r="H586" s="22" t="s">
         <v>2583</v>
       </c>
       <c r="I586" s="22" t="s">
         <v>2584</v>
       </c>
       <c r="J586" s="22" t="s">
         <v>2585</v>
       </c>
       <c r="K586" s="122"/>
       <c r="L586" s="123"/>
       <c r="M586" s="124"/>
       <c r="N586" s="125"/>
       <c r="O586" s="126"/>
       <c r="P586" s="127"/>
       <c r="Q586" s="123"/>
       <c r="R586" s="123"/>
       <c r="S586" s="128"/>
       <c r="T586" s="123"/>
     </row>
     <row r="587" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A587" s="196">
+      <c r="A587" s="197">
         <v>482</v>
       </c>
-      <c r="B587" s="199" t="s">
+      <c r="B587" s="222" t="s">
         <v>2547</v>
       </c>
       <c r="C587" s="188" t="s">
         <v>2548</v>
       </c>
-      <c r="D587" s="202" t="s">
+      <c r="D587" s="209" t="s">
         <v>2483</v>
       </c>
-      <c r="E587" s="205">
+      <c r="E587" s="211">
         <v>3225</v>
       </c>
-      <c r="F587" s="208">
+      <c r="F587" s="224">
         <v>0.60709999999999997</v>
       </c>
-      <c r="G587" s="211" t="s">
+      <c r="G587" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H587" s="22" t="s">
         <v>2663</v>
       </c>
       <c r="I587" s="22" t="s">
         <v>2664</v>
       </c>
       <c r="J587" s="22" t="s">
         <v>2665</v>
       </c>
       <c r="K587" s="122"/>
       <c r="L587" s="123"/>
       <c r="M587" s="124"/>
       <c r="N587" s="125"/>
       <c r="O587" s="126"/>
       <c r="P587" s="127"/>
       <c r="Q587" s="123"/>
       <c r="R587" s="123"/>
       <c r="S587" s="128"/>
       <c r="T587" s="123"/>
     </row>
     <row r="588" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A588" s="198"/>
-      <c r="B588" s="201"/>
+      <c r="B588" s="223"/>
       <c r="C588" s="188" t="s">
         <v>2549</v>
       </c>
-      <c r="D588" s="204"/>
-[...2 lines deleted...]
-      <c r="G588" s="213"/>
+      <c r="D588" s="210"/>
+      <c r="E588" s="212"/>
+      <c r="F588" s="225"/>
+      <c r="G588" s="227"/>
       <c r="H588" s="54" t="s">
         <v>2666</v>
       </c>
       <c r="I588" s="54" t="s">
         <v>2667</v>
       </c>
       <c r="J588" s="54" t="s">
         <v>2668</v>
       </c>
       <c r="K588" s="122"/>
       <c r="L588" s="123"/>
       <c r="M588" s="124"/>
       <c r="N588" s="125"/>
       <c r="O588" s="126"/>
       <c r="P588" s="127"/>
       <c r="Q588" s="123"/>
       <c r="R588" s="123"/>
       <c r="S588" s="128"/>
       <c r="T588" s="123"/>
     </row>
     <row r="589" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A589" s="170">
         <v>483</v>
       </c>
       <c r="B589" s="187" t="s">
@@ -41957,101 +42577,101 @@
       </c>
       <c r="G590" s="182" t="s">
         <v>6</v>
       </c>
       <c r="H590" s="54" t="s">
         <v>2595</v>
       </c>
       <c r="I590" s="54" t="s">
         <v>2596</v>
       </c>
       <c r="J590" s="54" t="s">
         <v>2597</v>
       </c>
       <c r="K590" s="122"/>
       <c r="L590" s="123"/>
       <c r="M590" s="124"/>
       <c r="N590" s="125"/>
       <c r="O590" s="126"/>
       <c r="P590" s="127"/>
       <c r="Q590" s="123"/>
       <c r="R590" s="123"/>
       <c r="S590" s="128"/>
       <c r="T590" s="123"/>
     </row>
     <row r="591" spans="1:20" s="121" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A591" s="196">
+      <c r="A591" s="197">
         <v>485</v>
       </c>
-      <c r="B591" s="199" t="s">
+      <c r="B591" s="222" t="s">
         <v>2554</v>
       </c>
       <c r="C591" s="188" t="s">
         <v>2555</v>
       </c>
-      <c r="D591" s="202" t="s">
+      <c r="D591" s="209" t="s">
         <v>2483</v>
       </c>
-      <c r="E591" s="205">
+      <c r="E591" s="211">
         <v>263</v>
       </c>
-      <c r="F591" s="208">
+      <c r="F591" s="224">
         <v>0.78369999999999995</v>
       </c>
-      <c r="G591" s="211" t="s">
+      <c r="G591" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H591" s="22" t="s">
         <v>2703</v>
       </c>
       <c r="I591" s="22" t="s">
         <v>2704</v>
       </c>
       <c r="J591" s="22" t="s">
         <v>2702</v>
       </c>
       <c r="K591" s="122"/>
       <c r="L591" s="123"/>
       <c r="M591" s="124"/>
       <c r="N591" s="125"/>
       <c r="O591" s="126"/>
       <c r="P591" s="127"/>
       <c r="Q591" s="123"/>
       <c r="R591" s="123"/>
       <c r="S591" s="128"/>
       <c r="T591" s="123"/>
     </row>
     <row r="592" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A592" s="198"/>
-      <c r="B592" s="201"/>
+      <c r="B592" s="223"/>
       <c r="C592" s="188" t="s">
         <v>2556</v>
       </c>
-      <c r="D592" s="204"/>
-[...2 lines deleted...]
-      <c r="G592" s="213"/>
+      <c r="D592" s="210"/>
+      <c r="E592" s="212"/>
+      <c r="F592" s="225"/>
+      <c r="G592" s="227"/>
       <c r="H592" s="22" t="s">
         <v>2705</v>
       </c>
       <c r="I592" s="22" t="s">
         <v>2706</v>
       </c>
       <c r="J592" s="22" t="s">
         <v>2702</v>
       </c>
       <c r="K592" s="122"/>
       <c r="L592" s="123"/>
       <c r="M592" s="124"/>
       <c r="N592" s="125"/>
       <c r="O592" s="126"/>
       <c r="P592" s="127"/>
       <c r="Q592" s="123"/>
       <c r="R592" s="123"/>
       <c r="S592" s="128"/>
       <c r="T592" s="123"/>
     </row>
     <row r="593" spans="1:20" s="121" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A593" s="170">
         <v>486</v>
       </c>
       <c r="B593" s="187" t="s">
@@ -42281,101 +42901,101 @@
       </c>
       <c r="G598" s="175" t="s">
         <v>6</v>
       </c>
       <c r="H598" s="22" t="s">
         <v>2633</v>
       </c>
       <c r="I598" s="22" t="s">
         <v>2634</v>
       </c>
       <c r="J598" s="22" t="s">
         <v>1338</v>
       </c>
       <c r="K598" s="122"/>
       <c r="L598" s="123"/>
       <c r="M598" s="124"/>
       <c r="N598" s="125"/>
       <c r="O598" s="126"/>
       <c r="P598" s="127"/>
       <c r="Q598" s="123"/>
       <c r="R598" s="123"/>
       <c r="S598" s="128"/>
       <c r="T598" s="123"/>
     </row>
     <row r="599" spans="1:20" s="121" customFormat="1" ht="105" x14ac:dyDescent="0.25">
-      <c r="A599" s="196">
+      <c r="A599" s="197">
         <v>492</v>
       </c>
-      <c r="B599" s="199" t="s">
+      <c r="B599" s="222" t="s">
         <v>2569</v>
       </c>
       <c r="C599" s="188" t="s">
         <v>2570</v>
       </c>
-      <c r="D599" s="202" t="s">
+      <c r="D599" s="209" t="s">
         <v>2483</v>
       </c>
-      <c r="E599" s="205">
+      <c r="E599" s="211">
         <v>856</v>
       </c>
-      <c r="F599" s="208">
+      <c r="F599" s="224">
         <v>0.69510000000000005</v>
       </c>
-      <c r="G599" s="211" t="s">
+      <c r="G599" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H599" s="22" t="s">
         <v>2685</v>
       </c>
       <c r="I599" s="22" t="s">
         <v>2686</v>
       </c>
       <c r="J599" s="22" t="s">
         <v>2687</v>
       </c>
       <c r="K599" s="122"/>
       <c r="L599" s="123"/>
       <c r="M599" s="124"/>
       <c r="N599" s="125"/>
       <c r="O599" s="126"/>
       <c r="P599" s="127"/>
       <c r="Q599" s="123"/>
       <c r="R599" s="123"/>
       <c r="S599" s="128"/>
       <c r="T599" s="123"/>
     </row>
     <row r="600" spans="1:20" s="121" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A600" s="198"/>
-      <c r="B600" s="201"/>
+      <c r="B600" s="223"/>
       <c r="C600" s="188" t="s">
         <v>2571</v>
       </c>
-      <c r="D600" s="204"/>
-[...2 lines deleted...]
-      <c r="G600" s="213"/>
+      <c r="D600" s="210"/>
+      <c r="E600" s="212"/>
+      <c r="F600" s="225"/>
+      <c r="G600" s="227"/>
       <c r="H600" s="22" t="s">
         <v>2688</v>
       </c>
       <c r="I600" s="22" t="s">
         <v>2689</v>
       </c>
       <c r="J600" s="22" t="s">
         <v>2687</v>
       </c>
       <c r="K600" s="122"/>
       <c r="L600" s="123"/>
       <c r="M600" s="124"/>
       <c r="N600" s="125"/>
       <c r="O600" s="126"/>
       <c r="P600" s="127"/>
       <c r="Q600" s="123"/>
       <c r="R600" s="123"/>
       <c r="S600" s="128"/>
       <c r="T600" s="123"/>
     </row>
     <row r="601" spans="1:20" s="121" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="A601" s="170">
         <v>493</v>
       </c>
       <c r="B601" s="187" t="s">
@@ -42521,101 +43141,101 @@
       </c>
       <c r="G604" s="175" t="s">
         <v>6</v>
       </c>
       <c r="H604" s="22" t="s">
         <v>2700</v>
       </c>
       <c r="I604" s="22" t="s">
         <v>2701</v>
       </c>
       <c r="J604" s="22" t="s">
         <v>2702</v>
       </c>
       <c r="K604" s="122"/>
       <c r="L604" s="123"/>
       <c r="M604" s="124"/>
       <c r="N604" s="125"/>
       <c r="O604" s="126"/>
       <c r="P604" s="127"/>
       <c r="Q604" s="123"/>
       <c r="R604" s="123"/>
       <c r="S604" s="128"/>
       <c r="T604" s="123"/>
     </row>
     <row r="605" spans="1:20" s="121" customFormat="1" ht="75" x14ac:dyDescent="0.25">
-      <c r="A605" s="196">
+      <c r="A605" s="197">
         <v>497</v>
       </c>
-      <c r="B605" s="199" t="s">
+      <c r="B605" s="222" t="s">
         <v>2579</v>
       </c>
       <c r="C605" s="188" t="s">
         <v>2580</v>
       </c>
-      <c r="D605" s="202" t="s">
+      <c r="D605" s="209" t="s">
         <v>2483</v>
       </c>
-      <c r="E605" s="205">
+      <c r="E605" s="211">
         <v>1152</v>
       </c>
-      <c r="F605" s="208">
+      <c r="F605" s="224">
         <v>0.62409999999999999</v>
       </c>
-      <c r="G605" s="211" t="s">
+      <c r="G605" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H605" s="22" t="s">
         <v>2721</v>
       </c>
       <c r="I605" s="22" t="s">
         <v>2722</v>
       </c>
       <c r="J605" s="22" t="s">
         <v>2723</v>
       </c>
       <c r="K605" s="122"/>
       <c r="L605" s="123"/>
       <c r="M605" s="124"/>
       <c r="N605" s="125"/>
       <c r="O605" s="126"/>
       <c r="P605" s="127"/>
       <c r="Q605" s="123"/>
       <c r="R605" s="123"/>
       <c r="S605" s="128"/>
       <c r="T605" s="123"/>
     </row>
     <row r="606" spans="1:20" s="121" customFormat="1" ht="105" x14ac:dyDescent="0.25">
       <c r="A606" s="198"/>
-      <c r="B606" s="201"/>
+      <c r="B606" s="223"/>
       <c r="C606" s="188" t="s">
         <v>2581</v>
       </c>
-      <c r="D606" s="204"/>
-[...2 lines deleted...]
-      <c r="G606" s="213"/>
+      <c r="D606" s="210"/>
+      <c r="E606" s="212"/>
+      <c r="F606" s="225"/>
+      <c r="G606" s="227"/>
       <c r="H606" s="22" t="s">
         <v>2724</v>
       </c>
       <c r="I606" s="22" t="s">
         <v>2725</v>
       </c>
       <c r="J606" s="22" t="s">
         <v>2723</v>
       </c>
       <c r="K606" s="122"/>
       <c r="L606" s="123"/>
       <c r="M606" s="124"/>
       <c r="N606" s="125"/>
       <c r="O606" s="126"/>
       <c r="P606" s="127"/>
       <c r="Q606" s="123"/>
       <c r="R606" s="123"/>
       <c r="S606" s="128"/>
       <c r="T606" s="123"/>
     </row>
     <row r="607" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A607" s="170">
         <v>498</v>
       </c>
       <c r="B607" s="187" t="s">
@@ -42647,58 +43267,58 @@
       </c>
       <c r="K607" s="122"/>
       <c r="L607" s="123"/>
       <c r="M607" s="124"/>
       <c r="N607" s="125"/>
       <c r="O607" s="126"/>
       <c r="P607" s="127"/>
       <c r="Q607" s="123"/>
       <c r="R607" s="123"/>
       <c r="S607" s="128"/>
       <c r="T607" s="123"/>
     </row>
     <row r="608" spans="1:20" s="121" customFormat="1" ht="150" x14ac:dyDescent="0.25">
       <c r="A608" s="170">
         <v>499</v>
       </c>
       <c r="B608" s="190" t="s">
         <v>2696</v>
       </c>
       <c r="C608" s="191" t="s">
         <v>2697</v>
       </c>
       <c r="D608" s="66" t="s">
         <v>2483</v>
       </c>
-      <c r="E608" s="226" t="s">
+      <c r="E608" s="240" t="s">
         <v>2750</v>
       </c>
-      <c r="F608" s="227"/>
-[...3 lines deleted...]
-      <c r="J608" s="228"/>
+      <c r="F608" s="241"/>
+      <c r="G608" s="241"/>
+      <c r="H608" s="241"/>
+      <c r="I608" s="241"/>
+      <c r="J608" s="242"/>
       <c r="K608" s="122"/>
       <c r="L608" s="123"/>
       <c r="M608" s="124"/>
       <c r="N608" s="125"/>
       <c r="O608" s="126"/>
       <c r="P608" s="127"/>
       <c r="Q608" s="123"/>
       <c r="R608" s="123"/>
       <c r="S608" s="128"/>
       <c r="T608" s="123"/>
     </row>
     <row r="609" spans="1:20" s="121" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A609" s="170">
         <v>500</v>
       </c>
       <c r="B609" s="187" t="s">
         <v>2698</v>
       </c>
       <c r="C609" s="188" t="s">
         <v>2699</v>
       </c>
       <c r="D609" s="178">
         <v>45982</v>
       </c>
       <c r="E609" s="179">
@@ -42919,101 +43539,101 @@
       </c>
       <c r="G614" s="175" t="s">
         <v>6</v>
       </c>
       <c r="H614" s="22" t="s">
         <v>2784</v>
       </c>
       <c r="I614" s="22" t="s">
         <v>2785</v>
       </c>
       <c r="J614" s="22" t="s">
         <v>2330</v>
       </c>
       <c r="K614" s="122"/>
       <c r="L614" s="123"/>
       <c r="M614" s="124"/>
       <c r="N614" s="125"/>
       <c r="O614" s="126"/>
       <c r="P614" s="127"/>
       <c r="Q614" s="123"/>
       <c r="R614" s="123"/>
       <c r="S614" s="128"/>
       <c r="T614" s="123"/>
     </row>
     <row r="615" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A615" s="196">
+      <c r="A615" s="197">
         <v>506</v>
       </c>
-      <c r="B615" s="199" t="s">
+      <c r="B615" s="222" t="s">
         <v>2769</v>
       </c>
       <c r="C615" s="188" t="s">
         <v>2778</v>
       </c>
-      <c r="D615" s="202">
+      <c r="D615" s="209">
         <v>46081</v>
       </c>
-      <c r="E615" s="205">
+      <c r="E615" s="211">
         <v>189</v>
       </c>
-      <c r="F615" s="208">
+      <c r="F615" s="224">
         <v>0.65610000000000002</v>
       </c>
-      <c r="G615" s="211" t="s">
+      <c r="G615" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H615" s="22" t="s">
         <v>2780</v>
       </c>
       <c r="I615" s="22" t="s">
         <v>2781</v>
       </c>
       <c r="J615" s="22" t="s">
         <v>1265</v>
       </c>
       <c r="K615" s="122"/>
       <c r="L615" s="123"/>
       <c r="M615" s="124"/>
       <c r="N615" s="125"/>
       <c r="O615" s="126"/>
       <c r="P615" s="127"/>
       <c r="Q615" s="123"/>
       <c r="R615" s="123"/>
       <c r="S615" s="128"/>
       <c r="T615" s="123"/>
     </row>
     <row r="616" spans="1:20" s="121" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A616" s="198"/>
-      <c r="B616" s="201"/>
+      <c r="B616" s="223"/>
       <c r="C616" s="188" t="s">
         <v>2779</v>
       </c>
-      <c r="D616" s="204"/>
-[...2 lines deleted...]
-      <c r="G616" s="213"/>
+      <c r="D616" s="210"/>
+      <c r="E616" s="212"/>
+      <c r="F616" s="225"/>
+      <c r="G616" s="227"/>
       <c r="H616" s="22" t="s">
         <v>2782</v>
       </c>
       <c r="I616" s="22" t="s">
         <v>2783</v>
       </c>
       <c r="J616" s="22" t="s">
         <v>1265</v>
       </c>
       <c r="K616" s="122"/>
       <c r="L616" s="123"/>
       <c r="M616" s="124"/>
       <c r="N616" s="125"/>
       <c r="O616" s="126"/>
       <c r="P616" s="127"/>
       <c r="Q616" s="123"/>
       <c r="R616" s="123"/>
       <c r="S616" s="128"/>
       <c r="T616" s="123"/>
     </row>
     <row r="617" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A617" s="170">
         <v>507</v>
       </c>
       <c r="B617" s="187" t="s">
@@ -43117,101 +43737,101 @@
       </c>
       <c r="G619" s="182" t="s">
         <v>130</v>
       </c>
       <c r="H619" s="54" t="s">
         <v>2811</v>
       </c>
       <c r="I619" s="54" t="s">
         <v>2812</v>
       </c>
       <c r="J619" s="54" t="s">
         <v>2813</v>
       </c>
       <c r="K619" s="122"/>
       <c r="L619" s="123"/>
       <c r="M619" s="124"/>
       <c r="N619" s="125"/>
       <c r="O619" s="126"/>
       <c r="P619" s="127"/>
       <c r="Q619" s="123"/>
       <c r="R619" s="123"/>
       <c r="S619" s="128"/>
       <c r="T619" s="123"/>
     </row>
     <row r="620" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-      <c r="A620" s="196">
+      <c r="A620" s="197">
         <v>510</v>
       </c>
-      <c r="B620" s="199" t="s">
+      <c r="B620" s="222" t="s">
         <v>2786</v>
       </c>
       <c r="C620" s="188" t="s">
         <v>2787</v>
       </c>
-      <c r="D620" s="202">
+      <c r="D620" s="209">
         <v>46111</v>
       </c>
-      <c r="E620" s="205">
+      <c r="E620" s="211">
         <v>1303</v>
       </c>
-      <c r="F620" s="208">
+      <c r="F620" s="224">
         <v>0.42980000000000002</v>
       </c>
-      <c r="G620" s="211" t="s">
+      <c r="G620" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H620" s="54" t="s">
         <v>2801</v>
       </c>
       <c r="I620" s="54" t="s">
         <v>2802</v>
       </c>
       <c r="J620" s="54" t="s">
         <v>1992</v>
       </c>
       <c r="K620" s="122"/>
       <c r="L620" s="123"/>
       <c r="M620" s="124"/>
       <c r="N620" s="125"/>
       <c r="O620" s="126"/>
       <c r="P620" s="127"/>
       <c r="Q620" s="123"/>
       <c r="R620" s="123"/>
       <c r="S620" s="128"/>
       <c r="T620" s="123"/>
     </row>
     <row r="621" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A621" s="198"/>
-      <c r="B621" s="201"/>
+      <c r="B621" s="223"/>
       <c r="C621" s="188" t="s">
         <v>2788</v>
       </c>
-      <c r="D621" s="204"/>
-[...2 lines deleted...]
-      <c r="G621" s="213"/>
+      <c r="D621" s="210"/>
+      <c r="E621" s="212"/>
+      <c r="F621" s="225"/>
+      <c r="G621" s="227"/>
       <c r="H621" s="22" t="s">
         <v>2803</v>
       </c>
       <c r="I621" s="22" t="s">
         <v>2804</v>
       </c>
       <c r="J621" s="22" t="s">
         <v>2222</v>
       </c>
       <c r="K621" s="122"/>
       <c r="L621" s="123"/>
       <c r="M621" s="124"/>
       <c r="N621" s="125"/>
       <c r="O621" s="126"/>
       <c r="P621" s="127"/>
       <c r="Q621" s="123"/>
       <c r="R621" s="123"/>
       <c r="S621" s="128"/>
       <c r="T621" s="123"/>
     </row>
     <row r="622" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A622" s="170">
         <v>511</v>
       </c>
       <c r="B622" s="187" t="s">
@@ -43627,131 +44247,131 @@
       </c>
       <c r="C632" s="186" t="s">
         <v>2831</v>
       </c>
       <c r="D632" s="171" t="s">
         <v>2833</v>
       </c>
       <c r="E632" s="173"/>
       <c r="F632" s="174"/>
       <c r="G632" s="172"/>
       <c r="H632" s="118"/>
       <c r="I632" s="118"/>
       <c r="J632" s="118"/>
       <c r="K632" s="122"/>
       <c r="L632" s="123"/>
       <c r="M632" s="124"/>
       <c r="N632" s="125"/>
       <c r="O632" s="126"/>
       <c r="P632" s="127"/>
       <c r="Q632" s="123"/>
       <c r="R632" s="123"/>
       <c r="S632" s="128"/>
       <c r="T632" s="123"/>
     </row>
     <row r="633" spans="1:20" s="121" customFormat="1" ht="90" x14ac:dyDescent="0.25">
-      <c r="A633" s="196">
+      <c r="A633" s="197">
         <v>522</v>
       </c>
-      <c r="B633" s="199" t="s">
+      <c r="B633" s="222" t="s">
         <v>2848</v>
       </c>
       <c r="C633" s="188" t="s">
         <v>2845</v>
       </c>
-      <c r="D633" s="202">
+      <c r="D633" s="209">
         <v>46201</v>
       </c>
-      <c r="E633" s="205">
+      <c r="E633" s="211">
         <v>362</v>
       </c>
-      <c r="F633" s="208">
+      <c r="F633" s="224">
         <v>0.50549999999999995</v>
       </c>
-      <c r="G633" s="211" t="s">
+      <c r="G633" s="226" t="s">
         <v>6</v>
       </c>
       <c r="H633" s="22" t="s">
         <v>2852</v>
       </c>
       <c r="I633" s="22" t="s">
         <v>2853</v>
       </c>
       <c r="J633" s="22" t="s">
         <v>2854</v>
       </c>
       <c r="K633" s="122"/>
       <c r="L633" s="123"/>
       <c r="M633" s="124"/>
       <c r="N633" s="125"/>
       <c r="O633" s="126"/>
       <c r="P633" s="127"/>
       <c r="Q633" s="123"/>
       <c r="R633" s="123"/>
       <c r="S633" s="128"/>
       <c r="T633" s="123"/>
     </row>
     <row r="634" spans="1:20" s="121" customFormat="1" ht="75" x14ac:dyDescent="0.25">
-      <c r="A634" s="197"/>
-      <c r="B634" s="200"/>
+      <c r="A634" s="233"/>
+      <c r="B634" s="245"/>
       <c r="C634" s="188" t="s">
         <v>2846</v>
       </c>
-      <c r="D634" s="203"/>
-[...2 lines deleted...]
-      <c r="G634" s="212"/>
+      <c r="D634" s="246"/>
+      <c r="E634" s="244"/>
+      <c r="F634" s="228"/>
+      <c r="G634" s="229"/>
       <c r="H634" s="22" t="s">
         <v>2855</v>
       </c>
       <c r="I634" s="22" t="s">
         <v>2856</v>
       </c>
       <c r="J634" s="22" t="s">
         <v>2854</v>
       </c>
       <c r="K634" s="122"/>
       <c r="L634" s="123"/>
       <c r="M634" s="124"/>
       <c r="N634" s="125"/>
       <c r="O634" s="126"/>
       <c r="P634" s="127"/>
       <c r="Q634" s="123"/>
       <c r="R634" s="123"/>
       <c r="S634" s="128"/>
       <c r="T634" s="123"/>
     </row>
     <row r="635" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A635" s="198"/>
-      <c r="B635" s="201"/>
+      <c r="B635" s="223"/>
       <c r="C635" s="188" t="s">
         <v>2847</v>
       </c>
-      <c r="D635" s="204"/>
-[...2 lines deleted...]
-      <c r="G635" s="213"/>
+      <c r="D635" s="210"/>
+      <c r="E635" s="212"/>
+      <c r="F635" s="225"/>
+      <c r="G635" s="227"/>
       <c r="H635" s="22" t="s">
         <v>2857</v>
       </c>
       <c r="I635" s="22" t="s">
         <v>2858</v>
       </c>
       <c r="J635" s="22" t="s">
         <v>2854</v>
       </c>
       <c r="K635" s="122"/>
       <c r="L635" s="123"/>
       <c r="M635" s="124"/>
       <c r="N635" s="125"/>
       <c r="O635" s="126"/>
       <c r="P635" s="127"/>
       <c r="Q635" s="123"/>
       <c r="R635" s="123"/>
       <c r="S635" s="128"/>
       <c r="T635" s="123"/>
     </row>
     <row r="636" spans="1:20" s="121" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A636" s="170">
         <v>523</v>
       </c>
       <c r="B636" s="187" t="s">
@@ -43774,95 +44394,119 @@
       </c>
       <c r="H636" s="22" t="s">
         <v>2875</v>
       </c>
       <c r="I636" s="22" t="s">
         <v>2876</v>
       </c>
       <c r="J636" s="22" t="s">
         <v>2877</v>
       </c>
       <c r="K636" s="122"/>
       <c r="L636" s="123"/>
       <c r="M636" s="124"/>
       <c r="N636" s="125"/>
       <c r="O636" s="126"/>
       <c r="P636" s="127"/>
       <c r="Q636" s="123"/>
       <c r="R636" s="123"/>
       <c r="S636" s="128"/>
       <c r="T636" s="123"/>
     </row>
     <row r="637" spans="1:20" s="121" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="A637" s="170">
         <v>524</v>
       </c>
-      <c r="B637" s="185" t="s">
+      <c r="B637" s="190" t="s">
         <v>2862</v>
       </c>
-      <c r="C637" s="186" t="s">
+      <c r="C637" s="191" t="s">
         <v>2861</v>
       </c>
-      <c r="D637" s="171">
+      <c r="D637" s="181">
         <v>46274</v>
       </c>
-      <c r="E637" s="173"/>
-[...4 lines deleted...]
-      <c r="J637" s="118"/>
+      <c r="E637" s="184">
+        <v>580</v>
+      </c>
+      <c r="F637" s="183">
+        <v>0.30170000000000002</v>
+      </c>
+      <c r="G637" s="182" t="s">
+        <v>130</v>
+      </c>
+      <c r="H637" s="54" t="s">
+        <v>2905</v>
+      </c>
+      <c r="I637" s="54" t="s">
+        <v>2906</v>
+      </c>
+      <c r="J637" s="54" t="s">
+        <v>2907</v>
+      </c>
       <c r="K637" s="122"/>
       <c r="L637" s="123"/>
       <c r="M637" s="124"/>
       <c r="N637" s="125"/>
       <c r="O637" s="126"/>
       <c r="P637" s="127"/>
       <c r="Q637" s="123"/>
       <c r="R637" s="123"/>
       <c r="S637" s="128"/>
       <c r="T637" s="123"/>
     </row>
     <row r="638" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A638" s="170">
         <v>525</v>
       </c>
-      <c r="B638" s="185" t="s">
+      <c r="B638" s="187" t="s">
         <v>2870</v>
       </c>
-      <c r="C638" s="186" t="s">
+      <c r="C638" s="188" t="s">
         <v>2863</v>
       </c>
-      <c r="D638" s="171">
+      <c r="D638" s="178">
         <v>46283</v>
       </c>
-      <c r="E638" s="173"/>
-[...4 lines deleted...]
-      <c r="J638" s="118"/>
+      <c r="E638" s="179">
+        <v>1203</v>
+      </c>
+      <c r="F638" s="176">
+        <v>0.47960000000000003</v>
+      </c>
+      <c r="G638" s="175" t="s">
+        <v>6</v>
+      </c>
+      <c r="H638" s="22" t="s">
+        <v>2930</v>
+      </c>
+      <c r="I638" s="22" t="s">
+        <v>2931</v>
+      </c>
+      <c r="J638" s="22" t="s">
+        <v>2932</v>
+      </c>
       <c r="K638" s="122"/>
       <c r="L638" s="123"/>
       <c r="M638" s="124"/>
       <c r="N638" s="125"/>
       <c r="O638" s="126"/>
       <c r="P638" s="127"/>
       <c r="Q638" s="123"/>
       <c r="R638" s="123"/>
       <c r="S638" s="128"/>
       <c r="T638" s="123"/>
     </row>
     <row r="639" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A639" s="170">
         <v>526</v>
       </c>
       <c r="B639" s="185" t="s">
         <v>2864</v>
       </c>
       <c r="C639" s="186" t="s">
         <v>2865</v>
       </c>
       <c r="D639" s="171" t="s">
         <v>2833</v>
       </c>
       <c r="E639" s="173"/>
@@ -44045,296 +44689,1372 @@
       <c r="D645" s="171" t="s">
         <v>2833</v>
       </c>
       <c r="E645" s="173"/>
       <c r="F645" s="174"/>
       <c r="G645" s="172"/>
       <c r="H645" s="118"/>
       <c r="I645" s="118"/>
       <c r="J645" s="118"/>
       <c r="K645" s="122"/>
       <c r="L645" s="123"/>
       <c r="M645" s="124"/>
       <c r="N645" s="125"/>
       <c r="O645" s="126"/>
       <c r="P645" s="127"/>
       <c r="Q645" s="123"/>
       <c r="R645" s="123"/>
       <c r="S645" s="128"/>
       <c r="T645" s="123"/>
     </row>
     <row r="646" spans="1:20" s="121" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A646" s="170">
         <v>533</v>
       </c>
       <c r="B646" s="185" t="s">
+        <v>2882</v>
+      </c>
+      <c r="C646" s="186" t="s">
         <v>2883</v>
-      </c>
-[...1 lines deleted...]
-        <v>2884</v>
       </c>
       <c r="D646" s="171" t="s">
         <v>2833</v>
       </c>
       <c r="E646" s="173"/>
       <c r="F646" s="174"/>
       <c r="G646" s="172"/>
       <c r="H646" s="118"/>
       <c r="I646" s="118"/>
       <c r="J646" s="118"/>
       <c r="K646" s="122"/>
       <c r="L646" s="123"/>
       <c r="M646" s="124"/>
       <c r="N646" s="125"/>
       <c r="O646" s="126"/>
       <c r="P646" s="127"/>
       <c r="Q646" s="123"/>
       <c r="R646" s="123"/>
       <c r="S646" s="128"/>
       <c r="T646" s="123"/>
     </row>
-    <row r="647" spans="1:20" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="A648" s="251" t="s">
+    <row r="647" spans="1:20" s="121" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A647" s="170">
+        <v>534</v>
+      </c>
+      <c r="B647" s="185" t="s">
+        <v>2901</v>
+      </c>
+      <c r="C647" s="186" t="s">
+        <v>2884</v>
+      </c>
+      <c r="D647" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E647" s="173"/>
+      <c r="F647" s="174"/>
+      <c r="G647" s="172"/>
+      <c r="H647" s="118"/>
+      <c r="I647" s="118"/>
+      <c r="J647" s="118"/>
+      <c r="K647" s="122"/>
+      <c r="L647" s="123"/>
+      <c r="M647" s="124"/>
+      <c r="N647" s="125"/>
+      <c r="O647" s="126"/>
+      <c r="P647" s="127"/>
+      <c r="Q647" s="123"/>
+      <c r="R647" s="123"/>
+      <c r="S647" s="128"/>
+      <c r="T647" s="123"/>
+    </row>
+    <row r="648" spans="1:20" s="121" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A648" s="170">
+        <v>535</v>
+      </c>
+      <c r="B648" s="185" t="s">
+        <v>2885</v>
+      </c>
+      <c r="C648" s="186" t="s">
+        <v>2886</v>
+      </c>
+      <c r="D648" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E648" s="173"/>
+      <c r="F648" s="174"/>
+      <c r="G648" s="172"/>
+      <c r="H648" s="118"/>
+      <c r="I648" s="118"/>
+      <c r="J648" s="118"/>
+      <c r="K648" s="122"/>
+      <c r="L648" s="123"/>
+      <c r="M648" s="124"/>
+      <c r="N648" s="125"/>
+      <c r="O648" s="126"/>
+      <c r="P648" s="127"/>
+      <c r="Q648" s="123"/>
+      <c r="R648" s="123"/>
+      <c r="S648" s="128"/>
+      <c r="T648" s="123"/>
+    </row>
+    <row r="649" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A649" s="170">
+        <v>536</v>
+      </c>
+      <c r="B649" s="185" t="s">
+        <v>2887</v>
+      </c>
+      <c r="C649" s="186" t="s">
+        <v>2888</v>
+      </c>
+      <c r="D649" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E649" s="173"/>
+      <c r="F649" s="174"/>
+      <c r="G649" s="172"/>
+      <c r="H649" s="118"/>
+      <c r="I649" s="118"/>
+      <c r="J649" s="118"/>
+      <c r="K649" s="122"/>
+      <c r="L649" s="123"/>
+      <c r="M649" s="124"/>
+      <c r="N649" s="125"/>
+      <c r="O649" s="126"/>
+      <c r="P649" s="127"/>
+      <c r="Q649" s="123"/>
+      <c r="R649" s="123"/>
+      <c r="S649" s="128"/>
+      <c r="T649" s="123"/>
+    </row>
+    <row r="650" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A650" s="170">
+        <v>537</v>
+      </c>
+      <c r="B650" s="185" t="s">
+        <v>2889</v>
+      </c>
+      <c r="C650" s="186" t="s">
+        <v>2890</v>
+      </c>
+      <c r="D650" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E650" s="173"/>
+      <c r="F650" s="174"/>
+      <c r="G650" s="172"/>
+      <c r="H650" s="118"/>
+      <c r="I650" s="118"/>
+      <c r="J650" s="118"/>
+      <c r="K650" s="122"/>
+      <c r="L650" s="123"/>
+      <c r="M650" s="124"/>
+      <c r="N650" s="125"/>
+      <c r="O650" s="126"/>
+      <c r="P650" s="127"/>
+      <c r="Q650" s="123"/>
+      <c r="R650" s="123"/>
+      <c r="S650" s="128"/>
+      <c r="T650" s="123"/>
+    </row>
+    <row r="651" spans="1:20" s="121" customFormat="1" ht="165" x14ac:dyDescent="0.25">
+      <c r="A651" s="197">
+        <v>538</v>
+      </c>
+      <c r="B651" s="199" t="s">
+        <v>2892</v>
+      </c>
+      <c r="C651" s="186" t="s">
+        <v>2891</v>
+      </c>
+      <c r="D651" s="201" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E651" s="203"/>
+      <c r="F651" s="205"/>
+      <c r="G651" s="207"/>
+      <c r="H651" s="118"/>
+      <c r="I651" s="118"/>
+      <c r="J651" s="118"/>
+      <c r="K651" s="122"/>
+      <c r="L651" s="123"/>
+      <c r="M651" s="124"/>
+      <c r="N651" s="125"/>
+      <c r="O651" s="126"/>
+      <c r="P651" s="127"/>
+      <c r="Q651" s="123"/>
+      <c r="R651" s="123"/>
+      <c r="S651" s="128"/>
+      <c r="T651" s="123"/>
+    </row>
+    <row r="652" spans="1:20" s="121" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A652" s="198"/>
+      <c r="B652" s="200"/>
+      <c r="C652" s="186" t="s">
+        <v>2893</v>
+      </c>
+      <c r="D652" s="202"/>
+      <c r="E652" s="204"/>
+      <c r="F652" s="206"/>
+      <c r="G652" s="208"/>
+      <c r="H652" s="118"/>
+      <c r="I652" s="118"/>
+      <c r="J652" s="118"/>
+      <c r="K652" s="122"/>
+      <c r="L652" s="123"/>
+      <c r="M652" s="124"/>
+      <c r="N652" s="125"/>
+      <c r="O652" s="126"/>
+      <c r="P652" s="127"/>
+      <c r="Q652" s="123"/>
+      <c r="R652" s="123"/>
+      <c r="S652" s="128"/>
+      <c r="T652" s="123"/>
+    </row>
+    <row r="653" spans="1:20" s="121" customFormat="1" ht="150" x14ac:dyDescent="0.25">
+      <c r="A653" s="197">
+        <v>539</v>
+      </c>
+      <c r="B653" s="199" t="s">
+        <v>2894</v>
+      </c>
+      <c r="C653" s="186" t="s">
+        <v>2895</v>
+      </c>
+      <c r="D653" s="201" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E653" s="203"/>
+      <c r="F653" s="205"/>
+      <c r="G653" s="207"/>
+      <c r="H653" s="118"/>
+      <c r="I653" s="118"/>
+      <c r="J653" s="118"/>
+      <c r="K653" s="122"/>
+      <c r="L653" s="123"/>
+      <c r="M653" s="124"/>
+      <c r="N653" s="125"/>
+      <c r="O653" s="126"/>
+      <c r="P653" s="127"/>
+      <c r="Q653" s="123"/>
+      <c r="R653" s="123"/>
+      <c r="S653" s="128"/>
+      <c r="T653" s="123"/>
+    </row>
+    <row r="654" spans="1:20" s="121" customFormat="1" ht="180" x14ac:dyDescent="0.25">
+      <c r="A654" s="198"/>
+      <c r="B654" s="200"/>
+      <c r="C654" s="186" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D654" s="202"/>
+      <c r="E654" s="204"/>
+      <c r="F654" s="206"/>
+      <c r="G654" s="208"/>
+      <c r="H654" s="118"/>
+      <c r="I654" s="118"/>
+      <c r="J654" s="118"/>
+      <c r="K654" s="122"/>
+      <c r="L654" s="123"/>
+      <c r="M654" s="124"/>
+      <c r="N654" s="125"/>
+      <c r="O654" s="126"/>
+      <c r="P654" s="127"/>
+      <c r="Q654" s="123"/>
+      <c r="R654" s="123"/>
+      <c r="S654" s="128"/>
+      <c r="T654" s="123"/>
+    </row>
+    <row r="655" spans="1:20" s="121" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A655" s="170">
+        <v>540</v>
+      </c>
+      <c r="B655" s="185" t="s">
+        <v>2897</v>
+      </c>
+      <c r="C655" s="186" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D655" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E655" s="173"/>
+      <c r="F655" s="174"/>
+      <c r="G655" s="172"/>
+      <c r="H655" s="118"/>
+      <c r="I655" s="118"/>
+      <c r="J655" s="118"/>
+      <c r="K655" s="122"/>
+      <c r="L655" s="123"/>
+      <c r="M655" s="124"/>
+      <c r="N655" s="125"/>
+      <c r="O655" s="126"/>
+      <c r="P655" s="127"/>
+      <c r="Q655" s="123"/>
+      <c r="R655" s="123"/>
+      <c r="S655" s="128"/>
+      <c r="T655" s="123"/>
+    </row>
+    <row r="656" spans="1:20" s="121" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A656" s="170">
+        <v>541</v>
+      </c>
+      <c r="B656" s="185" t="s">
+        <v>2899</v>
+      </c>
+      <c r="C656" s="186" t="s">
+        <v>2900</v>
+      </c>
+      <c r="D656" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E656" s="173"/>
+      <c r="F656" s="174"/>
+      <c r="G656" s="172"/>
+      <c r="H656" s="118"/>
+      <c r="I656" s="118"/>
+      <c r="J656" s="118"/>
+      <c r="K656" s="122"/>
+      <c r="L656" s="123"/>
+      <c r="M656" s="124"/>
+      <c r="N656" s="125"/>
+      <c r="O656" s="126"/>
+      <c r="P656" s="127"/>
+      <c r="Q656" s="123"/>
+      <c r="R656" s="123"/>
+      <c r="S656" s="128"/>
+      <c r="T656" s="123"/>
+    </row>
+    <row r="657" spans="1:20" s="121" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A657" s="197">
+        <v>542</v>
+      </c>
+      <c r="B657" s="199" t="s">
+        <v>2902</v>
+      </c>
+      <c r="C657" s="186" t="s">
+        <v>2903</v>
+      </c>
+      <c r="D657" s="201" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E657" s="203"/>
+      <c r="F657" s="205"/>
+      <c r="G657" s="207"/>
+      <c r="H657" s="118"/>
+      <c r="I657" s="118"/>
+      <c r="J657" s="118"/>
+      <c r="K657" s="122"/>
+      <c r="L657" s="123"/>
+      <c r="M657" s="124"/>
+      <c r="N657" s="125"/>
+      <c r="O657" s="126"/>
+      <c r="P657" s="127"/>
+      <c r="Q657" s="123"/>
+      <c r="R657" s="123"/>
+      <c r="S657" s="128"/>
+      <c r="T657" s="123"/>
+    </row>
+    <row r="658" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A658" s="321"/>
+      <c r="B658" s="200"/>
+      <c r="C658" s="186" t="s">
+        <v>2904</v>
+      </c>
+      <c r="D658" s="202"/>
+      <c r="E658" s="204"/>
+      <c r="F658" s="206"/>
+      <c r="G658" s="208"/>
+      <c r="H658" s="118"/>
+      <c r="I658" s="118"/>
+      <c r="J658" s="118"/>
+      <c r="K658" s="122"/>
+      <c r="L658" s="123"/>
+      <c r="M658" s="124"/>
+      <c r="N658" s="125"/>
+      <c r="O658" s="126"/>
+      <c r="P658" s="127"/>
+      <c r="Q658" s="123"/>
+      <c r="R658" s="123"/>
+      <c r="S658" s="128"/>
+      <c r="T658" s="123"/>
+    </row>
+    <row r="659" spans="1:20" s="121" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A659" s="196">
+        <v>543</v>
+      </c>
+      <c r="B659" s="185" t="s">
+        <v>2908</v>
+      </c>
+      <c r="C659" s="186" t="s">
+        <v>2909</v>
+      </c>
+      <c r="D659" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E659" s="173"/>
+      <c r="F659" s="174"/>
+      <c r="G659" s="172"/>
+      <c r="H659" s="118"/>
+      <c r="I659" s="118"/>
+      <c r="J659" s="118"/>
+      <c r="K659" s="122"/>
+      <c r="L659" s="123"/>
+      <c r="M659" s="124"/>
+      <c r="N659" s="125"/>
+      <c r="O659" s="126"/>
+      <c r="P659" s="127"/>
+      <c r="Q659" s="123"/>
+      <c r="R659" s="123"/>
+      <c r="S659" s="128"/>
+      <c r="T659" s="123"/>
+    </row>
+    <row r="660" spans="1:20" s="121" customFormat="1" ht="120" x14ac:dyDescent="0.25">
+      <c r="A660" s="196">
+        <v>544</v>
+      </c>
+      <c r="B660" s="185" t="s">
+        <v>2911</v>
+      </c>
+      <c r="C660" s="186" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D660" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E660" s="173"/>
+      <c r="F660" s="174"/>
+      <c r="G660" s="172"/>
+      <c r="H660" s="118"/>
+      <c r="I660" s="118"/>
+      <c r="J660" s="118"/>
+      <c r="K660" s="122"/>
+      <c r="L660" s="123"/>
+      <c r="M660" s="124"/>
+      <c r="N660" s="125"/>
+      <c r="O660" s="126"/>
+      <c r="P660" s="127"/>
+      <c r="Q660" s="123"/>
+      <c r="R660" s="123"/>
+      <c r="S660" s="128"/>
+      <c r="T660" s="123"/>
+    </row>
+    <row r="661" spans="1:20" s="121" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A661" s="196">
+        <v>545</v>
+      </c>
+      <c r="B661" s="185" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C661" s="186" t="s">
+        <v>2913</v>
+      </c>
+      <c r="D661" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E661" s="173"/>
+      <c r="F661" s="174"/>
+      <c r="G661" s="172"/>
+      <c r="H661" s="118"/>
+      <c r="I661" s="118"/>
+      <c r="J661" s="118"/>
+      <c r="K661" s="122"/>
+      <c r="L661" s="123"/>
+      <c r="M661" s="124"/>
+      <c r="N661" s="125"/>
+      <c r="O661" s="126"/>
+      <c r="P661" s="127"/>
+      <c r="Q661" s="123"/>
+      <c r="R661" s="123"/>
+      <c r="S661" s="128"/>
+      <c r="T661" s="123"/>
+    </row>
+    <row r="662" spans="1:20" s="121" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A662" s="196">
+        <v>546</v>
+      </c>
+      <c r="B662" s="185" t="s">
+        <v>2914</v>
+      </c>
+      <c r="C662" s="186" t="s">
+        <v>2915</v>
+      </c>
+      <c r="D662" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E662" s="173"/>
+      <c r="F662" s="174"/>
+      <c r="G662" s="172"/>
+      <c r="H662" s="118"/>
+      <c r="I662" s="118"/>
+      <c r="J662" s="118"/>
+      <c r="K662" s="122"/>
+      <c r="L662" s="123"/>
+      <c r="M662" s="124"/>
+      <c r="N662" s="125"/>
+      <c r="O662" s="126"/>
+      <c r="P662" s="127"/>
+      <c r="Q662" s="123"/>
+      <c r="R662" s="123"/>
+      <c r="S662" s="128"/>
+      <c r="T662" s="123"/>
+    </row>
+    <row r="663" spans="1:20" s="121" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A663" s="196">
+        <v>547</v>
+      </c>
+      <c r="B663" s="185" t="s">
+        <v>2916</v>
+      </c>
+      <c r="C663" s="186" t="s">
+        <v>2917</v>
+      </c>
+      <c r="D663" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E663" s="173"/>
+      <c r="F663" s="174"/>
+      <c r="G663" s="172"/>
+      <c r="H663" s="118"/>
+      <c r="I663" s="118"/>
+      <c r="J663" s="118"/>
+      <c r="K663" s="122"/>
+      <c r="L663" s="123"/>
+      <c r="M663" s="124"/>
+      <c r="N663" s="125"/>
+      <c r="O663" s="126"/>
+      <c r="P663" s="127"/>
+      <c r="Q663" s="123"/>
+      <c r="R663" s="123"/>
+      <c r="S663" s="128"/>
+      <c r="T663" s="123"/>
+    </row>
+    <row r="664" spans="1:20" s="121" customFormat="1" ht="195" x14ac:dyDescent="0.25">
+      <c r="A664" s="196">
+        <v>548</v>
+      </c>
+      <c r="B664" s="185" t="s">
+        <v>2918</v>
+      </c>
+      <c r="C664" s="186" t="s">
+        <v>2919</v>
+      </c>
+      <c r="D664" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E664" s="173"/>
+      <c r="F664" s="174"/>
+      <c r="G664" s="172"/>
+      <c r="H664" s="118"/>
+      <c r="I664" s="118"/>
+      <c r="J664" s="118"/>
+      <c r="K664" s="122"/>
+      <c r="L664" s="123"/>
+      <c r="M664" s="124"/>
+      <c r="N664" s="125"/>
+      <c r="O664" s="126"/>
+      <c r="P664" s="127"/>
+      <c r="Q664" s="123"/>
+      <c r="R664" s="123"/>
+      <c r="S664" s="128"/>
+      <c r="T664" s="123"/>
+    </row>
+    <row r="665" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A665" s="196">
+        <v>549</v>
+      </c>
+      <c r="B665" s="185" t="s">
+        <v>2920</v>
+      </c>
+      <c r="C665" s="186" t="s">
+        <v>2921</v>
+      </c>
+      <c r="D665" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E665" s="173"/>
+      <c r="F665" s="174"/>
+      <c r="G665" s="172"/>
+      <c r="H665" s="118"/>
+      <c r="I665" s="118"/>
+      <c r="J665" s="118"/>
+      <c r="K665" s="122"/>
+      <c r="L665" s="123"/>
+      <c r="M665" s="124"/>
+      <c r="N665" s="125"/>
+      <c r="O665" s="126"/>
+      <c r="P665" s="127"/>
+      <c r="Q665" s="123"/>
+      <c r="R665" s="123"/>
+      <c r="S665" s="128"/>
+      <c r="T665" s="123"/>
+    </row>
+    <row r="666" spans="1:20" s="121" customFormat="1" ht="210" x14ac:dyDescent="0.25">
+      <c r="A666" s="196">
+        <v>550</v>
+      </c>
+      <c r="B666" s="185" t="s">
+        <v>2922</v>
+      </c>
+      <c r="C666" s="186" t="s">
+        <v>2923</v>
+      </c>
+      <c r="D666" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E666" s="173"/>
+      <c r="F666" s="174"/>
+      <c r="G666" s="172"/>
+      <c r="H666" s="118"/>
+      <c r="I666" s="118"/>
+      <c r="J666" s="118"/>
+      <c r="K666" s="122"/>
+      <c r="L666" s="123"/>
+      <c r="M666" s="124"/>
+      <c r="N666" s="125"/>
+      <c r="O666" s="126"/>
+      <c r="P666" s="127"/>
+      <c r="Q666" s="123"/>
+      <c r="R666" s="123"/>
+      <c r="S666" s="128"/>
+      <c r="T666" s="123"/>
+    </row>
+    <row r="667" spans="1:20" s="121" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A667" s="196">
+        <v>551</v>
+      </c>
+      <c r="B667" s="185" t="s">
+        <v>2924</v>
+      </c>
+      <c r="C667" s="186" t="s">
+        <v>2925</v>
+      </c>
+      <c r="D667" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E667" s="173"/>
+      <c r="F667" s="174"/>
+      <c r="G667" s="172"/>
+      <c r="H667" s="118"/>
+      <c r="I667" s="118"/>
+      <c r="J667" s="118"/>
+      <c r="K667" s="122"/>
+      <c r="L667" s="123"/>
+      <c r="M667" s="124"/>
+      <c r="N667" s="125"/>
+      <c r="O667" s="126"/>
+      <c r="P667" s="127"/>
+      <c r="Q667" s="123"/>
+      <c r="R667" s="123"/>
+      <c r="S667" s="128"/>
+      <c r="T667" s="123"/>
+    </row>
+    <row r="668" spans="1:20" s="121" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A668" s="196">
+        <v>552</v>
+      </c>
+      <c r="B668" s="185" t="s">
+        <v>2926</v>
+      </c>
+      <c r="C668" s="186" t="s">
+        <v>2927</v>
+      </c>
+      <c r="D668" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E668" s="173"/>
+      <c r="F668" s="174"/>
+      <c r="G668" s="172"/>
+      <c r="H668" s="118"/>
+      <c r="I668" s="118"/>
+      <c r="J668" s="118"/>
+      <c r="K668" s="122"/>
+      <c r="L668" s="123"/>
+      <c r="M668" s="124"/>
+      <c r="N668" s="125"/>
+      <c r="O668" s="126"/>
+      <c r="P668" s="127"/>
+      <c r="Q668" s="123"/>
+      <c r="R668" s="123"/>
+      <c r="S668" s="128"/>
+      <c r="T668" s="123"/>
+    </row>
+    <row r="669" spans="1:20" s="121" customFormat="1" ht="120" x14ac:dyDescent="0.25">
+      <c r="A669" s="196">
+        <v>553</v>
+      </c>
+      <c r="B669" s="185" t="s">
+        <v>2928</v>
+      </c>
+      <c r="C669" s="186" t="s">
+        <v>2929</v>
+      </c>
+      <c r="D669" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E669" s="173"/>
+      <c r="F669" s="174"/>
+      <c r="G669" s="172"/>
+      <c r="H669" s="118"/>
+      <c r="I669" s="118"/>
+      <c r="J669" s="118"/>
+      <c r="K669" s="122"/>
+      <c r="L669" s="123"/>
+      <c r="M669" s="124"/>
+      <c r="N669" s="125"/>
+      <c r="O669" s="126"/>
+      <c r="P669" s="127"/>
+      <c r="Q669" s="123"/>
+      <c r="R669" s="123"/>
+      <c r="S669" s="128"/>
+      <c r="T669" s="123"/>
+    </row>
+    <row r="670" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A670" s="196">
+        <v>554</v>
+      </c>
+      <c r="B670" s="185" t="s">
+        <v>2933</v>
+      </c>
+      <c r="C670" s="186" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D670" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E670" s="173"/>
+      <c r="F670" s="174"/>
+      <c r="G670" s="172"/>
+      <c r="H670" s="118"/>
+      <c r="I670" s="118"/>
+      <c r="J670" s="118"/>
+      <c r="K670" s="122"/>
+      <c r="L670" s="123"/>
+      <c r="M670" s="124"/>
+      <c r="N670" s="125"/>
+      <c r="O670" s="126"/>
+      <c r="P670" s="127"/>
+      <c r="Q670" s="123"/>
+      <c r="R670" s="123"/>
+      <c r="S670" s="128"/>
+      <c r="T670" s="123"/>
+    </row>
+    <row r="671" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A671" s="363">
+        <v>555</v>
+      </c>
+      <c r="B671" s="199" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C671" s="186" t="s">
+        <v>2936</v>
+      </c>
+      <c r="D671" s="201" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E671" s="203"/>
+      <c r="F671" s="205"/>
+      <c r="G671" s="207"/>
+      <c r="H671" s="118"/>
+      <c r="I671" s="118"/>
+      <c r="J671" s="118"/>
+      <c r="K671" s="122"/>
+      <c r="L671" s="123"/>
+      <c r="M671" s="124"/>
+      <c r="N671" s="125"/>
+      <c r="O671" s="126"/>
+      <c r="P671" s="127"/>
+      <c r="Q671" s="123"/>
+      <c r="R671" s="123"/>
+      <c r="S671" s="128"/>
+      <c r="T671" s="123"/>
+    </row>
+    <row r="672" spans="1:20" s="121" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A672" s="364"/>
+      <c r="B672" s="200"/>
+      <c r="C672" s="186" t="s">
+        <v>2937</v>
+      </c>
+      <c r="D672" s="202"/>
+      <c r="E672" s="204"/>
+      <c r="F672" s="206"/>
+      <c r="G672" s="208"/>
+      <c r="H672" s="118"/>
+      <c r="I672" s="118"/>
+      <c r="J672" s="118"/>
+      <c r="K672" s="122"/>
+      <c r="L672" s="123"/>
+      <c r="M672" s="124"/>
+      <c r="N672" s="125"/>
+      <c r="O672" s="126"/>
+      <c r="P672" s="127"/>
+      <c r="Q672" s="123"/>
+      <c r="R672" s="123"/>
+      <c r="S672" s="128"/>
+      <c r="T672" s="123"/>
+    </row>
+    <row r="673" spans="1:20" s="121" customFormat="1" ht="135" x14ac:dyDescent="0.25">
+      <c r="A673" s="196">
+        <v>556</v>
+      </c>
+      <c r="B673" s="185" t="s">
+        <v>2938</v>
+      </c>
+      <c r="C673" s="186" t="s">
+        <v>2939</v>
+      </c>
+      <c r="D673" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E673" s="173"/>
+      <c r="F673" s="174"/>
+      <c r="G673" s="172"/>
+      <c r="H673" s="118"/>
+      <c r="I673" s="118"/>
+      <c r="J673" s="118"/>
+      <c r="K673" s="122"/>
+      <c r="L673" s="123"/>
+      <c r="M673" s="124"/>
+      <c r="N673" s="125"/>
+      <c r="O673" s="126"/>
+      <c r="P673" s="127"/>
+      <c r="Q673" s="123"/>
+      <c r="R673" s="123"/>
+      <c r="S673" s="128"/>
+      <c r="T673" s="123"/>
+    </row>
+    <row r="674" spans="1:20" s="121" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A674" s="196">
+        <v>557</v>
+      </c>
+      <c r="B674" s="185" t="s">
+        <v>2940</v>
+      </c>
+      <c r="C674" s="186" t="s">
+        <v>2941</v>
+      </c>
+      <c r="D674" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E674" s="173"/>
+      <c r="F674" s="174"/>
+      <c r="G674" s="172"/>
+      <c r="H674" s="118"/>
+      <c r="I674" s="118"/>
+      <c r="J674" s="118"/>
+      <c r="K674" s="122"/>
+      <c r="L674" s="123"/>
+      <c r="M674" s="124"/>
+      <c r="N674" s="125"/>
+      <c r="O674" s="126"/>
+      <c r="P674" s="127"/>
+      <c r="Q674" s="123"/>
+      <c r="R674" s="123"/>
+      <c r="S674" s="128"/>
+      <c r="T674" s="123"/>
+    </row>
+    <row r="675" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A675" s="196">
+        <v>558</v>
+      </c>
+      <c r="B675" s="185" t="s">
+        <v>2942</v>
+      </c>
+      <c r="C675" s="186" t="s">
+        <v>2943</v>
+      </c>
+      <c r="D675" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E675" s="173"/>
+      <c r="F675" s="174"/>
+      <c r="G675" s="172"/>
+      <c r="H675" s="118"/>
+      <c r="I675" s="118"/>
+      <c r="J675" s="118"/>
+      <c r="K675" s="122"/>
+      <c r="L675" s="123"/>
+      <c r="M675" s="124"/>
+      <c r="N675" s="125"/>
+      <c r="O675" s="126"/>
+      <c r="P675" s="127"/>
+      <c r="Q675" s="123"/>
+      <c r="R675" s="123"/>
+      <c r="S675" s="128"/>
+      <c r="T675" s="123"/>
+    </row>
+    <row r="676" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A676" s="196">
+        <v>559</v>
+      </c>
+      <c r="B676" s="185" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C676" s="186" t="s">
+        <v>2944</v>
+      </c>
+      <c r="D676" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E676" s="173"/>
+      <c r="F676" s="174"/>
+      <c r="G676" s="172"/>
+      <c r="H676" s="118"/>
+      <c r="I676" s="118"/>
+      <c r="J676" s="118"/>
+      <c r="K676" s="122"/>
+      <c r="L676" s="123"/>
+      <c r="M676" s="124"/>
+      <c r="N676" s="125"/>
+      <c r="O676" s="126"/>
+      <c r="P676" s="127"/>
+      <c r="Q676" s="123"/>
+      <c r="R676" s="123"/>
+      <c r="S676" s="128"/>
+      <c r="T676" s="123"/>
+    </row>
+    <row r="677" spans="1:20" s="121" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A677" s="363">
+        <v>560</v>
+      </c>
+      <c r="B677" s="199" t="s">
+        <v>2946</v>
+      </c>
+      <c r="C677" s="186" t="s">
+        <v>2947</v>
+      </c>
+      <c r="D677" s="201" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E677" s="203"/>
+      <c r="F677" s="205"/>
+      <c r="G677" s="207"/>
+      <c r="H677" s="118"/>
+      <c r="I677" s="118"/>
+      <c r="J677" s="118"/>
+      <c r="K677" s="122"/>
+      <c r="L677" s="123"/>
+      <c r="M677" s="124"/>
+      <c r="N677" s="125"/>
+      <c r="O677" s="126"/>
+      <c r="P677" s="127"/>
+      <c r="Q677" s="123"/>
+      <c r="R677" s="123"/>
+      <c r="S677" s="128"/>
+      <c r="T677" s="123"/>
+    </row>
+    <row r="678" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A678" s="364"/>
+      <c r="B678" s="200"/>
+      <c r="C678" s="186" t="s">
+        <v>2948</v>
+      </c>
+      <c r="D678" s="202"/>
+      <c r="E678" s="204"/>
+      <c r="F678" s="206"/>
+      <c r="G678" s="208"/>
+      <c r="H678" s="118"/>
+      <c r="I678" s="118"/>
+      <c r="J678" s="118"/>
+      <c r="K678" s="122"/>
+      <c r="L678" s="123"/>
+      <c r="M678" s="124"/>
+      <c r="N678" s="125"/>
+      <c r="O678" s="126"/>
+      <c r="P678" s="127"/>
+      <c r="Q678" s="123"/>
+      <c r="R678" s="123"/>
+      <c r="S678" s="128"/>
+      <c r="T678" s="123"/>
+    </row>
+    <row r="679" spans="1:20" s="121" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A679" s="363">
+        <v>561</v>
+      </c>
+      <c r="B679" s="199" t="s">
+        <v>2949</v>
+      </c>
+      <c r="C679" s="186" t="s">
+        <v>2950</v>
+      </c>
+      <c r="D679" s="201" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E679" s="203"/>
+      <c r="F679" s="205"/>
+      <c r="G679" s="207"/>
+      <c r="H679" s="118"/>
+      <c r="I679" s="118"/>
+      <c r="J679" s="118"/>
+      <c r="K679" s="122"/>
+      <c r="L679" s="123"/>
+      <c r="M679" s="124"/>
+      <c r="N679" s="125"/>
+      <c r="O679" s="126"/>
+      <c r="P679" s="127"/>
+      <c r="Q679" s="123"/>
+      <c r="R679" s="123"/>
+      <c r="S679" s="128"/>
+      <c r="T679" s="123"/>
+    </row>
+    <row r="680" spans="1:20" s="121" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A680" s="364"/>
+      <c r="B680" s="200"/>
+      <c r="C680" s="186" t="s">
+        <v>2951</v>
+      </c>
+      <c r="D680" s="202"/>
+      <c r="E680" s="204"/>
+      <c r="F680" s="206"/>
+      <c r="G680" s="208"/>
+      <c r="H680" s="118"/>
+      <c r="I680" s="118"/>
+      <c r="J680" s="118"/>
+      <c r="K680" s="122"/>
+      <c r="L680" s="123"/>
+      <c r="M680" s="124"/>
+      <c r="N680" s="125"/>
+      <c r="O680" s="126"/>
+      <c r="P680" s="127"/>
+      <c r="Q680" s="123"/>
+      <c r="R680" s="123"/>
+      <c r="S680" s="128"/>
+      <c r="T680" s="123"/>
+    </row>
+    <row r="681" spans="1:20" s="121" customFormat="1" ht="210" x14ac:dyDescent="0.25">
+      <c r="A681" s="196">
+        <v>562</v>
+      </c>
+      <c r="B681" s="185" t="s">
+        <v>2952</v>
+      </c>
+      <c r="C681" s="186" t="s">
+        <v>2953</v>
+      </c>
+      <c r="D681" s="171" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E681" s="173"/>
+      <c r="F681" s="174"/>
+      <c r="G681" s="172"/>
+      <c r="H681" s="118"/>
+      <c r="I681" s="118"/>
+      <c r="J681" s="118"/>
+      <c r="K681" s="122"/>
+      <c r="L681" s="123"/>
+      <c r="M681" s="124"/>
+      <c r="N681" s="125"/>
+      <c r="O681" s="126"/>
+      <c r="P681" s="127"/>
+      <c r="Q681" s="123"/>
+      <c r="R681" s="123"/>
+      <c r="S681" s="128"/>
+      <c r="T681" s="123"/>
+    </row>
+    <row r="682" spans="1:20" s="121" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A682" s="196">
+        <v>563</v>
+      </c>
+      <c r="B682" s="185" t="s">
+        <v>2955</v>
+      </c>
+      <c r="C682" s="186" t="s">
+        <v>2956</v>
+      </c>
+      <c r="D682" s="171">
+        <v>46353</v>
+      </c>
+      <c r="E682" s="173"/>
+      <c r="F682" s="174"/>
+      <c r="G682" s="172"/>
+      <c r="H682" s="118"/>
+      <c r="I682" s="118"/>
+      <c r="J682" s="118"/>
+      <c r="K682" s="122"/>
+      <c r="L682" s="123"/>
+      <c r="M682" s="124"/>
+      <c r="N682" s="125"/>
+      <c r="O682" s="126"/>
+      <c r="P682" s="127"/>
+      <c r="Q682" s="123"/>
+      <c r="R682" s="123"/>
+      <c r="S682" s="128"/>
+      <c r="T682" s="123"/>
+    </row>
+    <row r="683" spans="1:20" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A683" s="297" t="s">
+        <v>2954</v>
+      </c>
+      <c r="B683" s="297"/>
+      <c r="C683" s="297"/>
+      <c r="D683" s="297"/>
+      <c r="E683" s="298"/>
+      <c r="F683" s="298"/>
+      <c r="G683" s="298"/>
+      <c r="H683" s="298"/>
+      <c r="I683" s="298"/>
+      <c r="J683" s="298"/>
+      <c r="K683" s="120"/>
+    </row>
+    <row r="684" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A684" s="262" t="s">
         <v>1694</v>
       </c>
-      <c r="B648" s="252"/>
-[...23 lines deleted...]
-      <c r="A650" s="251" t="s">
+      <c r="B684" s="263"/>
+      <c r="C684" s="263"/>
+      <c r="D684" s="263"/>
+      <c r="E684" s="263"/>
+      <c r="F684" s="263"/>
+      <c r="G684" s="263"/>
+      <c r="H684" s="263"/>
+      <c r="I684" s="263"/>
+      <c r="J684" s="264"/>
+      <c r="K684" s="29"/>
+    </row>
+    <row r="685" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A685" s="262"/>
+      <c r="B685" s="263"/>
+      <c r="C685" s="263"/>
+      <c r="D685" s="263"/>
+      <c r="E685" s="263"/>
+      <c r="F685" s="263"/>
+      <c r="G685" s="263"/>
+      <c r="H685" s="263"/>
+      <c r="I685" s="263"/>
+      <c r="J685" s="264"/>
+    </row>
+    <row r="686" spans="1:20" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A686" s="262" t="s">
         <v>1695</v>
       </c>
-      <c r="B650" s="252"/>
-[...23 lines deleted...]
-      <c r="A652" s="251" t="s">
+      <c r="B686" s="263"/>
+      <c r="C686" s="263"/>
+      <c r="D686" s="263"/>
+      <c r="E686" s="263"/>
+      <c r="F686" s="263"/>
+      <c r="G686" s="263"/>
+      <c r="H686" s="263"/>
+      <c r="I686" s="263"/>
+      <c r="J686" s="264"/>
+      <c r="K686" s="29"/>
+    </row>
+    <row r="687" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A687" s="262"/>
+      <c r="B687" s="263"/>
+      <c r="C687" s="263"/>
+      <c r="D687" s="263"/>
+      <c r="E687" s="263"/>
+      <c r="F687" s="263"/>
+      <c r="G687" s="263"/>
+      <c r="H687" s="263"/>
+      <c r="I687" s="263"/>
+      <c r="J687" s="264"/>
+    </row>
+    <row r="688" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A688" s="262" t="s">
         <v>826</v>
       </c>
-      <c r="B652" s="252"/>
-[...34 lines deleted...]
-      <c r="A655" s="283" t="s">
+      <c r="B688" s="263"/>
+      <c r="C688" s="263"/>
+      <c r="D688" s="263"/>
+      <c r="E688" s="263"/>
+      <c r="F688" s="263"/>
+      <c r="G688" s="263"/>
+      <c r="H688" s="263"/>
+      <c r="I688" s="263"/>
+      <c r="J688" s="264"/>
+    </row>
+    <row r="689" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A689" s="265"/>
+      <c r="B689" s="266"/>
+      <c r="C689" s="266"/>
+      <c r="D689" s="266"/>
+      <c r="E689" s="266"/>
+      <c r="F689" s="266"/>
+      <c r="G689" s="266"/>
+      <c r="H689" s="266"/>
+      <c r="I689" s="266"/>
+      <c r="J689" s="267"/>
+    </row>
+    <row r="690" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A690" s="307"/>
+      <c r="B690" s="308"/>
+      <c r="C690" s="308"/>
+      <c r="D690" s="308"/>
+      <c r="E690" s="308"/>
+      <c r="F690" s="308"/>
+      <c r="G690" s="308"/>
+      <c r="H690" s="308"/>
+      <c r="I690" s="308"/>
+      <c r="J690" s="309"/>
+    </row>
+    <row r="691" spans="1:10" ht="45.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A691" s="294" t="s">
         <v>994</v>
       </c>
-      <c r="B655" s="284"/>
-[...7 lines deleted...]
-      <c r="J655" s="285"/>
+      <c r="B691" s="295"/>
+      <c r="C691" s="295"/>
+      <c r="D691" s="295"/>
+      <c r="E691" s="295"/>
+      <c r="F691" s="295"/>
+      <c r="G691" s="295"/>
+      <c r="H691" s="295"/>
+      <c r="I691" s="295"/>
+      <c r="J691" s="296"/>
     </row>
   </sheetData>
-  <mergeCells count="492">
+  <mergeCells count="528">
+    <mergeCell ref="A657:A658"/>
+    <mergeCell ref="B657:B658"/>
+    <mergeCell ref="D657:D658"/>
+    <mergeCell ref="E657:E658"/>
+    <mergeCell ref="F657:F658"/>
+    <mergeCell ref="G657:G658"/>
+    <mergeCell ref="A679:A680"/>
+    <mergeCell ref="B679:B680"/>
+    <mergeCell ref="D679:D680"/>
+    <mergeCell ref="E679:E680"/>
+    <mergeCell ref="F679:F680"/>
+    <mergeCell ref="G679:G680"/>
+    <mergeCell ref="B677:B678"/>
+    <mergeCell ref="D677:D678"/>
+    <mergeCell ref="E677:E678"/>
+    <mergeCell ref="F677:F678"/>
+    <mergeCell ref="G677:G678"/>
+    <mergeCell ref="A677:A678"/>
+    <mergeCell ref="B671:B672"/>
+    <mergeCell ref="D671:D672"/>
+    <mergeCell ref="E671:E672"/>
+    <mergeCell ref="F671:F672"/>
+    <mergeCell ref="G671:G672"/>
+    <mergeCell ref="A671:A672"/>
     <mergeCell ref="E608:J608"/>
     <mergeCell ref="A615:A616"/>
     <mergeCell ref="B615:B616"/>
     <mergeCell ref="D615:D616"/>
+    <mergeCell ref="A633:A635"/>
+    <mergeCell ref="B633:B635"/>
+    <mergeCell ref="D633:D635"/>
+    <mergeCell ref="E633:E635"/>
+    <mergeCell ref="F633:F635"/>
+    <mergeCell ref="G633:G635"/>
+    <mergeCell ref="E615:E616"/>
+    <mergeCell ref="F615:F616"/>
+    <mergeCell ref="G615:G616"/>
+    <mergeCell ref="A620:A621"/>
+    <mergeCell ref="B620:B621"/>
+    <mergeCell ref="D620:D621"/>
+    <mergeCell ref="E620:E621"/>
+    <mergeCell ref="F620:F621"/>
+    <mergeCell ref="G620:G621"/>
     <mergeCell ref="B605:B606"/>
     <mergeCell ref="D605:D606"/>
     <mergeCell ref="A605:A606"/>
     <mergeCell ref="E605:E606"/>
     <mergeCell ref="F605:F606"/>
     <mergeCell ref="G605:G606"/>
     <mergeCell ref="A599:A600"/>
     <mergeCell ref="B599:B600"/>
     <mergeCell ref="D599:D600"/>
     <mergeCell ref="E599:E600"/>
     <mergeCell ref="F599:F600"/>
     <mergeCell ref="G599:G600"/>
     <mergeCell ref="E546:J546"/>
     <mergeCell ref="A544:A545"/>
     <mergeCell ref="B544:B545"/>
     <mergeCell ref="D544:D545"/>
     <mergeCell ref="E544:E545"/>
     <mergeCell ref="A552:A553"/>
     <mergeCell ref="B552:B553"/>
     <mergeCell ref="D552:D553"/>
     <mergeCell ref="E552:E553"/>
     <mergeCell ref="F552:F553"/>
     <mergeCell ref="G552:G553"/>
-    <mergeCell ref="F574:F577"/>
-[...7 lines deleted...]
-    <mergeCell ref="F529:F531"/>
     <mergeCell ref="A541:A542"/>
     <mergeCell ref="B541:B542"/>
     <mergeCell ref="D541:D542"/>
     <mergeCell ref="E541:E542"/>
     <mergeCell ref="F541:F542"/>
     <mergeCell ref="G541:G542"/>
     <mergeCell ref="F544:F545"/>
     <mergeCell ref="G544:G545"/>
     <mergeCell ref="A532:A537"/>
     <mergeCell ref="B532:B537"/>
     <mergeCell ref="D532:D537"/>
     <mergeCell ref="E532:E537"/>
     <mergeCell ref="F532:F537"/>
     <mergeCell ref="G532:G537"/>
-    <mergeCell ref="G529:G531"/>
     <mergeCell ref="A529:A531"/>
     <mergeCell ref="B529:B531"/>
     <mergeCell ref="D529:D531"/>
     <mergeCell ref="A523:A525"/>
     <mergeCell ref="B523:B525"/>
     <mergeCell ref="D523:D525"/>
     <mergeCell ref="E523:E525"/>
     <mergeCell ref="F523:F525"/>
     <mergeCell ref="G523:G525"/>
+    <mergeCell ref="E529:E531"/>
+    <mergeCell ref="F529:F531"/>
+    <mergeCell ref="G529:G531"/>
     <mergeCell ref="A468:A469"/>
     <mergeCell ref="B468:B469"/>
     <mergeCell ref="F511:F512"/>
     <mergeCell ref="F485:F486"/>
     <mergeCell ref="F498:F500"/>
     <mergeCell ref="G485:G486"/>
     <mergeCell ref="G509:G510"/>
     <mergeCell ref="G498:G500"/>
     <mergeCell ref="F468:F469"/>
     <mergeCell ref="G468:G469"/>
+    <mergeCell ref="D485:D486"/>
+    <mergeCell ref="E485:E486"/>
+    <mergeCell ref="D468:D469"/>
+    <mergeCell ref="E468:E469"/>
     <mergeCell ref="A519:A520"/>
     <mergeCell ref="B519:B520"/>
     <mergeCell ref="D519:D520"/>
     <mergeCell ref="E519:E520"/>
     <mergeCell ref="A464:A465"/>
     <mergeCell ref="B464:B465"/>
     <mergeCell ref="A513:A514"/>
     <mergeCell ref="B513:B514"/>
     <mergeCell ref="D513:D514"/>
     <mergeCell ref="E513:E514"/>
     <mergeCell ref="B511:B512"/>
     <mergeCell ref="D511:D512"/>
     <mergeCell ref="E511:E512"/>
     <mergeCell ref="A509:A510"/>
     <mergeCell ref="B509:B510"/>
     <mergeCell ref="D509:D510"/>
     <mergeCell ref="E509:E510"/>
     <mergeCell ref="A498:A500"/>
     <mergeCell ref="B498:B500"/>
     <mergeCell ref="D498:D500"/>
     <mergeCell ref="E498:E500"/>
     <mergeCell ref="E464:E465"/>
     <mergeCell ref="A485:A486"/>
     <mergeCell ref="B485:B486"/>
-    <mergeCell ref="D485:D486"/>
-[...2 lines deleted...]
-    <mergeCell ref="E468:E469"/>
     <mergeCell ref="J310:J312"/>
     <mergeCell ref="J330:J331"/>
     <mergeCell ref="F363:F364"/>
     <mergeCell ref="B361:B362"/>
     <mergeCell ref="F348:F349"/>
     <mergeCell ref="G348:G349"/>
     <mergeCell ref="G341:G342"/>
     <mergeCell ref="D361:D362"/>
     <mergeCell ref="G352:G353"/>
     <mergeCell ref="E358:E359"/>
     <mergeCell ref="E352:E353"/>
     <mergeCell ref="F361:F362"/>
     <mergeCell ref="G361:G362"/>
     <mergeCell ref="E363:E364"/>
     <mergeCell ref="A358:A359"/>
     <mergeCell ref="B358:B359"/>
     <mergeCell ref="D358:D359"/>
     <mergeCell ref="J306:J307"/>
     <mergeCell ref="F341:F342"/>
     <mergeCell ref="G511:G512"/>
     <mergeCell ref="A517:A518"/>
     <mergeCell ref="B517:B518"/>
     <mergeCell ref="D517:D518"/>
     <mergeCell ref="E517:E518"/>
     <mergeCell ref="F517:F518"/>
@@ -44499,99 +46219,99 @@
     <mergeCell ref="A180:A181"/>
     <mergeCell ref="A186:A187"/>
     <mergeCell ref="E180:E181"/>
     <mergeCell ref="D180:D181"/>
     <mergeCell ref="E186:E187"/>
     <mergeCell ref="D230:D231"/>
     <mergeCell ref="D228:D229"/>
     <mergeCell ref="A248:A249"/>
     <mergeCell ref="J301:J305"/>
     <mergeCell ref="E301:E305"/>
     <mergeCell ref="F301:F305"/>
     <mergeCell ref="G301:G305"/>
     <mergeCell ref="B271:B272"/>
     <mergeCell ref="A271:A272"/>
     <mergeCell ref="A286:A287"/>
     <mergeCell ref="B286:B287"/>
     <mergeCell ref="A294:A297"/>
     <mergeCell ref="B294:B297"/>
     <mergeCell ref="J294:J297"/>
     <mergeCell ref="G286:G287"/>
     <mergeCell ref="F286:F287"/>
     <mergeCell ref="E286:E287"/>
     <mergeCell ref="E294:E297"/>
     <mergeCell ref="F294:F297"/>
     <mergeCell ref="A301:A305"/>
-    <mergeCell ref="A655:J655"/>
-[...2 lines deleted...]
-    <mergeCell ref="A647:J647"/>
+    <mergeCell ref="A691:J691"/>
+    <mergeCell ref="A686:J687"/>
+    <mergeCell ref="A684:J685"/>
+    <mergeCell ref="A683:J683"/>
     <mergeCell ref="D323:D326"/>
     <mergeCell ref="E317:E321"/>
     <mergeCell ref="F317:F321"/>
     <mergeCell ref="F323:F326"/>
     <mergeCell ref="E330:E331"/>
     <mergeCell ref="F330:F331"/>
     <mergeCell ref="D330:D331"/>
     <mergeCell ref="B323:B326"/>
     <mergeCell ref="G317:G321"/>
     <mergeCell ref="G323:G326"/>
     <mergeCell ref="B317:B321"/>
     <mergeCell ref="J352:J353"/>
-    <mergeCell ref="A654:J654"/>
+    <mergeCell ref="A690:J690"/>
     <mergeCell ref="F376:F377"/>
     <mergeCell ref="A323:A326"/>
     <mergeCell ref="A365:A366"/>
     <mergeCell ref="B365:B366"/>
     <mergeCell ref="E376:E377"/>
     <mergeCell ref="D365:D366"/>
     <mergeCell ref="E365:E366"/>
     <mergeCell ref="J255:J258"/>
     <mergeCell ref="G255:G258"/>
     <mergeCell ref="D266:D268"/>
     <mergeCell ref="G294:G297"/>
     <mergeCell ref="J323:J326"/>
     <mergeCell ref="E323:E326"/>
     <mergeCell ref="E310:E312"/>
     <mergeCell ref="F310:F312"/>
     <mergeCell ref="J317:J321"/>
     <mergeCell ref="D271:D272"/>
     <mergeCell ref="J291:J292"/>
     <mergeCell ref="H277:I277"/>
     <mergeCell ref="J286:J287"/>
     <mergeCell ref="E283:J283"/>
     <mergeCell ref="E271:J272"/>
     <mergeCell ref="E280:J280"/>
     <mergeCell ref="G291:G292"/>
     <mergeCell ref="G266:G268"/>
     <mergeCell ref="J266:J268"/>
     <mergeCell ref="D286:D287"/>
     <mergeCell ref="E291:E292"/>
     <mergeCell ref="D310:D312"/>
     <mergeCell ref="D294:D297"/>
     <mergeCell ref="E273:J273"/>
-    <mergeCell ref="A652:J653"/>
+    <mergeCell ref="A688:J689"/>
     <mergeCell ref="D341:D342"/>
     <mergeCell ref="D317:D321"/>
     <mergeCell ref="B330:B331"/>
     <mergeCell ref="A317:A321"/>
     <mergeCell ref="G330:G331"/>
     <mergeCell ref="E341:E342"/>
     <mergeCell ref="A361:A362"/>
     <mergeCell ref="G386:G387"/>
     <mergeCell ref="A388:A389"/>
     <mergeCell ref="B388:B389"/>
     <mergeCell ref="D388:D389"/>
     <mergeCell ref="E388:E389"/>
     <mergeCell ref="F388:F389"/>
     <mergeCell ref="G388:G389"/>
     <mergeCell ref="A376:A377"/>
     <mergeCell ref="B376:B377"/>
     <mergeCell ref="D376:D377"/>
     <mergeCell ref="A386:A387"/>
     <mergeCell ref="B386:B387"/>
     <mergeCell ref="F358:F359"/>
     <mergeCell ref="A341:A342"/>
     <mergeCell ref="F352:F353"/>
     <mergeCell ref="G358:G359"/>
     <mergeCell ref="A363:A364"/>
     <mergeCell ref="B363:B364"/>
@@ -44670,65 +46390,69 @@
     <mergeCell ref="F587:F588"/>
     <mergeCell ref="G587:G588"/>
     <mergeCell ref="A556:A560"/>
     <mergeCell ref="B556:B560"/>
     <mergeCell ref="D556:D560"/>
     <mergeCell ref="E556:E560"/>
     <mergeCell ref="F556:F560"/>
     <mergeCell ref="G556:G560"/>
     <mergeCell ref="A574:A577"/>
     <mergeCell ref="B574:B577"/>
     <mergeCell ref="D574:D577"/>
     <mergeCell ref="E574:E577"/>
     <mergeCell ref="D580:D581"/>
     <mergeCell ref="E580:E581"/>
     <mergeCell ref="E565:E567"/>
     <mergeCell ref="F565:F567"/>
     <mergeCell ref="G565:G567"/>
     <mergeCell ref="A591:A592"/>
     <mergeCell ref="B591:B592"/>
     <mergeCell ref="D591:D592"/>
     <mergeCell ref="E591:E592"/>
     <mergeCell ref="F591:F592"/>
     <mergeCell ref="G591:G592"/>
     <mergeCell ref="F580:F581"/>
     <mergeCell ref="G580:G581"/>
-    <mergeCell ref="A633:A635"/>
-[...13 lines deleted...]
-    <mergeCell ref="G620:G621"/>
+    <mergeCell ref="F574:F577"/>
+    <mergeCell ref="G574:G577"/>
+    <mergeCell ref="B565:B567"/>
+    <mergeCell ref="A565:A567"/>
+    <mergeCell ref="D565:D567"/>
+    <mergeCell ref="B580:B581"/>
+    <mergeCell ref="A580:A581"/>
+    <mergeCell ref="A651:A652"/>
+    <mergeCell ref="B651:B652"/>
+    <mergeCell ref="D651:D652"/>
+    <mergeCell ref="E651:E652"/>
+    <mergeCell ref="F651:F652"/>
+    <mergeCell ref="G651:G652"/>
+    <mergeCell ref="A653:A654"/>
+    <mergeCell ref="B653:B654"/>
+    <mergeCell ref="D653:D654"/>
+    <mergeCell ref="E653:E654"/>
+    <mergeCell ref="F653:F654"/>
+    <mergeCell ref="G653:G654"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="96" fitToHeight="500" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pojmenované oblasti</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>