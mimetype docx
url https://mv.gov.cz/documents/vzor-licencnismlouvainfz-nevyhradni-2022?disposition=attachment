--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="007D04C2" w:rsidRDefault="007D04C2" w:rsidP="00BD5E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Jedná se pouze o vzor. Text smlouvy bude upraven či doplněn podle potřeb konkrétní žádosti o informace.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007D04C2" w:rsidRDefault="007D04C2" w:rsidP="00BD5E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -155,65 +156,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00170021" w:rsidRPr="00C20402" w:rsidRDefault="00C8687C" w:rsidP="00BD5E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">kterou </w:t>
       </w:r>
       <w:r w:rsidR="00170021" w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">v souladu s § </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> zákona č. 106/1999 Sb., o svobodném přístupu k informacím, ve znění pozdějších předpisů </w:t>
+        <w:t xml:space="preserve">v souladu s § 14a zákona č. 106/1999 Sb., o svobodném přístupu k informacím, ve znění pozdějších předpisů </w:t>
       </w:r>
       <w:r w:rsidR="00C108B8" w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(dále jen „</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BA6BFB" w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>InfZ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C108B8" w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">“) </w:t>
       </w:r>
       <w:r w:rsidR="00170021" w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -704,435 +691,375 @@
     </w:p>
     <w:p w:rsidR="008D31D7" w:rsidRPr="00C20402" w:rsidRDefault="008D31D7" w:rsidP="00BD5E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002F2AA4" w:rsidRPr="00C20402" w:rsidRDefault="002F2AA4" w:rsidP="00BD5E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Varianta </w:t>
+        <w:t>Varianta A - fyzická osoba:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F2AA4" w:rsidRPr="00C20402" w:rsidRDefault="002F2AA4" w:rsidP="00BD5E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F2AA4" w:rsidRPr="00C20402" w:rsidRDefault="002F2AA4" w:rsidP="00BD5E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………………………….. /jméno a příjmení/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F2AA4" w:rsidRPr="00C20402" w:rsidRDefault="002F2AA4" w:rsidP="00BD5E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Datum narozen</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6033" w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>í</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>: ………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F2AA4" w:rsidRPr="00C20402" w:rsidRDefault="00FD665E" w:rsidP="00BD5E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Adresa místa trvalého pobytu</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2AA4" w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00323B87" w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rStyle w:val="Znakapoznpodarou"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidR="002F2AA4" w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE788A" w:rsidRPr="00C20402" w:rsidRDefault="00FD665E" w:rsidP="00BD5E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Adresa pro doručování</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE788A" w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00323B87" w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rStyle w:val="Znakapoznpodarou"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE788A" w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F2AA4" w:rsidRPr="00C20402" w:rsidRDefault="002F2AA4" w:rsidP="00BD5E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>(dále jen „nabyvatel“)</w:t>
+      </w:r>
+      <w:r w:rsidR="000100C0" w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000100C0" w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>na straně druhé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F2AA4" w:rsidRPr="00C20402" w:rsidRDefault="002F2AA4" w:rsidP="00BD5E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F2AA4" w:rsidRPr="00C20402" w:rsidRDefault="002F2AA4" w:rsidP="00BD5E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Varianta B - právnická osoba</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5E36" w:rsidRPr="00BD5E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F2AA4" w:rsidRPr="00C20402" w:rsidRDefault="002F2AA4" w:rsidP="00BD5E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F2AA4" w:rsidRPr="00C20402" w:rsidRDefault="002F2AA4" w:rsidP="00BD5E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………………… /</w:t>
+      </w:r>
+      <w:r w:rsidR="00323B87" w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">název, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>obchodní firma/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F2AA4" w:rsidRPr="00C20402" w:rsidRDefault="008A4F9D" w:rsidP="00BD5E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Sídlo</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2AA4" w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F2AA4" w:rsidRPr="00C20402" w:rsidRDefault="008A4F9D" w:rsidP="00BD5E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2AA4" w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>apsaná v obchodním rejstříku…………soudu v…………, oddíl…………., vložka……….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F2AA4" w:rsidRPr="00C20402" w:rsidRDefault="008A4F9D" w:rsidP="00BD5E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2AA4" w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>astoupená: …………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F2AA4" w:rsidRPr="00C20402" w:rsidRDefault="002F2AA4" w:rsidP="00BD5E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>IČ: …………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:highlight w:val="yellow"/>
-[...1 lines deleted...]
-        <w:t>A - fyzická</w:t>
+        </w:rPr>
+        <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C20402">
-[...372 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00CE788A" w:rsidRPr="00C20402" w:rsidRDefault="008A4F9D" w:rsidP="00BD5E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Adresa pro doručování:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20402">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00C20402">
         <w:rPr>
@@ -2419,126 +2346,117 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Smluvní strany se dohodly, že nabyvatel zaplatí </w:t>
       </w:r>
       <w:r w:rsidR="00031D50" w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>za poskytnutí licence podle</w:t>
       </w:r>
       <w:r w:rsidR="009F4710" w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> této smlouvy </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t>poskytovateli odměnu ve výši</w:t>
+        <w:t>poskytovateli odměnu ve výši …</w:t>
+      </w:r>
+      <w:r w:rsidR="00147BEE" w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidR="00147BEE" w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kč</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rStyle w:val="Znakapoznpodarou"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidR="009F4710" w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2C38" w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>a to bezhotovostním převodem na bankovní účet poskytovatele do</w:t>
+      </w:r>
+      <w:r w:rsidR="00E90888" w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">..…. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C20402">
-[...57 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00E90888" w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t>..</w:t>
+        <w:t>dnů</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E90888" w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">…. dnů </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC2C38" w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">od </w:t>
       </w:r>
       <w:r w:rsidR="00D262AD" w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>účinnosti</w:t>
       </w:r>
       <w:r w:rsidR="00DC2C38" w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> smlouvy.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F8356C" w:rsidRPr="00C20402" w:rsidRDefault="00025606" w:rsidP="00BD5E36">
       <w:pPr>
@@ -2613,67 +2531,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C20402" w:rsidRDefault="00C20402" w:rsidP="00BD5E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BD5E36" w:rsidRDefault="00BD5E36" w:rsidP="00BD5E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Varianta </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> osoba:</w:t>
+        <w:t>Varianta A - fyzická osoba:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BD5E36" w:rsidRPr="00C20402" w:rsidRDefault="00BD5E36" w:rsidP="00BD5E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FD2AF9" w:rsidRDefault="00FD2AF9" w:rsidP="00BD5E36">
       <w:pPr>
         <w:pStyle w:val="Prosttext1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -2855,51 +2757,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00191D80" w:rsidRPr="00C20402" w:rsidRDefault="00191D80" w:rsidP="00BD5E36">
       <w:pPr>
         <w:pStyle w:val="Prosttext1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontaktní údaje pověřence pro ochranu osobních údajů – e-mailová adresa: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00C20402">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>poverenec@ahapa.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, poštovní adresa: Pověřenec GDPR SOA v</w:t>
       </w:r>
       <w:r w:rsidR="00B27CBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> Hradci Králové</w:t>
@@ -3116,52 +3018,50 @@
       </w:r>
       <w:r w:rsidR="0098642D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sobních údajů se dle čl. 17 odst. 3 písm. d) GDPR proto v archivních souborech uložených ve Státním oblastním archivu v</w:t>
       </w:r>
       <w:r w:rsidR="00B27CBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> Hradci Králové</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00FD2AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> neprovádí. Subjekt údajů má právo na to, aby správce omezil zpracování </w:t>
       </w:r>
       <w:r w:rsidR="0098642D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sobních údajů subjektu údajů v případech vyjmenovaných v čl. 18 GDPR. Subjekt údajů má právo požadovat, aby ho správce informoval o příjemcích </w:t>
       </w:r>
       <w:r w:rsidR="0098642D">
@@ -3342,143 +3242,115 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00685FE1" w:rsidRPr="00C20402" w:rsidRDefault="00191D80" w:rsidP="00BD5E36">
       <w:pPr>
         <w:pStyle w:val="Prosttext1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuální kontaktní údaje správce, kontaktní údaje pověřence pro ochranu osobních údajů, jakož i další informace o zpracování osobních údajů zveřejňuje správce na základě § 8 zákona č. 110/2019 Sb., o zpracování osobních údajů, a to na webové adrese </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...16 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="006F6759" w:rsidRPr="006F6759">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>https://soahradec.gov.cz/gdpr/.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00685FE1" w:rsidRDefault="00685FE1" w:rsidP="00BD5E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="007D04C2" w:rsidRDefault="00BD5E36" w:rsidP="00BD5E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD5E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Varianta </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Varianta B - právnická osoba:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD5E36" w:rsidRDefault="00BD5E36" w:rsidP="00BD5E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD5E36" w:rsidRPr="00C20402" w:rsidRDefault="00BD5E36" w:rsidP="00BD5E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BD5E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:highlight w:val="yellow"/>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve smyslu nařízení EU č. 2016/679 (dále jen „GDPR") je poskytovatel správcem osobních údajů fyzických osob nabyvatele uvedených ve Smlouvě a tyto fyzické osoby jsou subjektem údajů. Správce informuje subjekty údajů ve smyslu čl. 13 GDPR a § 8 zákona č. 110/2019 Sb., o zpracování osobních údajů, tak, že veškeré tyto informace jsou na internetových stránkách správce: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="006F6759">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>https://soahradec.gov.cz/gdpr/.</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00BD5E36" w:rsidRDefault="00BD5E36" w:rsidP="00BD5E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BD5E36" w:rsidRDefault="00BD5E36" w:rsidP="00BD5E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00685FE1" w:rsidRPr="00C20402" w:rsidRDefault="00685FE1" w:rsidP="00BD5E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -3820,72 +3692,72 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00712832" w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> Hradci Králové</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dne: ………………</w:t>
+        <w:t xml:space="preserve"> dne: …………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>…….</w:t>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C20402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>V …</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...6 lines deleted...]
-        <w:t>V ………… dne ……………………</w:t>
+        <w:t>……… dne ……………………</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00147BEE" w:rsidRPr="00C20402" w:rsidRDefault="00147BEE" w:rsidP="00BD5E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00147BEE" w:rsidRDefault="00147BEE" w:rsidP="00BD5E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007D04C2" w:rsidRPr="00C20402" w:rsidRDefault="007D04C2" w:rsidP="00BD5E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4185,240 +4057,240 @@
         </w:rPr>
         <w:t xml:space="preserve">Spisový znak/skartační režim: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">[doplnit] </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> [doplnit]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C20402" w:rsidRPr="00C20402" w:rsidSect="00661A61">
-      <w:footerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="009D4956" w:rsidRDefault="009D4956" w:rsidP="00AE110F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="009D4956" w:rsidRDefault="009D4956" w:rsidP="00AE110F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="700670538"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="00191D80" w:rsidRDefault="009D4956">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0085305E">
+        <w:r w:rsidR="006F6759">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00191D80" w:rsidRDefault="00191D80">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-503981141"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="00191D80" w:rsidRDefault="009D4956">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00191D80">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00191D80" w:rsidRDefault="00191D80">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="009D4956" w:rsidRDefault="009D4956" w:rsidP="00AE110F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="009D4956" w:rsidRDefault="009D4956" w:rsidP="00AE110F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00191D80" w:rsidRPr="00CC6510" w:rsidRDefault="00191D80" w:rsidP="00CC6510">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:jc w:val="both"/>
@@ -4639,69 +4511,51 @@
     <w:p w:rsidR="0085305E" w:rsidRPr="00CC6510" w:rsidRDefault="0085305E" w:rsidP="0085305E">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6510">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CC6510">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Licence se zásadně poskytuje jako nevýhradní. Jako výhradní lze licenci poskytnout pouze za podmínek podle § </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> odst. 4 </w:t>
+        <w:t xml:space="preserve"> Licence se zásadně poskytuje jako nevýhradní. Jako výhradní lze licenci poskytnout pouze za podmínek podle § 14a odst. 4 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC6510">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>InfZ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC6510">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, tedy je-li výhradní licence pro další šíření poskytované informace nezbytná a je-li to ve veřejném zájmu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w:rsidR="00191D80" w:rsidRPr="00CC6510" w:rsidRDefault="00191D80" w:rsidP="00CC6510">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
@@ -4731,52 +4585,52 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC6510">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>InfZ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC6510">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, nestanoví-li jinak zvláštní právní předpis nebo licenční smlouva mezi poskytovatelem a tím, kdo právo nakládat s předmětem autorského práva na poskytovatele převedl.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="086B2D2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C792DE3C"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4818,51 +4672,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="15785C1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FA6E35A"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4904,51 +4758,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="20F22BD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19E85FC8"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4990,51 +4844,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="21EC23C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4790D06C"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5076,51 +4930,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="234C5E17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4E4B578"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5162,51 +5016,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="24701E1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04F45ECE"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5248,51 +5102,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="3E045839"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AE28092"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5334,51 +5188,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="483E48AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F320EAE"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5447,51 +5301,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="5B6D3C92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E084A59A"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5533,51 +5387,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="63D35239"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C9C2E6A"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5619,51 +5473,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="6DA108B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="447E1706"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5705,51 +5559,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="710B7E81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E3ECF12"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5831,70 +5685,74 @@
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:formsDesign/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00170021"/>
     <w:rsid w:val="000100C0"/>
     <w:rsid w:val="00025606"/>
     <w:rsid w:val="00031D50"/>
     <w:rsid w:val="00037AFA"/>
     <w:rsid w:val="00047CF2"/>
     <w:rsid w:val="00064535"/>
     <w:rsid w:val="00073192"/>
     <w:rsid w:val="00083A67"/>
     <w:rsid w:val="00087D5E"/>
     <w:rsid w:val="00091637"/>
     <w:rsid w:val="000A5F84"/>
     <w:rsid w:val="000C00D7"/>
     <w:rsid w:val="000F065D"/>
     <w:rsid w:val="000F4674"/>
     <w:rsid w:val="00104892"/>
     <w:rsid w:val="00116D2E"/>
     <w:rsid w:val="001301C9"/>
     <w:rsid w:val="001310C0"/>
     <w:rsid w:val="00147BEE"/>
     <w:rsid w:val="00163AB1"/>
     <w:rsid w:val="00170021"/>
     <w:rsid w:val="00191D80"/>
@@ -5914,50 +5772,51 @@
     <w:rsid w:val="00323B87"/>
     <w:rsid w:val="003274EC"/>
     <w:rsid w:val="003B5DF1"/>
     <w:rsid w:val="003C3671"/>
     <w:rsid w:val="003E5AA2"/>
     <w:rsid w:val="004109D6"/>
     <w:rsid w:val="00446B6A"/>
     <w:rsid w:val="004807E8"/>
     <w:rsid w:val="004F1DEA"/>
     <w:rsid w:val="0051675D"/>
     <w:rsid w:val="0055598A"/>
     <w:rsid w:val="00582839"/>
     <w:rsid w:val="005B23CA"/>
     <w:rsid w:val="005B2CA4"/>
     <w:rsid w:val="005C53DE"/>
     <w:rsid w:val="005F3F3D"/>
     <w:rsid w:val="0064056A"/>
     <w:rsid w:val="00640617"/>
     <w:rsid w:val="00661A61"/>
     <w:rsid w:val="00685FE1"/>
     <w:rsid w:val="006B6033"/>
     <w:rsid w:val="006D4DA0"/>
     <w:rsid w:val="006D7327"/>
     <w:rsid w:val="006E1442"/>
     <w:rsid w:val="006F1160"/>
+    <w:rsid w:val="006F6759"/>
     <w:rsid w:val="006F6E33"/>
     <w:rsid w:val="00712832"/>
     <w:rsid w:val="0072113E"/>
     <w:rsid w:val="007C4C87"/>
     <w:rsid w:val="007C6D5F"/>
     <w:rsid w:val="007D04C2"/>
     <w:rsid w:val="007D7846"/>
     <w:rsid w:val="00801480"/>
     <w:rsid w:val="008260A9"/>
     <w:rsid w:val="008465CE"/>
     <w:rsid w:val="00852E33"/>
     <w:rsid w:val="0085305E"/>
     <w:rsid w:val="00870B4D"/>
     <w:rsid w:val="008A4F9D"/>
     <w:rsid w:val="008A740E"/>
     <w:rsid w:val="008D31D7"/>
     <w:rsid w:val="008D3479"/>
     <w:rsid w:val="008D4786"/>
     <w:rsid w:val="008E2EB6"/>
     <w:rsid w:val="008F42EA"/>
     <w:rsid w:val="00964B17"/>
     <w:rsid w:val="00971BAD"/>
     <w:rsid w:val="00971DF5"/>
     <w:rsid w:val="0098642D"/>
     <w:rsid w:val="009875C7"/>
@@ -6009,460 +5868,220 @@
     <w:rsid w:val="00F7283C"/>
     <w:rsid w:val="00F8356C"/>
     <w:rsid w:val="00F9264F"/>
     <w:rsid w:val="00F92F9F"/>
     <w:rsid w:val="00FB75C2"/>
     <w:rsid w:val="00FD2AF9"/>
     <w:rsid w:val="00FD665E"/>
     <w:rsid w:val="00FE06D2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4C5995E5"/>
-  <w15:docId w15:val="{AF6AB969-CAA3-4C82-A08F-07E1C806721A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
-[...374 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00971BAD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="005F3F3D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="120"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis2">
     <w:name w:val="heading 2"/>
@@ -6644,66 +6263,455 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00661A61"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hypertextovodkaz">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00191D80"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prosttext1">
     <w:name w:val="Prostý text1"/>
     <w:basedOn w:val="Normln"/>
     <w:rsid w:val="00191D80"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F3F3D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000100C0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="120"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
+    <w:name w:val="Nadpis 1 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005F3F3D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis2Char">
+    <w:name w:val="Nadpis 2 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000100C0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00104892"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bezmezer">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B01F1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textpoznpodarou">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="TextpoznpodarouChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE110F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextpoznpodarouChar">
+    <w:name w:val="Text pozn. pod čarou Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Textpoznpodarou"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE110F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Znakapoznpodarou">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE110F"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zhlav">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZhlavChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00661A61"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
+    <w:name w:val="Záhlaví Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zhlav"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00661A61"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zpat">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZpatChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00661A61"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
+    <w:name w:val="Zápatí Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zpat"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00661A61"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hypertextovodkaz">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00191D80"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prosttext1">
+    <w:name w:val="Prostý text1"/>
+    <w:basedOn w:val="Normln"/>
+    <w:rsid w:val="00191D80"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poverenec@ahapa.cz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vychodoceskearchivy.cz/gdpr/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vychodoceskearchivy.cz/gdpr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poverenec@ahapa.cz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6956,78 +6964,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD639E68-19A3-49F5-819E-13E421D030CA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4605C294-0838-4E1A-8D54-E21593FCE340}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1526</Words>
-  <Characters>9008</Characters>
+  <Words>1509</Words>
+  <Characters>8908</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>74</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10513</CharactersWithSpaces>
+  <CharactersWithSpaces>10397</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kolaříková Tereza (MHMP, RED)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>